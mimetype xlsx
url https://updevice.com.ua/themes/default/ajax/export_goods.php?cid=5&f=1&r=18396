--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5962a0b3101509eea5fd3425b47de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030a581e2118b75e6e6dacf6708feca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f3c676138a4364af62b27b1038b333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819fab2823c6ad9532f463356196a8c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ad09642a4ea51c97df7b9f8c4927c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08710c0ef92afe5846cfc4e2c2a0c8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adadc16115a8d09627cbd83d679d1577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faa4f8db9be92d5b11a2cdb261f8148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d894f22cf68461f251b4e9dc9c76e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bc88857918fb52706d2e42a2fda2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a67f00ae5ec4ce55c0b96405351b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3ad2d17b6f1d0d6ff5701e4e32b0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2830ec9e3f7379037d516240d61cc513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba82a422ca8136ca842911aea06d4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36d57e5092173e1f32fcfc1e67bbd415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a4a0c923e5c9683322c29a259d01416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5b7621bc95310402d4446567ce89917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b04f581c51d666f2586076dcd815018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f94ca7372c371c4783f123b4d3b2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cacfe8c8b2967ea9f4303f01ae923d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dc45d05063bcfa8eab016a617d27721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3832a5b8ae55e47e3fe3db39f4e9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa0fccd9267117d0cbebb4a4dff10923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9bdafa4fddd4bd9904bb22275e77924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee01b03b418039075ce0eae66701fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999112e6ae2bdf50620c9e4e8bced77226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cef4ab7af2de2855bb47c8d406c7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421231eb6c2fb5328b86c1e85cd003c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f9b167f492ec0f22035dc8c65793d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edeef50eb8bd3aea46665b287af85230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945aadeab84a44057313127b14f0e7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44163de8087d8b4939f29481828017ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3646aaf786a3bf2b684eac825bebc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e507936540597f8173c5384b7480a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccb7c7ee6dc412b6b5f537fc01538435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875bf294a9b6f1fa61722d498e493b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3df6593da114362a70bd508071875037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba8f934c0cb4e5a3d5602a979e320d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ed619e6ec557cb4340504c195f57a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb54457414182255060659a6f82fc840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393fbd60f753cfe7bdcde0db9fef3bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b24172ba781420778e255226e233c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc5012c9e90c937640080a2d24099943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662bdc264a557273e02f4f0617dbb0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490693f2828352e697ae185e646cc6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4e34687b6f7fc891b0db34d867a0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c6bfaa3ca65f7e5e4a45da86b5ce647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052357d7691477a7b4d832dadf8729b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5808de834698a1d4e130c486561628649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f91359d4d49af02f16ee0e40fabb0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a3a1e7b5b31cc49cebf2cff5e9df651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2989444c4b675075c3cba8ff699fa552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31aab0a199ee1fe797775f5d62515153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd56ad1353e23548f2f1edcdfcab6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287bdf7676832ce22df58ff3a75ebea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f07f3d04d48314603d487d651f47d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b697543c829fd29d76cbd5ab9916ff157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d3c172931c286d5c7cbe1a0eec4e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16376ffa799c86ef84210ad9d4a29e1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5cc03f979071a446eb39511a4314460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74b83da0c53bf105418e1120ea07f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d243334595c044f1d42e602387491f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a505eafb397b82a742cb8626d94a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020ed7f2979721ec3e7f123c88e457964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784482646145021b11e73d72fcbf2ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf78869b58a40b2d5ec22edbbe2af966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc9ab994f41d4c1e7838f96ff815f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a5cf5ed830cdca6ad5cfde43f528d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab999afdca9f1ec13b1729c3fd8847269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae016789789ae1b8efbe6676c0105d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eda395fccb8583897aa69f20af863271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84572e547063fd82b43af123bbe6d0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdbf82e3b37a9ef94e5e07ffce3f6a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af3b0fce8e21d8c7c94bc237aee4f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e75003ee33258ce7111459e40c0bf875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39498e63740bd248c51bc8ae1b9e6b0c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cea7872471b144dad56b6331a8ab177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb26029924ed743a526d63dafe5c6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf7736b994394b428f9ba819b9633e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92c85d811cb74ee9740c5f0396fa5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cf6873071acc534dc41c21e2b650581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e37512ff9356aeb48829462c32e8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb2e45788b7c0d9447fb373c36b66083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11019fd391e4d3756028a423f45168084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137af3bb380d539b622909296ba447bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7a5b5845a4d3db199d2f568fe9d2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c253c45977685b7685e66cf1c997f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf0341145cc8b28ff315b2fd5e315188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0666e0b373a7609c074c8c0f46083b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e238ddda96fcfbdce0178d6400ac590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9a8db5eb32c0492271f463e6c213b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d156b82a7628361bbdc03ecf52d78f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aefec61fc1107f43dfb66f2cc0994f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dac9a666f923eda72eb335741e1f6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf77ca1171416ed0b66a6b0ac41022595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2a78250fa4d25ed91ac207cc6094d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022226c34822b6cf6113a2e5f1ce6e6997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8b0f67f1733fba0447d6bafff4adb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073c9662e5289fff019e80315a4adb199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491605e1bb6abface8916192ad21f79f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d9ff2176f2e9811ea7904240af17d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662296e06e914ec146d07262c8c38db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58faa04b0215363e85adfaf3326ab1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c1a891509ebe397237a8b589d171b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85648562c7c20811a255d87857fb1c78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d03a0a0c3f0b215faca885d8200c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad8d437cb75021f1a8380e0b290546107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7b1286a4ac46906337c7b3708fcf4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ab7bb72111d813ffcaaa880872bdc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c996827bb162cf1961652b2154c5c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388fcaedd444e2815cd2db629ce883f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033e9ad2f9e7641a93b3dc035b3255e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb5dc6903651188186fa011085d110113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd72aa544b23704861ec668d54e402a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5842a66ed58aed4dd9737518e43b85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750601d1f70ff78745b7bed95cbfaf67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26033a37e2fe8dc05dbc8d5b1d93b55d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249b41ff04b705b0f89ccd6f7585f82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b40685ab6e65566a868275dd67176119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcebd9dd5ed0d0fa105007767cf458120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338231e88498af694b3e8c67f6c0bd6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f6e3e81700d7bc52ae520f7b8121d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96f6b8ac842842b4510cef7415d4d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521eb78fe223408cc8c6ff904597667124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ea34316a2b12f222a08bf7084df15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c137a0fb89460373c528453369935126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806502d4e0f7fac919d4f0ca4b5e1a0b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972b5fa97fe97d12525a7be6a10025b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a620cbb34f1ec96105f3586b13f2ed6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8b474c0163d0a99ba2fe54da36e07130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbdbfa961633071d1b21b7f7c6237c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090d438c513c82a5aa463f574038b8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335e539395421869e2a60d414cfeb07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51d349cddb7335119e607583e16cf1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718e531b6a15bbb4c69b45bc767a8a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5b5602d0e6c8d8787a2b050836470136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f620ad45b4ddd270207bbf86f9a22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2543212b0b8292cd35afcfe37ed57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb15bc9bdbf02e8ba918a1c88e7fd1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1edca1dabe86c04d1e3273187ab185140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97358cba6a4f8d210027513fe8990858141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f730f6e1a3b62da187cf60e513b95a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b743af87b473b54fa1e41ebd31e80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04277f25bb134625e4cc93eae480e493144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a16b0477e1424b6a15e158ccf0769c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d880c5fc4e017fd5cec18d148aee30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805bc81ce212fe691af01b453b5e579147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29b9dd1fcc6a2f7ecfb358f02e69bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff710f405fd95c94110aede8a24ef70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c270b204969c4a8ba4f08c96f4210150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac6c415dfc0f54c4595d93594f17bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd3434b473aba10208324af1d4f2b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27688603c4a58b3d2382efc7c5377db9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55844c2303c52a81187e18d4667738a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07fd6c504b3d9a5cebbff79d86eaee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26382516aa2b6c9e6d88f080fb65959e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fa20164e2659213e5a45fa0bbab32157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6621694e1281a090d7cc0a88dc581158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba946332fc67634f4871c8f0b07fe6d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b646aff6ab3a54fc4185d9b66e3b7ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960d692d9a6059efb606253b2cf8c93161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f6bdffb117bd817c0df88c997c39d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2168243b7a71034f56c50ef2a57305163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dbdb75558cf0727c57981ef0e72c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0459ab22296a08e78b45ecaee9fec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6174802e3c2585ce5ee920ba5a739166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ac974a0c4119b99d96a197b5a16b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64eeacbeaa892dda60b62d366b0181168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abc9bd68de936577d6c151824b1095169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51dbee1edddd7e6b58fc922c9d87062170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bcf6c3cd58c796a88f43a1a371cfc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdbe095a60749344bda78cbd05c024172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dcb8555546690764bc8ea4411baaa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c1406d5b1aa208fb78480a94ebded174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbff2ca6c93a04ba5e3938a2a44123175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54f65cf494ef522387e687b4af2239176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd15891a2b3f3b6aedc77c5d6ab110177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4fe015674d79f0835142d5cdb3309178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d42ad70877daf79bc17af2ab8a6ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734383b4b55c87a4c59250e482acbfc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291e66eed0aca99b6739f69efca1f8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845880e42a01f3187e1afd9b2b530d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9e4a0ca64af7dab352de95f644a5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cce78c792057ceefa50f97cf4fbea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438bedab152bedc16580e93424b7aab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c13f218ac975bf4b2fb9bc7f1d778186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d20afdc1e675606492bab9fe78ffb7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cefd34f58985a88ba999ed13ddfa9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff356f8c2cdc2a41bf0546d851f7a7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63810f9550bfc6493f82c0604439ed36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9418bbc416428b07e428463845e8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905c6fcf994eac416e0103ba458569e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827fa8411a921f9fb589d2f1721097c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fd3cedb8bc2d002507301a549b87b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521f8aab707ee297ef763fdaab0352e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7067a7e613261e95a0f58881cd33408196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8eb728609e9f909d5ccd0cbda4933e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060334ea3365f274f9b8c40dfd68a9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df38df5f969fad1cee40fb9eb9b610199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bae01ec520cc165051fb33681e5b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4c260bd34923f03fcf191c76a33a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7a52aeb24a370b0eb6ce19820285a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33de02bcc5031fa291e8e3378a0f83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19023e607e011dded41b138d68164ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2641ff9622ae9557430989697f471a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a131332988d07a1100e7a9c443de9e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cde4f14165098c95edf65098c3bf6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946f2de9849787b056d61df5e084cae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033db21135a58ddc5e4ad99ca153e15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a56e5c70570e401c48146e9c48eee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4456d62972513f0a7a42cb064fe7637211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33614192efb5925ae7490372f4f086dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaade56003fd5b9d39aced02c164a86d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dba73f60c242c9762bf83fcc0aa79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea26560ada01dd5b800401d24bf0b29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacde3ad3daa5a8b12ee9236dd5c035216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33770e95eb3d4f718b4d257421ff9d56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311bbfdf4457046597069cc7f4ce721218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906fe8ef700ed8d443becd47f2e7e91219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01fee861ce06199b69f87afc60255c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac41cd8373e220d6ec873f34c9666b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d8cdf6433eae2d6f560b334048336222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9811c965921b4996ccd43cc1e8bce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61cf78ea313d7945b71a88e7215e16224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87129be2f208044e437b2e98bc1ab9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd648d046d3d399d76a9b767747181226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22964ffb25eb931140a36696d1e2959227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c236e3859a50f1faf62ba86e831888228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d56f55a6692ca428728044599d99c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0510ee6f121f862b3645edde2243dbc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fb5783bee717cfbde6cea7e1afd1a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d80a465028bd4ba2b75f59404050a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5404637b14439a6a817185a077a36233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e817da61d2b5c701b21ba2aa66be12234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c642599ba977005a6957c93d2b13db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26340049cf90c623f6c5cfa086b05b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac8d3096e34a56ddba755e89dc1e43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60aafc6985cb99cbdeb88cf1627ecaa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf629c77c8902a75dc95d421dea0c300239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96413679452595c06f46546031f00024240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0846bcc2bd6a02079a64cdf961c4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04333161dec9f0dbd4397e3260ccf4ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cccce5ff1e664ccce31bc936f5651243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27056ed27861368d9fd87e10d4ad9986244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f142858836443b87a2bf2890d291b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc535415effdef170706674157eb62246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf9e87eb620e3a5337bc95bd3598de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40232f65bee9e24b00bd0dcd445fb2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75861b725df6eb40ce281c762f3deffa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62641893638ab053d4d6bda7bed6451250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c34d2ff210ef44e69945db988c0dbf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce6cd1f4f4cab7262b25ca2149ad4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd1318f9ef5b234a80acc82bd2d0b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1001649bfc83fd1846ca06c001ebc50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2139587a886b690349105cce31fe2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ade72fef73a05858983218a27d41b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fa83faa8c86f095b0b1999952e3c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17828bf607150df4b7364ee1d7c9a20b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69424b13d2fa440be7188b23bb2e85ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b4c3416e72c65b95ec106219b8b51260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f69c5660237a826a27dd7821299ced261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047e023f27e27dfe59a388b893a2cd2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a96d8684922f8636aca4c30bafcef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6cf42df44d6d97bc37a6b63643982264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc77ffbe42c6cb7b35bfa56c094a52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40224cbceb331ce96309ae34ca25eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12259db747a7907ca8a1ec7955e35593267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590b7ef0c75a69fcb37c6c394dda12b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7649dc65f66f11d6bb01440f4ad8cec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be1ae12b960b56d103e4a91a1cc7b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d393a6548cd5cb075c592fa9681a7c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b3d2511731892947ab02b3bd97068272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf6b51aa3d262a5d6e2ca399fe1be3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70d652438e09cdeca5bbd2f545ebdb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbbf63b1d836d52320be2f3f05bbb1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ee289ec921dc12ec4255549530022276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cefa2edd50f22c1fb9d6047beebad7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25ac679d6b51802c24bcd96e880d7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaf26ada4f0681407f786628af70c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53497f672b301977325006c8000331280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b0357f264aaa6f5a6f85ad3f6b574281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529482e4e1c55408a5e82d43b89eb0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5038c83d765a75b4f832e8dc8bcad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fc84d7bcdb158590132f01efa1a87284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e610350f05085769f3ef1da888b3b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a99b70bab64d4378ff8241bf276131286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9e4add8c5e305d88d34d4e2d17ab6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43ae2e163e38a221764fbcf667059d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15863a2760c2e814e9adde7464ec8dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f459b6fac1c5affefbe7d5e62bb1c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bde6179bcfcb1df35e7dbf657455a5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986eeece4fcd7c74a7f3e1e1d44d1580292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683c210c81f32258578c79b60ce44ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d14e8c950fcba297834529d2300bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ec26c6415b8cb228677f351ffd17e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16165609ee622e9642d8312ad03e1413296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861997e0d3a77362a22341249df7da64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e624c35acdb2679b5611205aa7f0faf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a172b14cfbffd9fe2da024c652b93d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e534c4f5b91cd541f446be1cd7c1e4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2c36e6743470180a7c3a043373242301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad9c63c4e28369efc943b38957e0ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e945a52a41b20db33e0328b1cbf1326303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d20f633e8360fb06bef518f3e8468304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd9d214de6367d886c038d856c928f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d130f6d964b878fb05aa524bb14650306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8728ff8c68bdd8d4dabb27a4854b66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d211b8346c2bf59cb02ece219d51bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98ff8c1c46c4102d8ad9b1c6d9d837309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbce4a2f5a3493e78b43681289f1a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b6848471fb324b5b9254a0d60d876311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89eea508f2c7ad66c523e60b261340312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b94565235a49734d8572403331943c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e376246b727c762f92aa1df0b183f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698fd965e88735001e1c0d95b56ce46315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3b623e20f90a37acce6032fd534d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7d3821c045494550ccbc72879e3f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94c4b29da034eda088834572d069a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efd81e0f6d9532e1b04db9ca620dfc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe31e3bbe0ebeffdf6e0a3cca7a61d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26031af94f2b69c1ac9bdd2b500ba6bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229de6dd0941d0bae90302287ba4212c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a500b822f1298c97263f681a265b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58c7c045563dea883081bb9c847aa9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec578a4b964128a89cc8f6a7bb3154325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fa9ee12ab3cf1704175b39f45ae3c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ad797dd4b599a84afe1355086ac8b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1edcdfcf9ab6871b08b84f3d16be03328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90184e635833dce4f5e4a78b6a36b396329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdadfb0169c35238f13f24be607828330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95109e524b27cebaa4f1819754560de9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c29e1811c080928ec15d46a1426b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627943df824ce91b80dc4af1fdb6a213333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b334410b04204107ccb19ab4d9a9871334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1dd124b63327c825fcaedf2419957335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b187aa6171ef3d7b8d05d79fd81e65336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd0ff72260827a38288936053e6876337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0459b092b201b26c747f007449704338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469d33925c1810c886ef56f0c70ecaa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebf56fcac8275cc2ec9fbf825858ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11907050f8d5fda7c4d56577872b7191341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8a7eb20d96b6953a02e5ed6c88887342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645434f12965844bb47fb761dbc9cc3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc29c2db3ea3fd4fdaf98be860d3273344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e74979eed1c27a946ef54aa6846b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb32387e40c42cf4b44ed5082bbc097346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349bc30b496082615c1c629d7c56afe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f645b08355b4a914208f6163b18d310348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234caaf9665db2973b03cd99f23cbb9b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a86496b9b1d6e4727a67b4b29928bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a5d0b599b91b2b2f1c4a95f6f9f97351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aab4e78b62942f1d7542df26b08629352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c187f0fb00c4427e5ceeb65838b179353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f466892ef64fba4a835d32ba12c2f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb22c8f793551ec8290484aeee28e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1b61f60e339cadc751ac9618d5a9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423a3c261a9b860b69618748d873dac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545208be9c0acf981c63d4d226d6d99358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccd257adb034ba9aa5e4253c61fe76359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eed5db0650b195931cb4f071951a79360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43268686e64b2796014aa6a9e578204d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b98b08e8076b130c5b4bbffd1dd3f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194195094938290d56f4651b6a68ab40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bc6dd3c193a5281140f1cd5aee714364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef10ee21e069a9cb49b704adf599cfa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f7e37506b02d0768f542029859989366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a19f6f5b923f2c539cdf9972c2450367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb26bfb1888cf44f875dd1723b1385368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb628755b4edfd9775c936586850bf3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496a238231107bed563befcda6a778b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d1dde6a256f8e96f2ba5dda331f61371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e5fb0689aedaebd2fc8ad07bd4937372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e419c93f3362e69b47336657a617ebf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87e8a982678417c761fda3e2319290374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cac6865f353fb31754f5cca9e2e5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080494b28e88297bc52b75758c574e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b2dd9f88313aa4424b9fb0f20f226377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937ae27bf6a6299f65a4731ae3a6688378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3179cab4054a9822bce0b50181628e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a399ed6fedd0d223f3381c40031106380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a1773e6a332371236bfbdeccf457d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841346e986e289838325d1644120ace382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267a422385d170bf120c93f7673f645383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4166368cb311efad2a211fbb827688b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc3c7c193958f670752f97e65030a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abaf43f278257c3e2604ea4b6577e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecc32b88f3c3e887b8d5c422b037ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4684e1a4800e87eac9b87b4072edd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f58f71812cc087f0ded7ffcbaae334389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436feeaceaf19d2ff05f837246b0787390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a959f7b5b659106c4bb1b4f485281391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97efe3c75c563b85affd3cd7fb55889392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec648fb39b2ca042de31da54a69e4b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b4985e42ec25024b3456a566eda1c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e03792b9a74d2d9fc9bc24ad8431ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599705af792453c396c7dae153f0e19b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7951ac45522e7796ec55140066bce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a037b8fa78c76e105c3a5c7b9c9d56398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305580fafd952ae16dc929e53964fe8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a44e7a850ba9db53dd57a7ff5e5f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a7d4b423773cbb9839ab1a06afb97401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ae0d27e2b406d97e5c1aa999c1574402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af935512c586712e6d0c7d697566f8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cffe3de1cae015500c676d57684805404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b951dc198507c383b73779460918cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d685805deb41945eeabffcd42534148406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b324411dbc188d3af000b4d5bc2f44407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3e49ac8c5e917719f73d9dfd84ea9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371e5a888b017e0fcc6627e6b74f4d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cde2a20aad32679459f68cd383687410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba592c15567a4f34c1b7457c60a159a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddad5021548ddbea95bc3227fd52c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438769178b840e37cd5440343ec4edfa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274f61e3d1c8d73c432d6382f009e04414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3880d822ca8bdf1815fb24c1b06aad3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbc1dadac18cda087f8a5f63e43be9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275bd534a30f6174f81f01d042a3bbb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8b46d340afd7f0cc9f41f26fda766418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36283b7390ff8d26a429bbcc1d1322419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b620e9df5b21b7a3438af0dd98369420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b1991588bacb15310f84879d2527d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7167a311be524a324fe66b73ed8b9c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e67d8a0cc04ed0de81a24df776fbf6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340a06a10b5e5596b18ee67dd3d89a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad547cbde8b962d9223f654ff667f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81a01188ed7673e26e4b541aba5d7b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42861b0bec4f49ae905819e7736579427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1768e744318b7d4c5b848c14876602428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7d40186062deb4f35d906e6db3a02429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544f5227a3bedb49eb2795ef8ed85df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f229778570f03cf4f6a4096e04e669e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea13992e07868a71c2b2509c41bdc2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28ab8235038b81a0d37977b8f2078f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9726ce25af7d047dd22b849af08f65434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea421e4891bfa6b03b7280a89f5004435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d6b338a50a870ffa9b85f32442f4f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430946469eed7605f62c2732d79e0436437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fba37b7255b599ddb178d9e78f534e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59464710f139ecc1b8f9b8b5a7b24e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f932a71bd76e7590839ddf951bf1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07230ad95afb57f884dc3a7877afbd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a82fc57b408ab2776fafdf8d35315f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614b029cffcf0aaac69253a8e87da9f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c919d02ef001d3c874eb9c2c53238b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f4de0ebb8751fd79e0dad73639e7b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2be40a8f9b211bc031b2349e442f9e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec78eeefba9fd738918843d8f6a946447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be2da9abf22d2c47c929687f36a943448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f881f06e7b9ecc75181d98eaf0349449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d49027404e9f96cad6fc567c48e91c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5278cec0fcdb0fbdec809006108c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cc8dc1327e1479aa71842faf40ff5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77ae3ba679c8351d406fcdefc9b7b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096d7c47cb20b20394dbb026759d95a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9c790ad428ff5c0f378d3edd60822455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7455d969770f9257c541fa282c94f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c575eb4c8fb66809ea03086dc6326a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2808beb3c2c2051227c3c386a7c757458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd11f4874ca928d04d187685364bfa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a277ffaa0f765cfa6fc3e765b06f3d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a335b0c75de359b48145ed28ecab1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0df5f5f7656ce7bbe6cfbc2bac3d5e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a073c0694696366d181f1f127d0ba42463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3b414c3f0b2dc3658da6156387706464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e8312550e4de87c4b89242382e104465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439ab910256fffcf81f63405dc0e566466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e30cbe536be1adbb4338840a1398d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f933ad51fd2814b6e3a9b8aefbab4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0899c61565d5d71141976280c4aa2f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff100f52a8715e5d98a8b67900e7ce62470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4ef238944897ce8bd735298fd69a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49be74ce04c4a67175be6f1c594b176472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fb61bd8233066777d4b33b09c1623473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42b9a53ce77acb125a024f0aca265e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818faa25d600d1dc3c3d3f69e81b653475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa341e16e7faabd6d99fddb591edce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511d7e7819581e82cce0bcc91fc0eab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50d84c4a01310c431895b1153dd3aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21d24028757c8ce591c0ac7e3aac84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d37522c8c33bed231c76839376d84480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c0a97042b7220bf230c66b9488c50481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b370ce76a67609bdcf9d7ba2967d6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e11f6fc605833f7e09490504a503e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4efd993be4a2e1d115cdca3cb0257484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b002726d6565c723aff24a502ce21485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c22444885d67ebb58d46df497e9bf0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abcdf18db6f478e9d8959ba9a8252e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915b42a709cd931a846c6df38279ee9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d720f10430d812b2f13450fb9d85c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb7e5971d8322e86a1a7ce8d111d51490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef899ca71bd75911fac575bccc93a23491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0d0e764d02c67615aa6a1e12c9b07492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a442abe35fb25002e27170a05ea89493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28401cbf1671ba55413800affc686414494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f62db9a3a280db31ea67b033d54661495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfa291bd00dc8ed48fb46d5a533e34496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a3a06b2bc453ea20a03981a2b9aca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091f1e3a5807c556aa8e055b06ebc62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aefdcaff1e564ed1aa510c2fef6e0f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc1a50d27d64c67929bd851fb1b7f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398324737bbf3644403c092cf0557955501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438ee3b5c21178aadcd42cdc84f8ea0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cc2f62d43a1ab86fa6d691ec7ed98503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92c8ffc96516147464cc8bf05deda4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05eb0f4e7296e86b88efc2077d4d71505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b82799890c1ec6b8c305389ccaa19a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d138d8e1a60d8119c4d73db88ede5ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afcb7aed375f407c1733fbeff52732508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016e672f758ad3abe37d5a3181327bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312177f94a73bf4b3a188d16d970c637510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81402c0f0c0f884ec80cfa8da95b7ec9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b40eb2de9481ba286de88638361a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576eca5ad9710e43dd62fdaafb118cf2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4573f99f00cd47b7aedd75b52c611514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca63ca8f59fde37d7a25290c51169b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e863dab0c14aa2063c42df114d1ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50f347d0650b25268198aa42927ad4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbb0151b7b6041466906e778c85a1a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa729ad15c552830a8fafdca9c9ccd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517a8064512228e5f57329211a22b25520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf8e738dcdcbf36f136d26883d22bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8d5b38691ca3f295401c5c553a242522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e6c27b824e5e0dcd129656d02f14b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940cc5d9e37c9ac85a28b85fad2f2db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35a85214760296d6a850a1107eb67a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cf3be32b16ed72ae6177817dd9786526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b6a20028b06b07970588d96cbe97a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4feb8b715fa2ec7ce88de3c4540b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819da0dc56e67254b5341371f058308529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703766a8b0089279b67a98f5165adca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083581c10d64b2be11f6eaec79846eba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f5a09eac44fa67d63308ca4001443532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c861cf961cfb34ba95fae0bfd406b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b3827d1d80743b19e89806fe443db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992f5dde5b0a9631da7dd006f1a575f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019137aeccf74f8835586c6df00109f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf3f61d3a093b2f92842493ada9b19537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd3ffced3e067c20ce7499ce01494f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40670234db72c8369ad4fcb9deb2ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61ea3f3005a225935ffacb209dbbfb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aac6f6f21735cc466cd56885b81954541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d39166e26029fda63b9c9d9c69919542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036db83846b3d39f66553794c9fe4e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea99db9ac9a49689180d062254ff501544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7b1c33e78e97b6565e60cd9f38fb7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336d28d85572311941dd9e5e2c6a41c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bcfd9b21db1b273e1b60254d9b44f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65cfc101046cdf05d822761eebefe5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387611fd0f1330cc0a95305d0d3cc95549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863585c5205fa8aa36b0b71fdaf80c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22114deefaf0b4a0f9399905dea74dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30c85e41a63a89944b24f9bab84124552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e134f0896d571482a4c12e62b39f7b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463ae354a7ee4dccaa7bfe4999427d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dde525c334e7d76070312a025b958555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057d123f680453c76caed0dd3323a68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ecc46dea23ea2cdb23fb3b7ac9581557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d22be9450537706d3cc6ed9d0097a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc011203a95925ad98de7908c3dd6bf5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10eec3806526ba482e6be2b2336c99e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfc70f9dae351b885fd93eb8c82e78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374103c70b617a4966906f3d0b23ec7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0c74434b8947220eadd49563f03ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17720026b01960604e447d1877342629564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca092de385e21eec34ff9f36587f0bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da209ba684d7613e0a5559bc8949b5c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265724ee1e22cb738546955f02839f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cea9d179c7eee97a99f6ad3eb66d2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc17f772e9516d99856b3904984a17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3a82048995dcdaa6506b78801544f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66861a0632e6ed606cd67c6d4b36cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2cbd75e099d3f273497f860ce78df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2f787fd66bf0600b4bcf9a77af074573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe749cb26c7984367bbec29727e240574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bdbad652e7532d364970189b6003f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34520616f86b8b3914a6a39607d76aad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f8e57512bd371acfff5eb7fc331c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8c5b5724d4f7b9841fe3de5d83286578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed84aca6709323093e718760ee13ad7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0f4659af06acd19a7ab4c62238881580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f50e7d58be2a171cc811d1b187b58581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562d6e59428f1af3c4ef9bb4fd38b2a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afa4afde2539c8c02f782d5df4db08583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f7d1052e25067ee2276c42dd48f1b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec93b233fed4e41be58f8ae8047c9ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785989712983b5a0d98a019fe785d485586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a430f954006009a8b73ab5049635e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93330d1bc3a59eb6a72f0618fd4bb6d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ee2ae9c7ff0b68ca4f02b3cfe59cc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a22833b11541e225d5befbeaeb81f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67dd6c819526372e3be56d224bc3c1d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbe9bf9835f86fb9f3b90e17573f15592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e562e6dce2e77452d8d46eabcb5821e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d644e47ab66bfbc54f379911c55cd1b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b07ebbf01b049cd77e159b56f3e726595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c52a0d0e57505c0c3eb10469b0cf5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165a1d04a41b6099791afc4d0a19a31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe59bd3276c15f4ecb421405d72696598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fc53565c165df49208caf39171287599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bc21432362531292797c17562d082600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f0ac883dc9aa7978a18359f42fe5e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfadb08bff27c387bb5d1356601fe8e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2f38d22b62316f147e1ad23ce89d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da721ce8a5898be8877cd575cc2a81f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59fb604d3c1e692c72c1ef55c86eca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d15f8f7708b98903937a81e8f56b94606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec4ddc6b30f8a6f1ef766569470003607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64461a438f4f55c4a4b6f1e1af87f831608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d5ca1ec57c81058e5ad7145e3aa83609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa680949e2f42ad926e83b57e52516610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d553751d7d49018a5e57cd811f8b170611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f19d7c7bb99e1f863c76b5104f8c93612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53bc695e57454785d75b01c489748c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a48d65aec0463954e48c2162e6af4a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805847206c3ff6f4625d2890c878f9ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e51c63b69a45e32a3d8f6e3b6b417d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3a5a4d1f73dd6eb45af7edcfe8656617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5325bceca405b426b3b4259909699618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a10a3142675ae027a146dcb26e039619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622d69e4b798f17dd480c97cc081430620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c728e04de4808049be9f1aecd934c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc04d01952d61907740068c907c511622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360ff75a42e7e8f3eaece38d66dbdd2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382b252cde80736c135c67be45432ae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d4df75e0695c7409f32e361c394f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6737718aaa128d03a8e82184ff9fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68ea089beaa7c26c76e54c0ea314d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992557d6ecc976f417ac9cc71b2ed30628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceefe5f2cb1151e417ea9ffa58bd29629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2413a9fd508ff5916850299d90afb0e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5012bd2ea1db988add5a84e0839f28631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebbbc46e603ad10e034b39d9814993632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb507cb7c3810f727eadbff20b00dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f787d2a1070d23d1bba9134f3234e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428166e2f93294aab7ea3438cd271ebf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12782acda0af5f5f5be3b1813c39b65a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bda5c24f854564cbd76e47416baf9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41a93c1d315c9e276c3ccee1b351e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f422944abe2657528c2fec4327729639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71351743afcf458113ee6611a0d65050640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af21b88dbf5852abf047b861d54f77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aaaaefb3ad7ef0d8c0d6102034fc99642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d24bd3d9593a2225ad35eb691eb84643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4421812e65346a13fdb4eaf765025644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e31ddbc4c922a57b88f944984f392645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190ce42c76f7352644d5712f36680ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb683a86258721af3ae8f94da4f6dc6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9363752032fbe6d0b0d1318f5413141648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960283964e0fd605f5e3b84b1500eebb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf053756d031691ca8290afe4e762bab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec12a0b27acbcef0eda60160eb57ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabde86ee1720b2d34219a53b4aea7cc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b8aa2865e845adeaa28a3881f4f57653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae8eee0b8a0032ac48181ab63028ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8604fc342d6affc2795665f1e8df942655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827f306e3add9f2fe736e0838ba39ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8a884e8968dcfdbc443e8435e660d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386cffaf8dc2b21eca4500684348ae0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923c36cb21e233a95fd0c3b42758fdc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a566c90431a9a3e0081e35c0608f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de926751405ad0e3a89bc26fad17af98661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00869a7e0980a1ea80ca9b3caed1db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abf8be3b686c080a3c5610ca5a497c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df8df472ce2fbe1ebb03d3657e7ff2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba81f87a556edf716178afe812c06e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa4a4d62bc56f858e50029fb9172af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678dc9e801dfc4d38cdbcca1f1b14a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee64059f19a128da7172273a6d8db4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd827b205a95fc618da0ff64ce85723669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ee2770435d52fb2d9399aeb4624cf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ec766a98359b3326d161033e97816671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d65ae1baa33c47f25f25a7f16993e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84aac2151873c0623cd17ca407640e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf36dcc7bc291ebfa4ecec4fe6b95c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220076a5be0f753d9eb92f628de6c48675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081c85a56b91926e77884ee673cbbb4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cefce5ff2cc3288b9428d7d5d85c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ea34e29436042a279943c29c80956678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17400bc347b6f1c9238eb05b3f0256679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832ca65efd611411817bc4e90247cbc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33491dc21c523847ef9899df2626d43b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdcb67563fa48778aaab90165393d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bf87ebebe5c686794fe2b07abd212683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629ffe92030466f74233794a7c0b5c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f670aeb9d2adc25cb0ecf7469a1fd1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789d06b0b2b833321a19f4a7d3a5ab6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2c77ce584cf56755d9b9f55f9c7cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacee2dcfc77ba109e8c1a1168fdc75688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79215bb480b2fe0ea29cfd113541a098689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428d53103a38b3bb1e1876ea2fdbeb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027f9f17d7d70e0bd4aab6595375c47691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d171cfaecf968508328322249abbe77692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a164eeb6c1aff0a6d10707a0469157693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5aa688e9c6f171ae6a661e148cb5f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6569c72d34f1866f8eec1691c48f862695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041ec95f3d2a9b663f14a9ad64ef221696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bab2edd178b1ae0b2e66efe4d18928697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5aeef254b1d70d6309ae6b36128676698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b271dc604a4ad1fcd57327aea286214699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed166d43358016639e3c82d8f6f06d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a17c9aa6d854c875344e9fece1ebb7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c17bd0bf6a7513643679d814b9a707702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b52701d15372f24ef7e226ee014c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806818d47bf4fa15162d29d5a35ec65704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1978dd6d9b8715e0dc5c832e17a06705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83136bc8ebf9cb8d6c215ec808051d72706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b88b4bae4e7cfa31955f04f4aac57707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae382501dc1db709aebc2ce48b647c93708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf164a91dcd7fddec85327074e02b33709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade56f9e66fc9a25172354098d384347710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c5d05beb3f8ba46dc9b7fd15c861f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898b0eb0113fd310a9649d5c98f00cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a1f093fadf995687f04781d220e60713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7141f3127b5d5c3c0ebd3bc9bc5308714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f4f116d7de61eb789628d6c4f551c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2d01aaf6a4454fd4e0306d8dc6be6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb3777adf9a92882395efd862be4ec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b792d01b1c35d2fc62f83089d538d08718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618b9438dd1585873c3c7baa7dc3228719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a20b4ff3180cc439729bc144e6f336720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9097fd8b5da22f566996fa8a1f59471721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47fbd5f493322363b095cd101466fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6d467fa9af38672911987bb340b6b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3ee8f4476629c8b67f4412b70f57c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5749f2a9865ac86747346d9082ad3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71020d1cb84da46c78eae040bb2e976e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efebfdefb025357d816a9913dfb329727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fe9fbaba23f5b3a35c2d6b314e050728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e5491ebd0f2b848a38070b3bc6839729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c196ddae7771002dd86a80a101e3a1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9df95c85af4df7541a39872656c27731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0963e8c8883c9ff578834b4c5e1a3f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba242bc242754592f7a4554f6d40fe6e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70540fa5411e27c5fa2c1487c3ee1f4f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600ce5d9a41e75b1db82c0bd6f15d14735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7148b5c45ef604e55e0fb7a6a557f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557f78a19a80e162210c8bca9d8cdeb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10f634cf92fda8dbe21bdc75ba13a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5323e14170c9097c6949d90d5327c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412ec180dfe4e31321495d1214809f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03666ffab36c6e682bb049bf3ce93c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7149caf7deef55e5c28f5437c854f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c07a622994f88d22399d3fe457984743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c3e1d0406d5f1c684297e8f2d72b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffe0dee8e07830915f3d299e47fc7c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0986d5100fa6b8ca49117f0690654746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ad07df1b775fc198e470fcf086b4b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a224135823222d5e88b4f61cacb416d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e8e7273b7f1922d00c0d5a164ca3b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cacd3665865de4da0cc2f609e4dce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be248ce330fccf4abbf2a34b313275f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a342a8ff1d328853db5e187058a057e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb277f089daa7949c9cbb2c33e950df0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c704df9ffa6f7be5d33f248092aee7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e45d50adfa4e6599a23381ce6d352755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3f550c3f9ce31b858dbd7020a83dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8affd4262bb865a7f95ab60a84b073757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9b0d401c6dade4e4ac29a377af63a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c70b2b8239bc25e536c01807d8c33759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dcc648158ac07bb265be4fa3f2384760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b397818969e6813d4c93b71b86f71761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b11340f83e29c7e24ad4abca823a1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640342eeb4720be32396fbf25576f9a6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d780d122629df003762e231190e5cd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c720980b5a84e862958a07879b413765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9212bac8aefd04aa16ac12748e0d87766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc8db7ef62b4d21f598a072799fd95767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76386a70380bad028dcfcb55d598abf9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c005aca00c6d66551e693bba0435907769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173fb2612309edfa011724e5d19f64f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93201f1707045a99bb994eae0046d870771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235b32f1ddb1e1ccfa2c24cfa9b7482772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ce6e73667413f961b7101a377a7dc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb337345b060b657a7b0362cde23cdee774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c06754a638db85ae8160bfbe1f08cf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49345f7d88e89075632a06ebdae74fa776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413e5ed53396671268d0844919f3aeb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6421048e0af922dcb30aee4a00333778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9153854efa3d6e3ed9e844c3d1ca5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d528d151b59b840a836422a7d4978bf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df52340d4ce015ec259ac1a7a15860781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214236b204ef6df6b06e2dbb5ed1304d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb5a24db45db9e662b8b316c7bde02783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acbfe16a5a647a859dc219edcff0f8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d2bd582b2833a95f40a3fe92923c5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8346e2a9429afb94a48b8dbf4b7647786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869e6453d5e4a0e4c58b99b26e68817787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789a7790543cf08885c38ee21992bb6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679f6d4f64582d9647f04eae4eef410789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e73a25a506eef76287046dad01513790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e5534bb4c9f5637d12632d6d681cb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9a2578781f83bc4ddc16dd469740b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f742c98966e96e4981ab02e717b9d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16889ab053d28bf8da1ff2280860fb7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb6f80cd336e70b2285a9ae1c392a0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136d823bd4af47ab529f9d5f8fc4a8e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef997cb5bfb056ed6758f946037cab797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01a26e3bf75af2faa2edd2eb81d754798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd100328e66485838d5556c3cec176d799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425da4cce07c410e66e45844885e2e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7868717431b4c4348ac01496c0f32a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45614231156a8e39e748117a65e03e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e1df59950fb2f113ec2a36d13fd804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e2d070149b1b2904ab64d4bf743eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a8b3ae1c5c724ba8f39be1592ade26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d646e22c16d2cb296f9fcfea3f59597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24ac8c08e570a5f3dab5742ddcb42a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121202a59a8cdc260cd3a7eb80b9abc29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdad307c70ac3f38fcb772c57b41ab710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cba6632514c9ce5c39bfff63231d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebc8d8b3a2ea2a71d7b976e36f3db812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa24ca4ea8d4ab18b413d97e3047dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277904b70a95fd41809ff159eabe6d3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da35b60eb9233e81c91ed219b93ba0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860f05e5b91ad666236ab5ba4a64d2116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d419b67ecc22ed5088fc6841e5acf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5ba4dce0982885bd4e9d2af530fb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7be8905e8e42bcbbb067c9f497bb719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e622a13b048cf61dd25ddc39230d1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140665eb414c454b52651a3365e79b0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097d060e82c8e08d46d9029a4c5fa7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5451af83e197f5eb1d77b4feccac123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76e1076a9756bcee84863b99f2bb0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfbbf5ec754e1e3dc51f66a442d21525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ceb4f535de1978aa14a3b3d18844526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612d94fa3c0e6664e62237cb2907cba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d068482ad2b0e13f56f366e9d0808b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba47d40c9e18eccc7619c55f74a2ad329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4520ae81caf01aa8934c010c0ab6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7726780ca267343036d6ae11bfdbfe331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76601444397bfa3fe2b5f7c07b6b1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5ec9b5ca4feaa3717e69988442f7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083563693ccacdca7bc4f2642a9738d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9c9c6bad518c6b9b70f720d11d54f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a32d3f1ac636307aa4d4a73f8ab1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b62607e8f997661ec5a56f6e4550b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b501de8baf9cf2da51df125d340bd7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eeaa5eb53e5317dc40eb48c1aeb3a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326a7a23c468301c855192ac43b86bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e84050296232cf6fe485114752ded41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33417b445f7435f52f26184a0039a96542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72e5ca2cc86b994be873b346f6f81143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee590c4bc9c314b8835bfd9f0ce6b85444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7de294e1b59e6ddf0d5d3e57b8d83945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d9185fb474684ae459cac32af6e7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa03620c51efa8bbc0594bf5f8874b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37ac2307c69422b8174c428735012148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804a1d0171d3137594772288fadc2b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab9385a1b5f2e34f2337c8795e581350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bc2d51d828476dc4c9ad485f057df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fe14f4c70051155b1d80fad56121252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c7c51fa7dd91e73aa90f9d12a200e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970e4b33408096d6aefbd32e0eec3b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6b5e135d2e07a1ed04d60f71f299b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345d086d984d0bdffb2fe37d79b4cc056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8487b798527d9e647f6cee11cc9c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d763ee54144ca7fe503b819d130234058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9dbebc37b2ef382b292b2dec24d0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9781c948f91c9d0808da108aca25aa660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7704ac8bc183dc1a5ccf8bd5cad2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa63ebb393515666be30b13016d5f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a8c0303e656e3b86baa5dac40f57d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33a27d97b9d0f15f2c46bf06cd539c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9acead2e46e78be830f5358de08a1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5220d375c1a5045ec37df7ae7fe877c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c421b9ca185764080f284f7d5b05e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454220f613723b220ab25a6a25bd8fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6232ff481721ad883d288e3f326aba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc95dc639368d8b286b7fec1dce723970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cccb78ef724e5f00975f94f1c366571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b6201ce5afedad1cea93a2d5e0eab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b727c051864c33d63b856cdb0d55cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4c5c0d65a938423824956e412cc2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2883055751afbc9773e8a58a414fea275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301dc51962ab33b7f9106adaa5fafc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f23f90b11cfc7fc2d3c5f521160ddd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08f61657fe38e276c3ed8edef41df278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf181fbcc4c66517cfcb7ab06098c3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1461275b7f6c73d06fb7271cf727c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6734cc5f020a3f756e4deef5551306681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71703bdda41cb9dfa9b1bf885bc55fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c4637f1b899ea4ea512450ca48d9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee90bb1a13256b1a4d769e4ec63414484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d5be1d3811cf02eb44d2534ef8e0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981004fb52699a94d32b181ecdc1db286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02ca7b3eea72e2ab198a63ed8107f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a239e3143b14087980812772f71f4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2b994ad00cdf3cc9d580fc62e4a7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961d63317559fad0c891b5850c88b2e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50742cd18e3aa4b0e24574ff2c7cec5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cac6e07c5415e3c658d7b1202cee5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e5f876869dea59fe330f2c32b360793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a26d3ea488b9ede4a20d5d48c9ff894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f399025a24d77a2514ead4242f9c8e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465a47d6ffc9353d4fdfa8b1593393096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6ab1499e8fec69bd5bd92b000008c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c94ab64a368be021e1be77a39ade198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790b693af8dbf0b4225425e09c112b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e5dea07dc80e5171092fa610278a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada474bbd97d9a3230c313d97c99df4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34553b8b980b7e111bdb1009c8c7cf5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaad9fd0d779eb6ab816bd3b1fa9f08103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbdfeecb75021570cbdbdd6ad96a0c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd12b21d8b32cb0e0032fb6c86c9c18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12512c71e4d9e8b28cafb23b877905c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a520cb98832ae4e9587e24e0fb84a7a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1803ab3bfc1dcd7e078aa0de7a9765108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bf11ba767200ba193a200244ea508109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7075559aa71c0b26fcfd6f95ce663110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c6d2f976b8c4e643aea00709a42f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f68d7802ae25ee706590a33ac0ff2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518fe82f1c2e9dc97672eee6446a2ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4571e120f368ab2768e232064e9689114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75781f330961077afb90076d5d9f559d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003970b2ef0c11dd4bf9375e0c5a9c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e01208c8c5cbeff29a458c500f6c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e399841895d9419a1001ce8b6bcfcfc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971072206dfea491aa902db514aaeeb1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892047f647952c55fd75d055a7788aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7dc6e7f81f17a4c3587d9c96ac964121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c230e54bd7a4b950114c93e31190e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc8eb0b8af3fe3477c71b88b1ee876123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22ef4fbcdc28e130051e1184e2d39e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304daf55fa0ec7a3447b95bc7a9f3a73125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a28043781e0faf03204150720e49b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e97df1e1e01bf6b4c1229154e8b6ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01de0a02dc5a30bc4795c1af4c2635128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad86479d2ffd4183a9a37b66b8d3b4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f91f72d098170caaa6860ed31eaabb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8265f15ad7594032bc9e3f8edfd663d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48154ff050eacbb0a8c53b1323c9fd0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de59afcd08bb044e13f6772c1aa60c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffd9199cfa81b5756aeb71394d475f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5be0212109a7818cbbff51d778b5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8d4601bb8b1ba5d169a023e151dd6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7fcf797b2cb70526c9d5e893ae99c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b9cca62105adcee18e91e7e080ebe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fa65d2e8d79d31e1e8ceadf6677ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33301240150e753eb63ca785071049140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5f1dd217e3c2156189e63acc6e1a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b2edc3f7b5a8001ab1550cb10fe2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4533835f2482e7f1579374f370006d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ab56629467e8d65831f923ba22982144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced28246f3cefd969f233740addb243145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fff1ba907bf8be01bcb16e4269cbba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e5e97ae132ee4324c36343a32ba86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae27411d7fddebc2f328eea9171879e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9256de66b97b8a48a06330b2e116f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182338964a32df6558bbb6556c457b29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3069369df8d714d8d8f8d611c95cbc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf377e605fa984192425dd783a2cc3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47497e7c7611bcda08d271f36973dffd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e17aefef66cf389161333c18a4890154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bff3bb636d5bcf5e398095b393c123155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd5ab2f3390f0714c8a7f880ff7053156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93eab55b7cfde490d2be800b0b564c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67f6f39eac92c7b2e1af59fbab6b59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead04dc5306100f7f815895949c04b35159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784cb2c7995a20f1397ec8cffc62232160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f7c0116151fdb4c2a53d72dd81750161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787dc7f1d1cf20af517b592c36eacb25162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1131114a8dd56aba578658245769da5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5ae9d45d7c70077b60b26eda6db5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f494ed8c064385c8f1566aa7fc6fcd1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c02cf0f514a5353133d54a40e37d2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4f3d10988a3eadb99c4022b122803167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966acdb0286e729ee06503cc928f318168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d31f0c07ea33422c7d974c3fbb0b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d11716b28c914e4d6065f02239be3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d525a79be0d0554b96e47921b9c6b9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d3acd72bf65084b5434a74aed5192172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89553b0b078505a5ef80513bd02f7183173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38d7082f5876a3d7fd591ef5daf13b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6d0c02f4deededac7d409b1012c58175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70eaa5e17a76dfe11fc341f86267d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b961bf1db44854350e5cc4df716cb43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa8437fb7627ebf3ae6449ba9c47fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d714aba5212452f673377d4ccb557179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032360c4a0662a8e9daea7e38f92cdb9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdb9e748922038b33c5db7b6c314d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce128d5e7ee975e969f20b7ef0a00147182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14789690264e33ccd6754f63f902169183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c0e74363566e54d1822504baa8910184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dec30c174daf8fc4e664f635f4fd3e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770038d59d9aaacaf40cba95ae4869f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47465335502b4a58ed4d997c83c95c42187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1622e9572be170f8ee7e059d0786758188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ac0cb2412541dae462d57c4cd72d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743348ad54f671751fb297f0c1703e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef007e52e5fc1b9caf1043ec25d5021191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95189ef01c3ce2a0369e1dc1f98a92b8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21946c67510ceb894366c93c22539880193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17778571c5d88334f58be44cb53d9ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a526606810a79b004ff9d1d5fcd3b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab401c779b6e38701036cc31953112af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbac92a66b24906e35770784ec9a3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5f239cb3f7f3816e29deaab30f664198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e8c0dcdd9e06028d4ff29bc9f5183199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71b8dcd5f77468baf6246b8cae13d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c578009683efb15b7718926029d6e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0880c285db659d65bc849c2c955a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c65ed79e94fd67189c7d53803aed8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ee00aeb1448aabe533c12c7a017a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d27ace4a7e2407013d7623fdc345c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cee3d027c5634dc5d0e516acdf08a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a9ee3492ac79c9539b70fc282e752207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c5682aeebff20efa550899caafcef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66780b21864a36bf734b9d0a4f9b1228209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19199aad8a3178d6435d779b86078f8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b2425d059680718031e5ac17a1bdb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc960100f2cda42c3827a809ef400cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a571faf52155d821cb06e0fbdfb28c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791de57ba11a299e69624783a5407ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8d6b419ca8c3d733ea7d1d5caf2d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5cdb70c28cfbf522408e70ad89639216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33111b699512cc01e9b70c5291b79b5c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8add7d9ca4cf6e4fca742f398a77d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722ae989442c931d2a13f908520ddfe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d014174b14723a07778ae95b9abe909220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e837398443e7d11d6237894f9cf986221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2b5dc45525e531936a9f5d0029acb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94779d39e7e7e17870d35d818a1cbc2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceea56fef2015c1ab4c53faef024cf2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9724117e35385ec3fd114d09c546c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd8b9aa2ca7286753e248658b90cfb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338a332ee62399983b41ad8deba84cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580e5f78d1a9435a461226ecec1540a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ae4d0b8c55c4e363b8f25f3bd53fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bac313660b69cf6ee2d9570957501230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b78974b4c348c5f3319449bbdde6d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d7ae91dc35b9c098000e7f40b590c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a66e35103cc7a4e6affac2f687a55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5b646f0bab8d48fb0429d41fe8ad7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826f6706d3fbfc5fe4f5203c982e16a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe36c20b68456fa58d9912c88854c98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae8e38f809c406edc9ca955b095765237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447051cedf830f49846e36f4e18ae9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff353330028ce804a19a68df8b495b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb7da39b7e9f2b4a9ef045791f2560240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdc5f66197ec20f87274bec76e18da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6658479ee08014886a082c05bf2803a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dcd8c03a039ce0ae262bef4c0de93243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a78ba47c454857cf5bb81ee913090244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51619a22fdc472f2cc8a47f797dfe92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af29a3d7840eeca84c312ea31cf692246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2097ff4064cc60839a22f773f00257f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5fce0b85b73d14b11b97b100369dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df2126451a65448758c02451eecf26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b1cb7adfa6e52b8329432557cb0bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1852c0ed795189f8741829f604e197251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e1f1cc5ab6b7733949ca2452687e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2a9de28502dc4d22a89a5d14f9295253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971342890d4385d7947d44f4258bce1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c043f88c3d0a66829625ad9fa682595255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763986ba66cc3a4b9343360ed915c21256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564d8de4a6541bc86e3b800d13f5238257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec498d430dc749d56b17204ccbe743258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37474a41127eeb2157cc8e309752654f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797827905fe5490eb4c9ac5ecce77e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940eb8fbdc9be6aa3f7feaee5196029f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c988e0c72ec9bab5552283cc098ef85262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026151381a29727ceaa4c9b69968ba4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d256641499354529517fbbf9522a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca9e251f10496a1456baba07497a52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c28f4dcdedcb2ab8c0255c19addb42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b5dd7cf5935c05b1521e6a618dc4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce21efc00cd13b83ae3b5651d18efe6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f698b83be14e3f37ed9833b182b83269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb33b6327e6d714fb3a9b893291c62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be792004a434abee1232f3c797ceee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e7eeb929bba514e9d29fc4ea0ee89272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babd9ed76144f4042653b434d654478273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41dd0392caa3bb21935bf0ddd33480274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a4d1bf5ffa1bffb3b0c9807537bbd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d58354f808b67dbf90facd2a6d6b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784644198a7750554797c5b9ba2a614277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf00eec5d98c5534f39b03f9dac1097278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147c4475f150ade161ca7b56f188a9f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f2b2154bcce5c2b6f001684675105280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20aacac8fcc70869e3e59b4b1382999281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf45ac83043822aeb1755d27184211282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74d5f208946de40ca3ac94dc691ae1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d88a5498f6bf076cff6cfece4189d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5114236b406ae3ab0837aacb66a4292285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634355fa7fd38ff2b12cab8c0976938286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d20aad49e2e760d4f1ce21ca78bdb3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18689fc20596540d41607b8f66e21710288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c852315c949e552614e564f64545a51289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecea50c8e0d141a60f4c0533f8abce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a65b2169b813d6c8c2153ae081194291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab8d7d4065c6e2c92e92b0b049c133292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf84e9a4c5901ccbb3ee7f8cffd62c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84d52b0eb03df6cb776ae9752cc94f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372560c49fc615003834e8c49823883295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b44548317bb091639bd03bf052061b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099eb6f7323b756090fcd92bed3a9fff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34f8f489a10af75ef11fbe82dbe515298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b749f10a5df7ba8ee34c56f52b510299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e87c4dfbd01310104a601c81b50dac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55d3bbc15c7446c6c2280f297b9489301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897f5308f57af35684ef69c6a8b3afc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e6ed6da511bc8cd2604c2e2b656e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f239648f4918432a232de19803baf6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e5a5ce686fc5faeab23145ea6202d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a12e7952fb627088df383412b1fef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d780ff860cacc05259dd4fba96025a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c065a75ad21839760e8a095164376d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadd7f8b06e01631ecbb538abf11e57309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e4e295b668e0607991324a029c6b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82b07ce258ec66f883c1af999f149c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95c00cbb8174a2a9ccca2d08984064312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20a439afed1253667112c2618e6d0d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d051be1996004184806dc7d872a156314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817322e08a4fad4f1cbbdf9568ec7048315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6c94c735a092fc8c8e27c5405600e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee341500304608f04693bed9d6566c5f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc478651f671889ba333021ed6e781318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043bc396889d2d7b019dbc8a0f15788319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d0c9e1aafd3a170246a18cf816621320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9ab707cfa02030e4fd914aebf09da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df329c92d2f014dccdbfa15ef2f4d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fd24cbe6e7647ef5f7633a84fbc92323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f31928be50eaf373a786a3e3481d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ab5796814e957ee1a4e7e1bfb1fd8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b70e6f994748beedcca4669486b64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b424247df14839ddd5e2c1c5c89c316327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ac5b36cb813c04466e35a3c449bcf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40dd35e0d37b30ea07b7d9261e4899329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b910deec0cae9674015cb055cd2a5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc12da197ce414f127e6767bee48f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3a403578c080e5fcdf2ad169c754f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1bdeb84984f349b5e0ea81d8239ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b31b21845e86fb972e7d7054363940334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d995cce1221b865b2db44213f6f6cd9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e06b2873bd0a91ea3d8271922d169e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2dbee77ce33ad974372f833dd989c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6eeef9ee353d3c0dcfb25b9e743501338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bef05df2280f3f0ea72a9055e51b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e2ba9258d942e8297def9adc1b0b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f25d3e4ed4af5b7dcc30693135188a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19034a0eeb7bbb4d9794b2d84ff93a1e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5629fa6b6f46a2b6fca350ab345e64343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de36b47f17410f8afb7de820c3edecd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c49719897ed66aabb53fb714bc9252345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857156677dd0e26efe24839a2430d7e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8037f21990fba6a3757318b350bb5db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432a619c450ee5aba0c7b29c40f6f99348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290617484c966d6121420e42d471658349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd783a18dbf04a91911a7a5c17d938350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8a615d76021fa46f39d60a9bf1bd6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40ac97b6765140f87f7e9cd192ea4c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24567a6afc88da0531e900e9c9533b3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89803ba35549a5749703ecbce127b9e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15691df96e9e1f2fa597844de25692ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823fbfc09920be659b12c102e684d61356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041612e667da551d90b17df8ad64d9e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f5c133269941df31172941239a393358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc1f91894ca16ef6fe449f0d34af6e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5c40b4355dcb5eb5c74edcd6890d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d256e01f134be982e624984530a4d33361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596a6ffccf1c734bdf6aaabe723423d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f54a9c7a4258f1b4ceec3c24bd3a28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78306fbe3ad1c48aa2f73bbf2d2b6e70364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a739c5a520464c469bed2ac9aa3b9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788fb381474c04ca6866557b6b776f6a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfaed6ce9af5caffebff6d388ecef38367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74882dcb3344ff0c9d4218aacffa30368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d542fedd8b953e1ed891c7537af9c9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e0df274910e4ee059fec479cfe5f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cea4cafde0cc90940b7814ec644d1a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb93dc01419631593d212f2a45a7746372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee725bff6a9f567b44ee8eadc369bacd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4a8e9dab632941809f8b19d1f0619374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea141cd3ff44fa93f659790dacbe1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc920aada85afd96a7889aa4d891f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89976c075f31f31ccb91306079f7ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b135b8dc29d12df04b518cb460829378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee7358a8636c30cb966232e7698c1e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4009e3a2bbcd98561f55a8041e23c2f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ea26830fb4a05061902738835e8b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de4c1a9527ad22d89a57abe8ba76fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d24195295eb882b0e20fb29d88b5d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a42f447626ae957c060a6517fda6e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89905a25d4a678b1efa0c49b07c930385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648f680263b00a756cddce7596868cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549b7928d19d15759de3461bf94189e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d1fb1cea3dda1512d1ed864a2cca3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd777403839ce804def90b20b3464e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76372ef0a4a9b8de60971c16a372e2e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2901b0749a099bb7af894dfbd494cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd888114b607fea9e9c8c437d3ba36d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007194af2eaf979119a4c1ceaf27209393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba662087e1afcf02d6d690b5038113394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71637a83f8e066cbc3279741bcc1b142395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbf0f37d8d1f4ba79dcc8415d89e4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74275bf02d2f4992f12c78589359da05397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda1109d31176035c92decddd69d619398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45288f8b696b46dc2f883e319f2484399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2d8c653fd387f77942a301098d889400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07114c0ddbf6a23972781bf6a0c6eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93673b62f3f58fdb3233da2b4a7fb7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e788d66052c274287a43e9dd1aa07403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521928b069ab4b5f523115726744902404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052f3e1fe6714d2798b6f7eed9dd375405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c5d033849286d6d252a1261f90a29406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15d21f3cb3a5fc2bb291ea5ac6bb3b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8448a06cfd6cdc13df6616afae5cc3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6a90328c10060f7007e0aceed02d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b861ff72ae4d5c340bed604cdd28f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ba2090b37d7534fdb741eae6b11e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e427b9ca4917a157d8656f23f4ac08412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4b13430070a41ea616b36291db078413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f6e8a3a9616c905c4da7e43f45456414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe4ea9a3f74b358c3ea40891f804da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bea365fc0f5ce5cc6ba97cbeba83c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bb00cf9b3041f2ddd3ef4c770465a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd4ee81b84c045d6fdf41650ca2c3e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f7b069f05e7b972622883c194bc70419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6d236e465fba7ce7084b54b409ee1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee540c57f297ec6a8ef0da15b9804d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac39d27585235be4494383d1d1f7726422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e09b0d43c26488703cf59da080e5f0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bfa5d4c1a4036df6da5cb51a350c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445af199d249440b2a452dce9e61d1e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3591c090f0d46891b65e9c6f63fc89426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861797f5102e508184a736743b881686427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dbd0df47dc1e7c7de814983ecfea6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02457c3d714a476ae17be15d3c820471429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d61cbee88a637b362a46e89be1903430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fea26f4c272e41f406a5a00c9b8a0b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f0ac16dbad741d0bf92038a69527b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fbe4d4f8d6c2c56edced1ff85f8f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3bae22befbd893d0b1168e0636ef4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98df91b86f70ad5074fc0d73808abe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3c8299a854020a9d2eea925d01e0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10aa0b9b64eb7d7288a73adae813d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcd746e8bb018e86b11d74ca77a825438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a45ae94fac54324e0e811203b42be439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02a48f1e90b06d4292a95802358d35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcb246149179d54209f9d350463d16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96f47dcc4bb62c20b64d3b2fd0df6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea9bcf71e6e5b45460b4cfd8c9b35e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bb8492a2e229ea1ab3263e2e5a261444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60bc4fc831489cdc28e2987a76f471445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2254a0a17eb3e0b32f66ca041c0874446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996c2d9dcdf79e1fc10118cf1c55ed3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b2a96726a65801d81dc4d732392b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb4e85d46d31c5ec3e8444777834a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047afd5a0cb99659d38ce884d6c36cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53917e5b771719a6423b56a9db025b12451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4740ba8abc7559e7ec5b8d479e67ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503efda81ce50053db207d295eac0943453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bc071fa02742191138764e642c37b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9f7d53e56f3a24eae107e9c59824e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71f98a979d0b7813e889141bb471f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316d8bb3b48a43aee74bd33f3c79edb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bcfe4a1739f58f959be7d4b8d6e4d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946392552df2d8d134666d94fee8cd4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8826d499b1d5addfc926134b5c47cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787620b576b87ab3e6b06415d003a373461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903afb0e2e40ee247b3192cb65cce116462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72607e58567476ab20872b320c271d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dd35c6b518144f804ac2f4e3ca127464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9035810436d9b67a569048deb3b0f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9987d76657c0ed3ddfc7cbac8e70f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7d5dc81c048b6dbecc732902f1de9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9883e14beb6c037ed2cdb35767090a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c4c362c77646465988bd615a6aadb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b549317e117b6e2e667d0b69088f012470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55545f08b3ff7f84c9cabfc1f6b3ff36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea343bda236700867b5347f3699b5f9e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d41c773592b971e084d5085a26813473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8963440d92bb6b14bab2b21a26170a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ede54aecae580e3699ae2e00cc2e07475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e19d5b033863b96cfed751ff2d8e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab38e7c3cf73c7547aa6c2335ab3b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97f576be84ad7d359bbd335ce7ce90478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fe07a020e03b0f442c464102e6570479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4114ca4c906f5345889727289279f50480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065d59be48e14cc3e3b58309bd2915d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28730591fd1161189f458b6f402430d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c7288966d51164707d4ef66000289483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434133b641a75e1825aae73b58fddd5c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ed5ad020089f1c839d8d4ad484e6d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ebcd031c5636d5205603051d5cf67486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe55ed0939bbcae347e062ae04c9119487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612365cc06f276abbe095a02f95247e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95476f838cefdee4f0cd5ce65cbdc5e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9efd57c34a3c4d0083113e95fc64ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954f11e48bce60f159de9de9633f097491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7f130f9e5d8cd4f17872f0d9c1199492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f8ae1761184e3f385b1198c9adff9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79c95d23c9466ec34fac4b09187595494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63eec3be5ad708e72e07deddd134d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d386bf77ca43761b9387ce1994b52496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcf4c3aab3c3d58dfd5514567cd2f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dddc901360ad3d6dc5d299a3a09dd2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cbdccc78db98aae72a6dba644e95c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dea2d0c3887b1ed7ee17823805c936500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe65f1e5b611fdd50d2b910e6e1cffe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90783de590df666a42016e8b09aebd76502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77165c7152efc8f8e278b055aa3cfe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b1007419efae746a88aa166dea25c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc410d130745e8426d4bf80dffc2a73505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d02ce3932211a55b9080ced892196506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd9bb2957eafce6aa9427f79523d7e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bef7c74024e95b5d412dbae7364c35508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe11a48ccb5bee6100ccfa2ca88c12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc1e8a2702011f3ba6bc32c75d8eaf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8629fd0f761b9268270e8add8e7b5d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98595302ff502af2e08a6e43d1f9cff6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81222d76c043a234beaecd87d21336513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05f41495b1494af824d610a3fd523e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f14d2465ad1f4cb060823f064d3e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1cdc9b93687fd515e5db9a3261cfa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccef2b72b3164a652250d7f03124176517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2911f06a7cd5d4d797e928f8cc7fd4a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c9b157973c73d9bb1a1e1d9c7ae6b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b16b95037bf91b7c0f1165f43e48b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283cdad812631c2770f334a9d272997521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06f5bd603513668d14328e411eabef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de77c54ee442a3e9da777a0c88fa044523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63b4a2e2e481f8f18dfcc26b66c3cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b4c2592e04d491ab8d99edd2e44a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b902863acd70597beb26004ac3d07526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d8302ce7636d847fe11865a94614c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd05ffc3759b9ffe64a66249c215d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0723e27eb47d77a018ef80c2740ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbb65d7b623c23bfe65cdfdf2b248a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a2c28827fbe331106a34ec3da5a59531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320f03e740412bdba3ea7fa9d7a1f33532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f58494516b49d018ac63f2a95ab8a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff518c0ddb7fa2f64827cef4204514a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49110f555772de3f2e4729e87b4a2acd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01967aa9e50b2eb408bf3965ad5567536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b81d10254ae9c53fb131f2acd2d1f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f08e5eb388b0a4ff364b2dc2ce83b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc512d90d3b9d4c4c35594b3448f200d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260fe20338b6e4061cb32d0823ca11b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d87f986437ff043fe9cd77549ae041541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1ffe44ac53cb594181bb51642d8c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32465858112f7dd201b0a7c5355e2b29543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f3963d166390e8ad0c6756ba38f1a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f02fda436bd84e21e6abc60d0246a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abcad4955c5c59ddd62c4c48e57e46546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855689f1632168e8ca9cdf5985726ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17411ed6a61f7c1d4711c05c3c1dd0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b96421b2890725563bedbb312ee189549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330eb546e3d4f7bb2252e54e0a10b29a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171d12e40f4003c57c09b17c8955396551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c91fb79c14d9bbd97d02f82a6daaef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63a734c64ba8df951c595d77f7c7c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ae5d87df593332d3f66f9bf175e28554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d640b0f0d2fdec4c6849826f3a5a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1d03920f8c898094d43b1a217c30c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c771a408570a2f868debc0a34a06527557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7546e8c00f1c233ebe396fe34180ef3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0c2a50d3f3698483ebdc33ad2309f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7405f7b4931fcb49bbc2744d49f9353560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425dd51ee0f8ec158221b030c1d8944f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6076077f7bd1a4b5104dcef47ea4c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb859abb76d6005f3bd6661f7485716b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756a06a66ee76722e8721548d660d81564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3a4f3d7e29f7aaa4d86967d2d5062565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994651f741d6c9affb9533c86ac77dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5440cf6b8935ce222ccb9730496b0cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25764aa5ce18378b9b6032c775b446568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be67af611602409d790d367bf19080e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996b53a520be1a717154ce78d8dc7f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b29922f9dd5a172665870cd8488dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38ccca0e9351f3b121eab23b7e427b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87625e8d61a97b1aecbb629c00b15a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90e6e6c73077589e58424a09475301574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c806421a54b0cdc1107ce57f4a01b36575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cda886e279267d6f2684a1ec2ff9c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4097634250410382fb14fbc50e0cb3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb140696462a161fcbb102bbcc8cdecf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bba182a74e0ec3467d52c19ef3fae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e97682971e51e354ce351ce5e084a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e154d9cf0f9e8189d1b18398e7edca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edb9286e401648b68029b2e3ae0812582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23698c4918943b7c9f1febe24a1423a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14635bf12c8f29dc462ccab719e38a46584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac311189e903c97903975efac87e95585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9583230a3e922733092172678504bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553338ca07724eae3ba923f6af58c562587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b30f816b31de645faf1e4c886826f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556fe01af4402c3d5ecceb6dba2afaa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62894cf80f3b7165ed3eca9f4fee149590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072610b1f2ce9d232ccd36918c40eef2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8caf5e87a1b8c03308846f3cf554750592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c4644e091022d9b94e905d829d6d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa576fcabb57cd309c7674feff0f77c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293a775587b253162594069d6f95f37595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61905e6b01c270fda1a026426201e19596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e4f9821a68f9602f4a72e019e1535597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84d3fe091c3b61b54b2e1ffdd51229598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ae370747c0c354862a828e2b5c1b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38dededf8e6e0a7e32bd4af7420559600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0194081ddafb51cca89cda97280e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c437d3da43d9991b163f04d1e5b2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a3553362735fe7ef93ec7cf9126a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c6b9b777f3961edf98cbfadc66e39604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379144c5e637dbe564ee3fbc66e6e3f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c011bb55d566a4074fbcca4b1f9e26606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218dafd1b4f38adfda784bd72fdefb1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62122affc9bacfacea5e3b57c1184ac6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac2be5fce209d12508af0be016d2c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81384a9ba80d8eb975406444b2fb8112610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a9d26ee03ea7e96208abbfcd27857611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c9ce15387362642370c0fbb03d2ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2bde3d5a14ca90fe27fc618b9377a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba0cdc4e79fbe608ed895abd230b33614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ec7bc7c4e5650990ee54cea489742615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e182edf7ff601798abcb927208f97e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a6b9c509d92dbd0d5311a583812e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec149414ac8d41a5b524b92d88c041618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb20eefe5f1479de85a858bbcd0d75619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a9bd21386c1870514530828f16287620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b301980746250a33cfd65af507f56621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eb88315a086515e2c3181b37d76ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703239836568a868976ef4a4a721555a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f036f5ec612969ede18b892a72d066624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd597ac4e0ef6affd4b3a5212357d1f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97239051a8af53c22206c7528311a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da99e4cf5ae9152f759257118210db7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ed13146b0e95feb2096b7444c002b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dda577aa03e363a34bf21b00a2acfa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d49165338f8b8a605ad5704ab4282d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8374aa04c8165d3408b010ed26b50c2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151363541bc8b9db7235949e405c69ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e9492cf553b17cb5dff202bad504d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775efab26d159f44e0f8679b0d448392634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acea62e2018b506d8cce875a909efc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faae72777d618fda426cdd06f279a14636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e727bebcf0accc8f4c3f8b231f0a1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385002cc4b18ecf85c82a9ed01c2dd00638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdf5220cea711ae30c82ea1868e611639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c6f3413f59bf4b649adc11a32f14b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab35e42afc9d2f702bee5cc10bf30c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb3b0d160ff1331025c2f77bfdd8be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c8dc73e9861aecfd651f70bcb220b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82241a18144f08d8d42f6ca91ac1fe4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f04d6bda171cd327702b3c448b02f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75178fa46b3b9e45fd3ed9e14b7db5e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283de12774f6ad3362c3d00d5b7b23d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487333add7ca5c87b769e4be02c8bab3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2ed9715a7f6518fd79f47109dd95c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751424556da5939c4727b40f494192c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55ddfbde8866fcbf6ea2da9c1d490c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d05b1c3ed3fe678c9284b5bb24512b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3112b61c8e556b9d2cc76d276717a92653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775e9a88a14faa2903ada49499ecea2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7d768f51242c223d8fb021b3ff1ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b2f4c77d2a4667dd34b9f13e8ea77656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bceb9f4b3008d6034de94bd8fe818657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bc3b0892e5d04a314409a94a7b3db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c204547f14b7ad3c3812303484a2ccf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67810d25014e6ec946b1626a885e54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a1cdb3c45f15a0dfea626a9002af4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce407cefb62a3d4abf99706b82c07ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5544b680aa7d8c9c48bf20d5d77d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a71b139221d30a9e9861c78286fac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69db80031474765e3874bea6e6499d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd2de357f268d3e478e9719e49cc41666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e2bbf727c5299a638e202cd3a75af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73519d276d08f45b5e61b6f5c98bc50e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e38afdd86ab4e34cabea90bd3431d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a5c7df033093efd694be02d438088670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c42ec23aa2b3f2fb5978caa8cb8cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fd31f31d4a10eeb7e0cb8a7ab0a3c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfb2f710c325c3045d9a0fa21668bf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bfc14a24bd052c2802284538ccf5c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefebb9493a1f15e5ea55bc248d5f047675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb48222af8f45a5cea2b39af7226b3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfe84e423766cd836ea6fb3839abd4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d0346935d3f631210672952470fc5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc67d194520ac1d6d71af5e7640cf43679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73206866e9837cdbed2af9209d63379b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04006fd587d431f0df80d88a3df720681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30359ce4ade86f11694ae77599043031682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbef4a911f82da490adbe4ba8d3524683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820719b52426b80fbe9e93693820115684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3031644559a6e5a258eebd5058691b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b89d47c1512d790afafe77d18973ca686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165720086b06b8b9d82c5ba1412e7522687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e433408613d723ab0b7138d0ef51dac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931802c53bd5978f05cd52a489212f40689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37faae1c41cf6b9c2b08e7a3835506b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe693c3c1c1f0c1dd4b0f1f79988b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907a35c688ca21a6d93eb10d200c83a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895210971da921a0cb0d2a83dc7c901693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17bf30dbe463375b340476eadbf4ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc8796f1a3621ad6b827fedacb0ba9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2030fe4d9933cdf7505469f16c4b978696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89d085f7d034bfbcf3a155ec794041697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b1510be70880e88c6e8299a7b9ba0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f81f293efa51b5afd8e2f69ede286699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb33e977a0fab9819d4dade7dd1be0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da3ae7df1c9f032ceeb2b83beb27c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9f2494318b78daa684902847269f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b68722f56ebe48f8396a8027c7280703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88752f0ff3b125107dfd2d18087a42704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14253bb4a23a32b8cb7a0b9af053731d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141051964b5138d840cca7be3c63425706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778606e002269ebf90a40e7c09662dd6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5e7478f2711cb725c4015f75ab348708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdba12ab8319755c03318712ae33826709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389d74cd179f588d28d4987c7da88d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63278687bf36adc4da9f920fb3bfdd8a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bde1efd6c35e9904a8348f40b8523712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bb9008e0107c435695281fe205f5e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68010ffd70ae105abc90ed714a29e7a8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5384209e6689f55209b96cb4fcbae1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ce8a2cd331f344a7457b66c09327f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24259f1dd6892e408748285157a8df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc31ee6f00e6c3073b5e35a6505813718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67812ba041feeac59b1a81927c64a2f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa663440eeffd94f1746a5568433ff80720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683f33b621afdf15eb3fca416d8c8e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c7437b38ec2d297ea15623f432a63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602047ad47c327c99552132a128b007e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1a542ad25ed1e09882b76c66b1479724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51980fda6473fcc6bae7de39777c287f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ef5cb748e9f019bf530aad372ae8d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d745e78a17958d85415156a62725451727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee96cf1c05c217173cbc292f2075b37728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee02ab1aadaadd4dc23dcccbbd9d63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc32d4fc6f6a685ad0aa1fb7ede021730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1af4f9728865d222b60f6a181015ef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bead5090b9b5a89a41198ad74c5cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b76c4335112750d634822339a74bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d669b6c0b62e49e0c8364d26514e58734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100b6d152610a2487746dd10b404776735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e759b5b9e698dc1e135d2590661343736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c51e0f98c672957c49a9138e78fad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f3676ec8cdfe8809bad4059665e8a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067903ab07b0e77905d956893402c3e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75061374a9af69853633b441ab745a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587f926a9c08532bca254a929c99b1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79aed4af50e02ee21b672b88b1a2f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce391470457e7715b639d0424d513b63743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25588,51 +25324,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25898,1730 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>27</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I333" s="0">
-        <v>42.59</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>16.61</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
-[...1 lines deleted...]
-      <c r="F336" s="0"/>
+        <v>992</v>
+      </c>
+      <c r="F336" s="0" t="s">
+        <v>368</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I351" s="0">
+        <v>9.130000000000001</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>1031</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.84</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...699 lines deleted...]
-        <v>1182</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>