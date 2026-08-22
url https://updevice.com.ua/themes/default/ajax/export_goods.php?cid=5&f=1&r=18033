--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3598,51 +3598,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3e0b5e4f77f6d2d43397226abe4311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337cb9c483c5581de3f7df42d7315fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1355a64782bb590401e020f68f2ed43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f3280e38455e24abc9afad7c2c2b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78c0e7db2ed2f2c5a88052f157ff0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e1ec7ae7297eb3f3b65b0add8c6c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d83917452d5a2601583059ecc761bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7eebfb18e90d5584db8bab1a7705c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ca1d31a5ef095982d8d95b70d555d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96988cd852f365e9014a3280e6aba0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dee4d5355ce7b932b140eb856052d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599cbc45322561d5e3012072ac2c49812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bb4fce64eb6f2cf8960eb664045b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b66647d27c9afbda0866c77bab3b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8050a07aea2dfd2ba67ab4b9c7207a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3c057c97162daa5e3f6fa54793a6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ac4a41a4e7ced063a39724ef3629d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b324cab1c10f4b1fc890fea465b9c7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33991aa009523e753f0f336387d48719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3148135fee401f8bdc0b3d87fa2ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360bd90537d39e913ccff0584251f9e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e439d75cc860347b6457fb57bd994f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc908f75e21d4820d40039efc5b44423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667b680f29d1e1fb4e0cfd8ead0b0cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a567106e535202bc80f049fb00ade225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d5842612be8073e80808873edd7fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce0667773b929fee118a5e25aebefa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed235273c4b967ccf561a67cf3728e9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfae1f82f3447ca38f90344158988629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b22575493af01748c8651575c5bcd230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837d7a0cb79f576f75d356c433fa71531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e19855937d1c63d08bad7fdf949b5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9e30ca05f7d44ac066e06503a7e2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5b2df9acce5a3e5d248ba66eab87534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5723df0113ecdbf3024ba0717f0d8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d52a9827832be64410fce73866e24736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea00df8a1ad2be4e4e4b1f95d615a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f707dcb261c75c20c3c01168252c7b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f732f1c5e6b7b2ded661b78d8e2fef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94f8e6ba24d3d34e34fe4e88eea48940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9b0bb90b9797d28521546e1c454ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bd10c5220a3ce299a110169c8ef0242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e01d3677efecb7d66634aff3e0535143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9ee035d44369a8b7e977bfcff073844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e683f6f73c5447454d60ec9cd463845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2270672ff8b111ef8e14fcdf478d3146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af12d669f9f9be282149f766b6df7b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e0f887569e060883dcfa962f1d70848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18771505815531fc9877f3d903852e5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42f481e56aa234b3f50e614dd3514950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f9883789522aa1804a5c6aa5ab46951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbba99066d0e9ef0bbaf426ae070a8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c10873beade8e64ab1e29393f164953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd09107e79b2a22e87326caf8a8b4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdc054f74fd146b6b83fe85888d84655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45f7b28c9f4ea745cc5739ab1d6b8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438ace26c6d3743d9f90528c97b6f8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ead0f18bd75b3b476a696d4e28d4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc251e331f7a06759cbb1562f4234359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891455a0edb219f780b5290d1afd04760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb961fe9895265465d89b88e2d1603961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1aae75991d5d183978ede625f6615d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e11f604307022d4d23051b017f72b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3bd9f45daf891e13f943f87fd28f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063ac4d5e1946ece736df2452bcb1e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67744a04ce62a39cef9b11bbd492afd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526b14b1e7c413c6f22ec90c72f84c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4167ace46d0d3824dfacf0e7ab60568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ac44d548f65ca7671724d8a17d77669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8391741bbbba7ed1b89d66d864dcdf070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf4db66d44b26c5aa6122422aae72671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591d768cf5babb15fe31bc679d1bcec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4c351f61fb5ca17503446600bad7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f27be980e08f06d44deb0175c1ca0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f75cd76de728bf59c17cf38da020ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01de6811a7d1f40ac2e2cc9951db25176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5fcdf576a8181542cf1cde610d44b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e436a315a97c04787069b7b76daf2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e44943e5592d6d7afbf509c500df9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e05f2306c4a0b1fd3f9fdf98195e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc6998719cfb3454371804e35de7f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7805411a730a44f6cd5a6fe60da55b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86534f8ddc0a0e62d7f3c60b654aaa883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855442816bf9dfb4f6b7473f9f42896084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced6db22b6346ef6978fef3bc7f115585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3eef1dfdd7cf9589f9847022ca9be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc714d4708e44db92b85934b53261387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de4344b9244decdda76c8ee64b4b9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d301997b28135fe8f1ce32af4a3bab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57e8c6b40b1bfb22ff78797e7536e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2aebb342f5ce87a91c261ac9719d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249dbc6f1d321ed3addae239539fd0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877003876a13dfcd00d4ae869c61f96a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad548ea15258528f8e9b93eb0ca21c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315c4ff1f9228ce8686400fc25fa9d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0db663ede7707604f65574d370c81d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ff0cf3e469c0dc037184c93cc1b1197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71905a9e6d3d4c96974cf0112cdd8fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7685a985756d71c56a5d7e021889599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc214c18bf042c4df1f054c7522bb357100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbe90320c1337415284a236750401a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d9181eba070dfc28c62443ba21095102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3fc78b75294c761307ef694aa22d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1eda5e591a85d5550f94dab42e50e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabc5e5a1718107912fb25df8438bdc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957b5d6fe290fc59c682ce1759010ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b45c597fed2ddd77774e34cc7950ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73234bbd64a75f78c1a05c0d80e6133f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac206b5d1d80fb7b47cc482481b8e2f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0759355a9e64f5b0147003a5908604d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a347e8844dd5cee14c4be823af4475e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240fc84b579182504ccf210979144da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea469fa11ee885fc60f854066c0b8517113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635c355bf5134fcbdab5c5fc8fcd75c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31482e1cb08de3fc63386a762b263906115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2385deae5f1f69ea58d0c4ebc69714116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9654ea15994a82eaeecf7e1526405117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8452d002fab8625ec64b4706a4505118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9b0356179fff9371491c3ed28f299119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339879b607cf7f7dc0ed720f42065e30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095a9b9e93f0f3590e37e3127a7880e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c21ffae6ea38aa75103ebb8ca5873e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32e6e8a5935ccc11f42cdf6427889b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a943a7a39d5567c984de15d70db714124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ef55cbd28d08fa8a51180e7f745c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822775f8d141283a9f4e4591f4bf1aaf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24441b10ea653ae685104ecedf5b28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1cd8855919f90f3a1b74a659cb27b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7836029230f9d9d8c40e827fa62f70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75882ec8368686b4a048773bdd27ec53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4850594a2bbcb92063b6cab457e91131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff71f0f632f1a61ca8c76a2db443bd3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f53670c85d44c8985ae07202c0e8db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792cb3564587cba8dae4e8751099dd2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766e4d3309e8e5a402b64ff810ecceb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d8b54e1ce66d0eaeda9daeb8c54a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fcf74840c12abcd336ee730c81500137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22efab018f136434655e52b95a28e69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01f1ddd15cbe03148566cf82a4d4d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec636823451e925f1cf25d3c66d070140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3737135c2cf8f93ceada69dbfa79abe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09f6e72b992847ec46cedfba88d11a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321802b13c9a83a26659d55980867b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c0728c3cc9a37c3433bfe11bb32c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1233e3a334c7e05aefa8d66e4b6af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac74355e4891458361f280aee1de8a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4932b98e5346cacaba75f1fb9edb96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1be354f55a415f5d841b793ab2cec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae6e7014ca8118440b0244893fce9d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8aaa1601bbc0a1b2cadfbc340ffbac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f7bcb34aea0b5b196cfde098b2721151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426ebf1b4540c6a68867a7c55b9ad15152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21debc63579ebe2edd969fbc4202ac00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27378decb4665630e3768511f574f031154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e689989d34f13d9d0cf529aaa73d36e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abf22beefc820f4e60c8060ea8fc6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75cec8cbda4b6e6f39f518232266af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2aa8ab21af605996cfeec4553c0471158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115eaf552651169e4aadb35c4b327155159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777fe55c27f789bec7ecd04043fc538160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37db300ba6ac4ffaca48482a87cff9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31312ac713700f0586f5393b4a64f528162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96c0d7c63a6da3c2406476b1c206ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873b65d6512cd6c7358e251e4e04012164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063717e2a36ec2c96efa01cb1eb34e3c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088049016688507ddc1fcc7e9ba483a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de45ffc229a80254abe26731ea8e0f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335d88fef52cb27dce61dec14ca37e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2fbdf4daca05f687d0990b7e3807a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177acbad3ff4af48b8be98a26f74cd06170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6920b7bd3c92f768b57c1ea0340c5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641c9830fef320187ea9313182dd9cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60ed3330ee3c4a131661b19120a4a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9a9152eeb551a1e06bb9afd8d0424174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0118e69e51163a28363b46cda363717175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e5e3623dbcfce5fc27921511e97f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5699552383977cd2240e6c24c389ac6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56074e4cb8275c0b09f8d764633ae5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43865e35bfdf749129602188f0c67ae1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f704d3ce403439e0c0c6c5c98e9cab9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47924475eba9951e61c7b961e6f76bb2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06e510ffa19e1d6e2361bb34236759182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099432b9b4c649faabe39f2678929a6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f791c58b5f0a0a9ae553d1d302790184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bddddf3859e949594315981cb8602f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271923a3a576bef92b07f95d8f18a666186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7eb205940793478f1e712a4b393c6f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f91b2637d9733d95f0decebc2404cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32e9f437dfd906eeb6a3aee36ccdf5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cc9af905d4de55bae8d1d8e49b757190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879c7b1228a2582a3507ced75dead5f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567630c10a2daa1057eeeb67c1879087192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de588b7b5f409c0f4fd97541619335193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60be26e2acaa0fa251d484ab0872e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf232b70597783116dc9f246614f0a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34f95492c66d24421fb4928cead27c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25e314cea0a903cbe23e4fba940542197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104d4548a6895281c657c3dde69e6e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5921aa791bbfb2446696c7e210a7cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdeed2ea2a2018fa802d7f463c012df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6b8b676554fd1d56fec8b78a35c9d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7953066f2d765a33c04500b27559db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ca9a5e36797794706106db665ad8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dc0063d44bab25a4c3e546b0ccf6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952a4e4751c01398788315b9054d6df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755a0b9b9635649b5d130d70ed4bab5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090b10d18830d2ad4578d0b15cd2888207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a37393a932dbe887ece9a9d00908b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e6b3b53f8b98bd38a1ee843560ef0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458aa7cf05b81dc70cde17dce74c5ae0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f946f49eefff2b89528f6922edbcff3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236a9b6548df901c8343617f2fe8e29212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a27abc012f31bb5761d39de758740213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fb5d51f5c479b7ab777c9f1a8b26f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf0e803b8010e423a6839c604d7f78215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36840aaba1bda780d8af4565ce2a823b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d53275af4b8fe9e664107796eaf32217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002b02b44f7f2fe48bb5c05564d76a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eafeb22a946683f4d30390474fe81f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e6f304cf7ac64e3b9bec091524776220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00e0bfd69d3286b5a431ece9608827221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a5d8deae97988fce140b92bf046e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dd10a5be12e7a182c224b1f5d3c23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8581e255bba1dd8254deb71c7755ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8ec979974852b5d2117787373cd6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658358ec3edcaec5524394465877c22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61dbf8f5be277faca32e811e1b2b4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208cd47e5729a7bd3d9533e5e6a8b58228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a425bdc53c7ed4eb08752dbfe5cffa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707c06cf3b44ba37964e78f44ec964c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605ce19d4327ee4c6c717de541a65f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b6dfd0c915988dad4658c81cf60e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bc8ef1f7c429e4dcef677d08453e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd22d32318183a4d76e0a8d250acee1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001317d161a3024798b71b78308bc135235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe986d8c1a3c8f9062ade5f17cbaa4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4254f29b7cc4f763a6073d62c10503237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee068112c3c7fffbd57d32d0f6ada9f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4a6fdfac3e11124c6dae286bf7571239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff5af43eb1eebcc9a83cb44b4aba6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d5ec8c3bbf16c42e43df5b965f251241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de30d794b81e257bd9674bafbb0f71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d617d07b88f9f120071fbdd485be49a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e07549f8aabf1d4b121817fe48d793244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8587812224820d4d1406ac9c9bbc69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1c4c425329e35163b5b7b21c93c57246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29bda88576da1a4bb26493eb581c8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e22f187228461e321dc36756fce68248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c635966e7a802e5e78991643e69f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d6623d2ea412934dcbb277f717237250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306faf1eda3e0714bebf860d0c3f03b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ead05d199e343fb2ea56773b6dc2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264782e06561d66f2118398437f71da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee0df58f67aada9d9e057516aeea41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379e141a17404b0e9860771ce3aee93255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fd73e47ff8d4ca4e3e8ab0b7fc0cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793d96af9371cf07ac8e47ed432247b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390a71fc664adb6968a0e4016eccc2b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace72cb8f65933921fd46be3f768ac8d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a788fb022f7623fd3826bb655946703260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d680a0994fd5fdba75234804f826cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121a3ae2a9ad0c6e87a0dceeae7ccc2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf8cc5281bdff532afad17f752ca67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49ba916b1f45255b8ab0ea7573513b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be308122d62f367311a42841b1f90a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff1af2b1b69a9c49aaf23141dbeb17266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194efca5fc10539210d3f94e6758b9f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208c900ab8ae923be733cfbc5f947b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cade4d8e8ff08f4d5dc9ee1e06cd6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab9cafd26c1c059e788cc5aa4875a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a59060e5754fd5b9491dba9793e781271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bc56d6816d6bc123aee7c7ac4d132272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655363f3bf71089912edc3a70a4b1d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c0fdf9467af7ca672cdc5ca1f834a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1647ecd38f4ae2d0fdc6813c3eaddd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe61dfcad2acff1c7a80788483885db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8453f945db42db4c8b1f1a3c1e24a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e4ebfcd2f0370a9f4045455fd587f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0e0924566b7380f027199efde37f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e19d3f0e4cc3752b7135a284d6d5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22cade1fea2c648567388af8f6c399281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173966d396761087126a3134d5deb08d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c6cfafa409d6518f10795b6cc3cdb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67765f544abcc33db5cdd27b001948284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb81dc6cc148d12f8cd59250691ef08285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb237f3b4626ee76552c3997cb54c5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320eb0c07375875f2384310c0c0bbb0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99161b079a9d988b4a26877dd017928288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1a58c0f5abac3f99417092d174bbf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbd54c281df2b72e9c5da0a483a365290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b2a13f9a034e0f5e0a9a997dc9582291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf9f5416e65b5de60dfd09b2e261ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be102c057384cbb52baf99d8e82b1d52293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cff0ba7595113a0ef4bdf8463e88d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557b0effa3f80917b4c54b9aa473c23295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059f7502959e3f5d9250955936947d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef2c54022adbc63c7dbb2c1690e6a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5d1390ac27efc3d9fa6e4b1dae8c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9326ef2147d5968756673255d4fea6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967517c3b19cd299cd341ae33e4a9373300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dca81e9483ecac8a614f0011a4c43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11295649b8015bac93aa0a8adca435df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b95d28d83171695197de277712bd8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975519ec729879f5753bee5c0934606304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd5f829e1092ddd6ddd1e78eb1975c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81657c2765db67fb2dc3240225277752306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c88be0901edb92e7b4c7da58695a1e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8da3cc8a40dd6e311baf5e2d48150308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3ca0d9af6ba5ab36911bd31dc9ec9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ad1b147ffbc5ca2b8fdee9848d17c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043024f6c709db8e2dc593c94a1fe86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce0a918dcd5def876b982210e97036312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909276b5ac9ad1ab4e4f4ac8f874dfeb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31d904494af4b089df996b74a6e8cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04b82b1f36a00f04dd0cbcb3cfaeda315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc7e36954c8f0233e5626678339ac1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6c1166934e04c25b305480a3e1168317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca6551a94e783fef46758511ecd41d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f8a1decb544673d03f2a0a7d2a727319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f79629568a75d2c1d2e1db6d37e27320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133716db36686184f000fc247c5b7f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d89df2dd3865199793b38105c287f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68057e1e72521cb217f76bd5569143dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764cea89fa58937900d446685ebd95f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c298052cfb9cd59002e1d40b96229c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125714ef7a10b0925a7312ded7af41f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07efee33cb0fe45a74f2001389daae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a9f72f838b3a2cd91f6c849aa5ce6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccb646330476f9e7cb897a717a38f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3f4bb1f73ad2b6cc5a8b422316f41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68898c37e7af818f3bb8915a196a366331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2e79235f42d9bc309cc1d9391604d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588f313e5769f3dd03393f503168452333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624ffe47a7637e971598a2adf96382d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f81c435b402ebb01992101aba02c89335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2b260f6b0a08c827aef47b050b366336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2d70c69484f46097cc0a1a52e12dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975c6d7f50eff576521b64c829e5418338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011008806c0789081ac290e8aa1d69da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c03e243ee6bbacd4db31cffe9f9b44340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011425f3365c2efa895f41cd01b8a946341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c880f1476358a9e29ae82a7362dfd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832fda1aac8dadf7ddc56fcf5a9be2e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b926370bd1a9e4074b3c198122b5e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4556bf56fdfc86629f09ee91b3b30a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61201ab9cf89fa84974ec8d14c5055a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc057e1dc20fbfb74cad0a2fba06b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7b9169e8556bc219e2f801c4e8841348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b2fda295b61b973fdae9f4912dc20349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c3af032e34f7d945ade10d27dcd19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd89d8569be97ec807244bf03d4b4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88703b7f2ac89308057b2185e81ed9aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ba266fecb2466452ec5002595ec60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d2fad4c0c2fe0f843355ff53a99b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f67ad34597fd59d9f51dc077924a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfb3b7d17a8d7c38f53d96e9a97ed5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e185c24b673c3e0c51af98cb0dea4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc833635c053bcd62bf8334322df22e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc67e1997ffb6161d2152716221ff40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91476ac7796238d8b8655e1ef5abecd9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60770014ab8aa22563b2308b1fe94e41361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7156cd3ca7caf1e95fdb08c63d82705362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b31d1922939c0e75e4add1b8c68f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521b079bcd742e1d0b50f7d439e3468364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1f98ef46df92de98ecdff302b6a51365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbc20289cd48eedbd89f5f4728d015366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda2d0cd7fa83532e4940318f751455367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e833d0e151a9efd7e77ae5b5c01b316368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c498661fe1dd7da8375928b6c6ca37b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3820db4bf8a34ac2d951bbc575927a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92dadbd28959e53fa581404842f5bbb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0577df2025e102018f3afa33a704e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0777ac924086b9ede57d60e4085f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce113a52a34746f0b88ca27c7feee566374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31ec6fa83985c36f47b6d0ad1c083a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b273393290a34650989f081e422a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3284b9002a5de18a447e6b3c56ce5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088bb69224dc53107aa4067c969455e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74f72942020d2cd17943e22d74aeb3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba0c50e4d95518b5a406299dfd89b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d2d16d51106e47f6c24606f1ca5ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aeb65cdced8f2e40c67d2546cf8820382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0e6f1a998bf5023096323e56100fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54456cb23d3fb19ad9c63933858c5baf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de562909191ac92b7af788e5f4edbef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d93909b2ca8aa538e63f1b74e4aba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c43de62c391762855b073737efb8b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee9c507190ba152d13f3a4decc8ce2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2d76600a6f5eb9823bf5f5131ca01389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848d735d0cbf283249aaa3ffa508eff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce306f89592e5a55f33955ef527a220a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df49404db87d54e882354a72f6a39d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42a77134a215d8d05cc62aa7bfa386393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a301885d999cb7dd8d25484c87a27ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f889e343625e0bb9df96c166030fc8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4749d55b3ea4a526f2bf545a23209b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311445e52cd65b57a357d0552df92d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754c8aa0b0a68cead51e93f89867454398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b84074875f025c4fe597cc12d645a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab4ea728dec22cc4b75bc0546cec93400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c241366fc50efa714f6ccbde235f55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0997795d4a4fbe119357114bcef35402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f875c6bb9de29c63c72c5e0c061a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ac44c527b8cd514f48e2f56998ac8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1a95ff883f4d5b5e6cdf4e46eb760405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a7cd0f0f3a57d0b1f30f2a639fb8b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f931d2ce3f1eb51971311cb33bff66407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a37efce0b5fbf7c2770f21910d4188408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2b3250ddf15de5f2688e085fe721f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc65a200e5acc2d388538a808aa9b64410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d10e12e22e4ef1bf2840860a3faae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316ff44faec3aed086d60a46336cfa8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259617be70ab755d726b57f1240bd4bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ca5fcb841b3c931c81c8cdb8f1489414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9b3d89acf5e18638ad271e0a612c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3283329e5625d38f162ff36104f5d13416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23631be95850bd958555cabd80a07c68417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd19f9c69ff0be865c4b70d78608d74418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bf551cd88f20c981bb1f74ea28add419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b60c95e20b83dbacaad543ecb27a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfdd72e5a14dff01f9fac5e459da18421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1586cd5f90b87c307258dc065e8c91422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcee4781c9d8e788e31992a44527589423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa462d3940ae5df8a1133b35fbdaf9c6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497890674e031acd591d4003fa400a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dadc620e825208c8f0f08a9e3a1980426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4b1bce139648e81bc19f47526126a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97cc38a56255d552f5602a668205d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faabed5c2e3148df76e424bf08e117429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57581d461e0a742624ad23e2847e66d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28180348685a58f33af8ffd08e844b15431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76866f42621ab0328b5e1843f3891da4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d8f5e5a214cc5a49a19b970e2f686433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f94f1452de254b713a6d71dfeff51434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c44ce89ff700f64f10ece9f154d05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5c533c3fc64176c66a3b247fa49a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3dd90dd34ebe62e4efcc659858bb3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeeb70b6f5cbaa7fda547feab786a92438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b5360fdcbb6bc4c63b0f69b90fcd5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10844f0c0b60bb42df54696415fdd6fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f0bc6064c06a0877499edf5ff9b76441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960e0cf5520cc7ed7e5485b45f4584e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed08f5ce63b36a7fa7e29cf22d6a0ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612df636a1bf9e4f828326f7caa1f408444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a4fdaec1bc4a5e037a9d1bc9e6127445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3c31e3bf2df04a84de84160f635d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef955c6b0cf4bc57383bc63d432a561447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5538cbbde5cca92896bab89ce0e11b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef279be4508e167e888bbe9e84ec62449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b11c7fd54132ad9a752be2a744b47450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a118f246608d275695b5fe6cb82f79451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda71fea96164e4674032e87df7390dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686c6c55295cdb62679d55b473c0643453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5fcf8c18df08985765a3717c18336454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dde2ebe2df80dd4761710e1f60c4a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148142cc08fc3ab438bc7b249c5574d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0826a4924ccd81e44409c5f948a68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762ec7fe42e63b73b8e3729f8dce722458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5d5f34a6afb9a914af7593e8e3977459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db62f75a0fe42fa60d109609a7782f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f0cfb51fbf4bfc4ccd7afdb6124c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d5190c2d3c2d01fd6c9c489b9a3cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f6144de1592d07488da28af0aabb7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9574e5e0bae449179ca9c5c18253c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473329ca67c11afb80dc1af32e7f47f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4b6f53750fe930b5d8c5152194397466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc2a95fc4006d75d6227781f74c788467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57033796c9036739abe611966f12f0d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9798e002c99b439cd2d3c008b58f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c32bbf1f92be80b09b6734b21388af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70219db25c012b0758daf200b9f26d7b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423f0e6113eb8ed56c6d4a071786e32472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9ed052b0343c0acedbaf41314f54c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b319c78df4cdbb442576683d8a912b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4e921dbc2630de5e17e220fe3c5fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f0dd69d6ca5665e8561f8e42b9de7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1bb14ad69d9c42c869135d1d934bb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347e99173855b618718d6d26a5313a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13854feb2b80c962ca610f08022bfd6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906442d3388a18301a686fdfa26454d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df463ad2c3f85be5c12170f64799bd6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191150bd49d44d899652667fea29fe62482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911d3891e4753b4fe29bff8d1b7cd1f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28c92289671003bdba69c7f199b42f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67746ca909e6904ff22f554d2e2982485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ecb7df0bbdffa903e5e522e05d990486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a8d604122d9c921fd35f559e2015b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0997f92b93df652bfc217abbabd22b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0e76811d5d70dc6aa8d74ffc5be49489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640275407e9be3e845506a18aa616bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73174fef4b6eb98c9e2324699e90c5db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dd2e8b40aab94f051edbe076ed941492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e128046b96f32c5c6e296bc6f72eb5f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af6103e43181707f21c47b4a71a603494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c18ebdb0c538fdfc1e35e9a536082b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797b26099ad3d7930b5bea6fc2482e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc760a6996c1bbfec132ebce4462e0d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f8c507cf2fd3f25a9b2f312f2541d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd42ed40bfa294007fae133e4442d3f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8e3440480b1a7e2005234eb901892500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d79d7d01a1461ba01836bc0964d17501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eea7d370b39223cdab08461b0765ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d633373225c8fc05cd26d78e811a4cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d31e563a9ce7d9ddd63735e75954d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633c11afce5baceefef3a34489b4664505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c7325ea94e2ed3fcefb257e4e56eb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8abce4ffa3d5a57459fab8df3ca2bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a185919ea76d7e55cb082d030643490508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25123b283d1c9f3c3ea221176b70c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bc85fc2b917df3ac3c77c147923c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b79322d4b952d9da7d6b18240d4643511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b4ee1550b0021ec760643830f8b97512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92e2c15a4471060e928650cbf5ed40513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d53d73c7873f952f20b0672126c4d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2171385425b664dd0ea4f82fe03b7c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d082c4343d083a9dcd0339618319ee8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14faa97a37e1e159d28629e033064907517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e636620e31a2c29abc4ea9cb91bfc2b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243c62003955ed26554ab0f39d9c7db519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce046976b0575df8ecb73ba348d9c6c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7def5596dfafb89152e07d4125a0a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713be9bc8d65e6e11751e87ca2004abf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243e62092ac66779d10b1da21126bb8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13938b651f6b3bc802111c4d18adbc6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5a584b709260cbf9a9b30ef8327d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f56b13010d5cc67b3d634eaa7d5ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf162c33a799244ef979ad57f7426b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38465fb2f3d4072566d5b57f62f12a82528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff120e807d0b7d7910b800c473bafb1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b2580493b5b2cf9d412e000087c86530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c493866ca030366b9a7035ce80c7bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316cd3257153aedc712bf2c972a79b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31373f415875818b5adce7829c12fa55533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea97b1887e2fcaf42109430cb54f62f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd5d3268efb5696f410de5b65db2a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abf4a5e6f24304b4a0305200e4b453536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3e161a8414db85219fd4ea4a7b25a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd5466c4cc438d9f5f7f7bd4ee6fa0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532eb5495370a941dca11f7ab9b33f4f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2fa6d1c023a85fadd23ce85256ab5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c1045a59b7b7336809f3d3c655423541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe1b86f5840749d0860c2fe1ad3e63542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce59ede55c5ce2db773d78c0731a0c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9071ae5fc7002fdcf0ffbcc7a521f19544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2381953c0742891e8bfe61ec878558d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0000d018f1623f7916ea8fb995896546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0a4ec4c4c088ade487a23631cf927547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b68feb8d01a81a31dff71138fd1d10548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70388a94db7f482090af5d626a0f37b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ede3a8f6992946b5235f02fef46ba9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1876494c671a793fa1a4ed835fc978551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9197e3baee3abf57430e99cdad2737552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd63fd657b6a162eca72eb6f46981ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e54fffb6bdc42acf368501ec738fb1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c221869ac2018359332b86e622ae4cd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87c5f51921b0be2de6b88f9871a174556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009c82b312c5f746291ed92fcde7a87557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c660132016bdc7c1821866a32dcf77558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5f7fd897dfaf3b51a70067789ad0b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cb70c9cd06a119555e81991256ff1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47fbda41ed9f1c3b06a9d786355197561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35225c52325419c490033dbcfbba2795562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b585020010a90a188e6296dc858e79563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ad48db3e1ddadd73a2ed9375793a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7932ed0e2c55438c7974f33ee3e2b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf344106c52e2ef8a89279269c52fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfad1fb99bb6598ceb53ee504037ef4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcca30bdd41f16686b79958eca802a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdd1dc957e3bc07fddc24949bd6568569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fcaefad74df6b2e1ece0774da67a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bebf4431dfae0bbd634726ebcdbf7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa73c0438071a93980ca6b653d94e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681ab6543cb0ca2ef773c0178078717573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14569cecbe0b7606cb9c7ba66faa46574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1d4a09bd87e49d01adfd742eb9c8e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c3dbd7b5371a461f390de5ef9b83b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b55eeeec33e96fd55b553ecddd7a93577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506d1f665e867f921adee35fe5a9865578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd402fba127d6a1f41e9c62c20b634dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ae3c172616f032d9cc43fdc9087f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926429fa2032f781fd9dd5e603e0a058581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb6259d777152a61e2c96e92c0b183582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e933802d5355064d50584e4e95a6b28583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f20f2c862715024fb0eefd848fa53584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb009386bdba981b04a4a8963aac92585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaa8f53a5995642b46d79336e5b5c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ce08a78465e34922c1c4a43f81921587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c6d289fe825ed81b909d2dc4d754e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ef7c6ec2956ff20691abc27b9d9dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e09e2ebf21f109d52f9bae7b9f8d35590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d1a6777f0ea70fb221aade1e14170591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31882012a9c80aade4363a6de9b845da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5b46a49d9884aa556826a3670d0bf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac4728da075c169b5f1f045aa67df6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b65f8d0c463822338f0ccfdc75ee0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa29b690fcc5f8d7b079e0dd831ab39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a884ea7ba48a0b8fc8f142c010ff2f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f597e2ea63a859fa51a44a0d69a07598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361779616b1f54139cb23c47a2de8074599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2cfd71cbfdb3558aab2f2f6a2a589600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41edb41534cc0f3d3cbc75378bf3cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98efbd2b6a4602520a7869079a7b64602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff9c5f83011df5725dcb98e013270d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0968c8dc2d430f1c0d4dc77fdba53bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f88cd7ae9d75ccb64c40fee615237605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d4fabcebda67c6edf9fa4b7064fed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7abadadcbe1c19510f6c2154edfcd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3d602087d3bc4b8996e7a0f844806608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a61169dafbc9153fee79dfc72e796609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da5919d3467157533051d18f150f5f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e4afb1a05a22a8197c3a687672da3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e931703d83671a8d85e670c8d3ae1f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017f18b2e78b1a71779e617e67efa72613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071a6f1f803a638de287b654f4ee835614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd78c869f78bf2802b152d15d378c8b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75655dcb1cfc7dda31a687fd534ad19e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe817ab227470af5a2b0bd860f59fb5a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3d46bdd81a5f79a79db5747555c35618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb0247598f7f9e78aa143eb2397015619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e22e18b9c833c44282932ac1fda64a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ff7f7e977c9b1d5db50d18b6c16c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04ce128977f1f41911d7545df64f72622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86977fa353cd20259238f7d7b78bcb6a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817a0406ce4d4e800cab9ed65f8a73b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628e8e4da3f5858e631ae267b12b797625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07af123b4c2c1e78af13580c3308af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a401b76a86a07099c618efef3c637627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325435e9dcddb735da5539cfc96319c7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d6fe835cd240b84ba0e9b3e7e8d75629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab61d180910c7a7f0a52ed12faab44630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c4b39b38b975e59c07d148dfe9b70631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898b125c46677df53a9fcc9b70928c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba73bd616b0be24444ca4f1e531375633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea1a1f43d940034c4135e8283e6461634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b2c9b2d480d41985fcf41e665b9dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c26eda47490807071e3300c309689636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364b707f8f2582df8f731ac35146502637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05a071ec9d18cf85de4d8c58525ae2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f19686fb41fb12e2499f14edec79b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61aa02fca53e30e44f1f6d7a3add12640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a78ea76cb2b79b37479dedbe74b8c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44133ad98fdcfb5420ba5699e7cca29e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05e3e592ee28858627158d4db35891643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b056bfe33a48e8463ce194b983ad589644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f316a82304cc9901dfe77c5cbeca81b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46762988c0eac556c238eb02c4c09feb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f06fa0417e11e197166c1099a61d28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60fb2c1f3d48549ea5277a3f95cbee648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0f35a9a1703e14647f54a6b247d00649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53489385d540c92436d09c373c1761b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352481799e70614c8935f7bbddcc0a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6564dde2ce8805a25da1846ee8295e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa506d2bfb51da25ea16cc07f191dcf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b118412b65d61a3941653b7b618e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398436c4e929489ad401fd9f2ada5513655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cccf1d135ea6f674463b242c1fe0e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbf563c5993631d8c7c8397d38c760657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f97a63414c65a0b6fe66a0d4bfb64b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801b3f879b67150aa63bd9c6e084abf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a639fddd2b9e20d99a4a4169b9252660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ffabd8ba616de8335a1bd676837fb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37fbd12b506c871e63849bbaf11211662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b27e0d2fb418d36a74b17e660fc331663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e45694030d2ef7342bdba576613d22664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa1ad5e478eaf167f5f84c6c8334ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a498eb29833b5390ccde0f757f9047666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d892a56b3adc473f98aa5e0c32cad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd05ff1d507c6e4827ff3ebb0ed94d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a745c47c8a8d87fc0bcbaef37bfd7a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3550a5500635d9419308145bddc433f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6469ec33086648c8dd13bbf1a22d33e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c6089f195294694f4182e91562d8b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cde9becfb8e57f1f3f8ddd5e5386a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826d6b6d2ebc792b4ceea5c778eca0a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d2686c948d0c61c80b60319e7144e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ef9161bf2dcca5fa739f8a1f22467676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84acb251b3e07e5c537833d9ff317fd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a28803a2e99854f79528eeb3427988678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fcdac0000461d3fc95cf9235bb2f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445c381b19d7e926a17675db0b8b1fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441db3e6264a84a2cd4eb8218017490681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5152e8edeca7e305c242ad7e250e74b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ca38dafac82315aec2d79afc0af33683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cf7b3fb753c4848cb605242ad7415684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0314ac7366c77940a039d8abd2004685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bb26b361b17deb7dabb7f3f4b6dc7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab7223d568da1e305c9bf0316d4928687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd8d5df8eaf5378ad772c6fe218267688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacc9ee7dac669fa266e4afa4b771f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e5aca667f12b74f23216336e84971690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a286997e44a786b5aeb625cce38bf48691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f49cbc7f0f9e3ccdd3d983526f3b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4c25806588efc8c5cc7d7362d67e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e27f8572f6bd2a84204f9bbcb9cf2c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a51f6c20ee51e41da3867fe94569f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94e128de6a3e25ac15019d08803dc8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497f7091aeadc850ccd2a802a2cb85a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29edb64f408787988dd29d9c00eb1d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6e193adcf40521c07b63915eb15d5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298e049c8665e6de409c26767e9dbf0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f9829542eb392c8746ba0cbf12829701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd04d5409718f4f320f146a96e24b8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bbde5b5b36a3fb6d1a9ef565281e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a21cafb40bbdc6e33c2f5cc40867b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82a5d174560df7826498ebfa86bcca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab7cd93cdaa336ca65f84c36aa1c43706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a563a2c345262f0b4433863996ed37707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc7c6537d80e980bc2985cc1123c8b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea62281adafdece05dc12276e506f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d011e5644ea3ec217cd19c0eb5ad12d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cc43565ee6c77e29f5e4968f7d637711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77bcbbbf452bbba72d7c7eda41c0bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb54124104068388df9a5cbf89d5a02713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729bf59511814280a04242c7463b8dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4654faf9e699c11dc10eed1414d31e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5aeaf66a3b06f2d09194f45a5337ca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a114bff6673e01e931ef6d4346abda717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0befe614a94ac4ba45a28839acdd93718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f582a84ab5714197f43b9b529450e3e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ddafea4701f3b2eb28dc38eb770c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d597d45131a6b6e671307ce75872715721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e63731087a3745aace01bd5d8ad74a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1790a6865de0b63b2a8f2c934ff50723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909341de469e4ba79cd35a04d6c2a140724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da0f65b3ea294d538b5c2cf8759b72725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fc1f55c8d61b16f0f4856501750dd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed6b788f4fbf6a13df30e56f3f0465727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db63a52405d72096ed0f73c86031082728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bc99d10d019b4bd0cc6ba5da45427729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4583cd29b121908c623f85eba74c9ac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5988d9b998e8917efd6f681f12fccfe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a476626121a6137f6048f44ff98a677732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4ae3136d4c9e37530b71170446d12733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93ca2cb80d4893de3bbf25bf6325c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583bc39735e46700daa433c6a94ff38735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6a6297a9301e6b1c2a5f3ac98794a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b022a4b7911533709e65b62765d049737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36c67ea702efd434922fdb044320b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9e4fd61f48bc53d1f0c1db95b5471739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd3c064a4baa167c679edce00cade0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f245404d6802c584f1fc0f496702f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27fc16fd0a52bbd8c347266f434f72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c16df887bce2b25b484f2a5ce7e50743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6052e823a00af1dcf1f6958e6e8ce1e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da737028b77445f0e391b30fe8ea12b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d864c5f37f18cd9f7bd0f3a0d27bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643f3b77958a214e24f141e0da5ce5e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b746aa9c3a8be97a20dcb6b5cfc0156748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8649056bc7b846b333c4f7f8d291b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14473aca324e52f70aae59f8dc541e7a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c6b0fedf6504f5650eeb634127908751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2eb2453f794a0250892d84d3e8b73d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085106131866adafc9f76fc65ec58ea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230c7205f87a428ab7ea0ccfb310874754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad838d70c802f3e305d6f7f8a4f0e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3d37dcda94f11275ff909c56662be756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df261952b6c2c26ad0b514057d07ae1e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33320aeee5af3790e7fe343a29bcce6b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3d825d703da826d5e2d0927399642759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2f5059638cf071f22f83f5b7be6ed760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76ce37bd6fdedc467f6086026a82b1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca78699d3b01caa61c5fb44cf3a4f6d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d22d4e52f02c0f499b4eea33e3860763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c347b35d1d6f078d4e84233195d655764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72ddc97b2fa79b790e41ce0e546563765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f27d3201968df395a253c2f07442f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd011c368f6b1a5d33b02a0a8df1ed4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26af5ff00d6437ae4563d03aeff5247768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e63a972716db8ec9d2948710b89b1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742526244c84880e852c56ba62bb1f8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d3fdd86c53ea20b0e0754c1b643e6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec372288a585438113ce178d64f2ea772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed92215601bda190484afb1bc18c9f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8d8ac08acbc2f1d1aff5ab782cc06774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aff04a8ab245acecea96f53382e4a3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973c36e33f823c7d5028d8fd6335a1c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b83cd591ede1757fae8a81621d80d2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbb2b35783cbd47fe13351d58ea11a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5877e74a1af552283a2c768ce605d8e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6f0a7a3f77c5745193b51fd99a7f8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed5da6437aa7b8bd952913c7bbee54781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51bc1ddd295f2e246907dc23c1300e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6c8f963bd1fe8002b4047f2aadf32783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4695e423e9e1d69104ed0243c6b6496784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ef5f59089bdf1ece0d255f34c8248785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc162d23f3d2e60c246596ff3416ac786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed84f50891920b112e237f70348a20787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9ec0f09198f4e100a7aa09996f951788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cc5e4d0198eb0efc51af1e33ce166789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595d88e68ff3f1a1652c88c6caa6268790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7859b68c0b087b9ba2986ddf16cfe791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ba76b453b987e3672cf081f3aa2b7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41e2b8d78add5bb7b07eb8799b20aa793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41e21ad05ff878efa3614062ccab6a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f260b908f5d1fdd929501f6bfd3f3e795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e798fd8472387c4de6da49cb3123bd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596e36c5991e9c28e2dc118ae25c1f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1c85a90401e9e0438616e12bf15983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a82fe7b049f3f57d662c841443e0304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdcf15cd51466c19e0d0de871ad9405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b711b4131df91023adaaaf57640696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dac50e20bb7b72ee3dddadeeddc4d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45123414100448b317317051025f22f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a60a6120b5952a47f0d35d8587168d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643ef470b534292b48cb3353294ca5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a20eb1ba65a189ad2d1c5ac7708e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434649497994a4b0c8e04ddb5721dbfb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3eed9a8b44bd8450b7ad739b02a1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c099ae7cd8257139188bb55f766a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c34fe3f804912c60f06394cabdd6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece3f234e6fe6a04606b816254fe6d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92c9a0bc32bd4554fb373d4b99d46f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df4b5345d874cceeb72909269c357818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e08d315e7527d7e6a3aed67a49aec119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceeaed6b1369f1271a211e95041637220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10bcff867ac8522bf712b5d9da32ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc91a5bf4ba64d40e5a46b2c422869a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023513315f1061178445e0172ae995023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd5e9ed4f6713f7b6da4461c0da01c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b96ef1d1a5daca9defa013458855125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15eb5aedd65e30d78f9f2aa57a4a9c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb7a977e801732782af639abb0e42327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137887c82006da5cc98f1775b5996eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf6df7b9ded0a033ce4e264e15e35029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006149ada068506bb4b48a782bb47a3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3b3cee8c06b5e3ddc4654a9d2258831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecee124b73b39be3bb3fceb4eabb8cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50a901f2e4b77f9dd97c377f5ffc7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a02d09f7577f2d92df70c6d469d0a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01607eb67003f9d4bd507c175e649135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5be46428ae00964de795c3f6b854336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37544bba1b8f5a92fea3a9b4521d671837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615ed0c010acd7d3df6febe3ab22f3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94479fa07436064a5e77ada9ab8dea839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc417112e86fc1afe671ecda2c22ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c3c154a32c7f9ed42d251a0876e3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12d472d383d53012d27e4a754a061e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294f0d7326775fabf0c693adc17618143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e962ab2788f78bfd20493cd72f20c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde87ba9399d9de4d7909bde571acb445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912bd8625900b75a48daf9120bdc00546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4e314e9a20089fa1fb134bad48f9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae8323bbc1fb2e2484f2139fe1156e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c17ca47c68953c169900b15624c5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba376ba77801ea194cce102b4a5e8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86d174ec1fab97ed75bc51f4a45c9551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed028d39290b49046a082db2e6c0c8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4907e725554055d9a301be8458992153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbc307ff46eb50c74c3fb0fce6476854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfd1a876647aacb3b57e9c3edf71d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165987838d0ce5dc3a47df00decae5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62798d2ad011024ed0b4e9c62b240d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63766b56344f9765b1a0eae9fcab49b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c00aeea454a206e46a1b3eacbbb4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba5e5569cd36dcd7d0633e30becf9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731ae1cc28868886c9d67cfa3da34ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b85a79638c47b9dc63e975959f1ddf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ba90594d660fc72ede46e3332599763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77442f0d0c69f72ec87cad6eea6751264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cf0537be08123f4adcdec0aabdd2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e6d6abbdd15ceb94575c06d8264ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085023653ab24bc2d8e2d3a7703c58267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f027ba62347aa841f42c246cfd396fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ee780ca878033dac87edb4d8c5c7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea35d49fc81172712a490dc546900b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa500d15f772f05cd72b2bce1d590d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f855000fb5d98aabb153905667843a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c25f3d0d144685b58f4d253b5593073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359ef5589656828a673cde25b99ba6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8919767b073148988ad6b7fead4cec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1011176752306920b93ad1ced8775476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e031b69ede9a8255a8ea3fa71563f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aad14767b954a99ca4ad85568d53d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c45b22fd55a240617c368732877be279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02ab80ee312aad2b3b78d150eda5a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348590080e2fae2dfdde3cba8c2b94fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccd8a8c8920cd316d5eeabcd28bdfd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64718211c07fa47551c6ba3d8acf5a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab1c62add651216093aef45e8f69d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6a30305e95c62b83deec019950f2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168ce6460c9f91939db2aba74d60f6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108e9316792241f01b5c42078f55b3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572c6f8cfb13c7293a544df2aa7610888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34494f1d168db9d5eb2c8362f7ec2e1b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3c039914807123957fe068af50cde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224494f25ef994fb2f273ebecf15d43391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc762d5a0522113921dfcf2b4d21d9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a6a50685c48ee67f7762c3387dbfa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378f5b49e3768cd23482c4b116017b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55446a85a31ea052716c51b869e37c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7dcc054248f67e6960fbb527191c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70895d01c61136072ccb5933f30c453497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5294803e9d09a63581bce012e6b0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1733b01da6b60666a6f8e032cbad1b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b5ac14afa5dd1320ab7a8dd80224c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc74f378b3bc7059f88361dffb5acb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fcfa4cc6c1dbe852a7acfa8f0edb3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c274816fe44dbb0d5691b5bd8b898103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ad32f1d779f07e1e6ae388a9de02a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e52ed399ead8b332b2385e87c22fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428bd797d1eb55f978a59b43bd494d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f605f8657a66a788a0a72140963a93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2397399bf16f2b206ca1725c5bb5fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5494bea7e10caff503108f260b80040109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ea9bd4f72e50016da16d2bb3d2e45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3dff0d456e6ca8a890729dc495dba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e09acb41cb11b54ec4f58d64ac445112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7682f5427801bdd326d3c230f94cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37800ae872037ff237397726971b9a87114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bccc4efbfd7e29924ce54543df6124115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825060437d2510a8f1f5d0b67ef582a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07390adfbc7e53cf4867e678b3616a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e422504629707a475217eed4a1bb8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eabfcc438dc0649375004c36cf1b3e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33277b5a64c157ce9a504a1b914cc92d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb916a71ed74e6e8dacf210ce4efdd26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d675ead6a8c9fcba13218eec6be3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331cc1149a5278d2ea21ccc0af4e202123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bb584fd78de53a03cab4c1a465d89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f053cf95755c8d9414938fc2f0836d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582488f1588796ff4b73e22d809db52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43568b94a6a83e6d64e63262cdee7b8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc38ffa95f05d640d20014f14c7a9d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8bbe6d92acd9b1ec33d8a409fa95d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d904c33bf6ea21f30e3692b25d31a70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78d1126847db10715b1d103f6a48ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a22aaf34724cb5f1149c3008df994132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd656d61c47a5012d0daf7717020fde1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26319f069df526508df79a28d786fcbd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708448ed4fc74d275e74b04e408b929135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e68c67ef484e9dfda1026569291db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ef0296c1d88f5af8e45a8da3a6349137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fb57dead98d40e334ba99c9ad26b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676444a4f0d6e06e4594bd95e86127d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53aaa71f0875235c91eaa7e3a7a30d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29219fc9372c2a564e2ffe71d2cba2c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b79ff9c183ef95d0deee4e559d28fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08e1baaddced9e280c7206c94958f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dcb9daf4044f2f23ca028c9604148144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65235b0b294cade62548a428cdbf5f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e182a1a5a2f9c069c97bb355a08cb04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0715d71f5b0125324dbe33e8b134f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2990af3cd029c9c33edaf7596de0453148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba401397f7debab742751c2d8b1e855149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4d3f23e8eb5bdba95856dd3ebb031150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ba44ed1318457c673c4a0fa247b5e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2317b75bdd04007bca06f5ddc1f5801152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c20962368e6d4e7f4d1aa2a132c0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16cee402e2d0ca7c261c5c1deed2ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c4e80d2dca4e7ecf4e0e4ec27bfce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cc8f0852827be80917402b73d8d09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15d1cde644c1c398b91a1425ff1137157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7e5c605b82b4d5aff42bffa352fcc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec14971b2fe089ff732a0991b13bf43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dd82260a52c52a3bd374b88f5c4db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd692924832583948d010a7e97b0325161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e86b240b597697c7c3699a3e9e5a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d432b4bc5520f1e22aeac41cd1407b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d7de69bb306229dde2d4068ab9e08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3219896ae57603f53d4760ac8e4882e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e0fa2b12920ba28d4aa0a1cfd1f0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31308926960551365ecf77ecc68c61cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583874f6efd67ae9b3023b190bfcdb33168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e9251a368eef76ec2fb0a99d5cfe5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e74922168dc02cc4f7c54e4221aaea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abafcc4333a50d3cd48bd09be9cf77171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2642f8d55c9244ad64a6b405c1a30172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27f78e51cb5b1dc1b1bfd312ddbbc6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aababb754da70200fa61e286abd6f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c8b54da0ce321aa83fab21aa2c03f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0591794ea050114022c3884d62c04176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ca44ea5ecd3ecb201ad1e67bc716c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3feff7ea071c769ddf117785602145178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae136f88473a512d0ef906770e95e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0c3c98140c597af8e83401de3ff58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e516999be64f2367c2500500d6d342181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae2360b556946fd007be0ba38c587e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bdea65afdddeb5dc570af8117335a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1b351e574c1cbaa36b768a033e16b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebfb87d1030894544e38d572bd0b3a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de1d67232f8b46a6581a71fae9bcc8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503945411f63ad1bb82dcb517d14f21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e87ca2fb6c295497ec0917b29e581b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ede0ff94dc968f0881905546e7d84d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252ffe2bd7607761fa152301e499b98190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed67fe928f117131050eee9f3fde88191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e7a20de5b3ddb9d2f8d62bab7aefd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c774005a6000536bf399c54a88914193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22e401321be15ffff9718d3fe82c95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8901dc7cda1c6508236d1f7be5c05b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d67a6f99dc7eda3b66eafefa8cf64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3789fd405b95062a6d759803dcf03eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9719a591fae210a8f8eae76d25974198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d623c28aedb2db286a13f63c3f0d0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a79a6d73fd7841b22c43b72c4834a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a5995250866165250686ab7548760201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6609beb1f55747bb9f94cc9cd443bf3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904448be8bd35032c0803dc3a212e45a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c23e42d2d40f9ab0a5e8204411c5f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1235e221dbe1fa55cbac31de36f2377205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce9483b4801d6935679b4115c5d947206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950197a3da0421ba3e1adcbffe8eb18f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cba704539ecd742b8287fad0172f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a007ad2274ad446fa9536aa56373a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb206a1d3d5c3ffeaa83e008758b832210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd4ab400af4adf31ad1c37e71b1ee4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c790eb676918ea578b595b34f6ffaca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ca0afa2edfe5bc72ce840b7e6794f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5755e6da8e60da92f7388403b57062c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c69ab9f840958a5ef1a5bf63cf3837215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77af2d6b2d7aba64f6424b1b70513e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7d7065e6ce334a2a911dc6066de34217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1484edbc64035605428990d23a4e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d3c5b2ab3ea344340fb3dcedaa3d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550405bf72ff4b7aeaa215c64b8865d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e55d3afa75f39f9d2945c4c17e504a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cddc8407ce4a5bfbce7be34ecd5e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2160c8f740099c71dbcdcbe67fe04a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd774464c74e83546056d5e505f18c67224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fb1ed5a0e86fb4352aa3d3ef74ba9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1a2e0dd3139fbc0fb65cb486cb2c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ac37dcaf24ded63c64c2c6cebb0bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dedefe788fbec6e4390645e698267228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a22df5f322c8f556971026b0cdab90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfd68cf60ecc9664918dd384e4dafd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc0b7d573f091afab901d0f6bd7667231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3736b5079949d3ca85c86c2a42d52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2694116229212dbbe0bb4d6faad25b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7a48d9ac8b9361915a31233143d9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9caa58f26859c870bafee7dc01b4e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb4bbe54217f3e34752bb0f4a7f7b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baf7a18e33bd7609725db62d3d1f48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65deb45194feef28b5215a4e7912d7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23a0726f4a7cc547fb7906d8b17653239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da26f619a56dfdc309bdd24e8c7b1f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e120a9de25effd30aa4037835e929241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b58deac27b58f1ef2e8b237b2e8c57242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0295ab72c6e3681200dd718f97ed40d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d38a1db26717517be63bee7c3a7843244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1fb974a0ae200eba6afadf3f99777245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78fd2ce68c6dd4c1f8eb0eb874ffc3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c6769a572a79c6af0ec7c2ac7e68c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dbcd43e6db98a7284534ab2521282248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01466b50484b21e753f0683396d0a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491096d98e13e07a0a60dbfb3cc8f9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34072c8785b7d8039523abaf7fa0ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834804670a82e565d3c0510e2e38ad6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e04556f483dce1a1a3213ee192d850253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d94fd8c942f2827b80613f96e94bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71ef01f7875bd636a8f4b45ebc3524255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0164bf9080f294a5854259b45fd6c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae1fe729902280a67d27066e0f1648257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73c41b9b3fd41e427e6929c53d593f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231778e180acba3584c2a67400eaf401259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966aec23c275030616775a7b09f4b6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18751afb34c05d3763bcc437244341f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8797065c723c555aab1898d64f5bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9e8e507a69fb02d67e26dc2c99264263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66705e170c39ad42ed5f80932f6ceb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10116cd64657323db1cf05eb80986462265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5d05ca0a5abfb658d77301a8e02aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69b73a5c404d1803c24df0dafb6d80267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b7f457654773f414633821ceaa394268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969f7b5a3bdd43be7da4e93d53f446d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c4990efce0800ade109ace4369339270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22881c3c632f6b83014e598642568d1f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258d88e45f92c0fa9f0b970e65fac9b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd222de9d41ff82a4eb6d231114db735273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0dc1f2fbb5c9a49b9c5254aec15cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade807af2255774cef29aa44706c53ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8180fe9b16f3919550dfaf98b6328276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01765cf1459546c5a5d63fb819c267277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436d8ba28e09a4d2d577a76df4dff07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940bdab64214f54fa9dbacd08e38120279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85315d79a78bc68a73d3774220ff0974280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f458f414a90e7c9c071705e1359a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315d33c955d4f641434f41ef433977d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234360bdddc5691067e6d071ccf1413283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600feb6a45a410f52946cb28b115b6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e372196542e08a8f29973193f46c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2654f5a463cc99af2015c1997292c13286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82389e1a17a85ba5b5fa3c253166b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fda76043dbad41bb6330281c949c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950f955cd257d9f851639eb24f0f9c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2edc7b7833312bc40e91317efe7651290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33237eef5cf0fb42769516fe0df43d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71efe4c2eb547f5b55c92c3c1c85081292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47d794db2c898ff6627f0a68463897293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd74a43d0d94fb2f50d5065d997c81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328332b745e562a075897a7c29195297295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f6b6b8f0a866c9915ca7fb40a967d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44923153bd8737cdb0934733feb6ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40949db1c0ed926e685c6ee7a27b90b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653cd273d74da2f5813b13f0a210a02299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37624e810616a4ddfdfdde8a97d11f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e50511474f33107899cae420fd7da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd39346e956dd24a50538a332f1594302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0beda6255050b115f82893718044acd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2779f4e50eb66d7599e57ac80f212304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2a7e281b27b489885cddf03d9e3d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd39fa34986f9cd5c3abb2a39c514eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91968690052551b635e76fbbed46575e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62de2a2abb5212641d7ef5f1cba5e75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035373fa930fbe6d9b9bac0bea9e59ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69403b85b72cb6a516a5a607dd6a2ebc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908c9b395c28e0470a8dc49007eb284311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ac052caacda253af3c65cc709df2b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4460b7e68dc79645d1e21ec9755a8e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fdd0dceaf04e3b86976b56c147b87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef1a760dab3a0b830f19db60c2c4fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5bb71f4f271564a3d44661c4e56b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f74314953d97599966121d52fdde1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8add4cd3b8aaa54c9b08861fdf851318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c80094a8ebe8152669d458e3b1b3d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b154653232cb9d3e8eca20d15d3cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699f1025896c2aec0af32c134560e95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf7c86745f671a3276658301171f2f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402b0f4e5899b07ba7eef0688e5f9b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd276750d550ebc971d6961738fbb3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c41cdf29d2378d8ba94a17c3d7c68c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0698593ff8e8b57d796f8a4e38c92326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4ad664474f08c74f20e3a4373d06f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf45f840abdbdd6697a9e54a83fa283328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97282e44c4b90602bdfa744d1d1cff28329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a908b86cd8184b7c8470d88921bb8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe6472ae6248621371d6fd1f25ab66331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf86b51e0e3cd99ad278fe7b90cddf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5044b445310031fdfd0ebde5b1111db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832456c7bbe01449070a82518ed2163334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4258cc444c74d6fe57a38d8fbe8a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580fb8d165b5b829506fc46f01ae320336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe143bda27823abdb6523c0dae6c1f27337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfbfac5c164bbf13c4a8d754288339338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf565cacb7feb9dc340fe3bab6dc6408339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fa34c2a86c5060eda3303cea5f86b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7906c4d2f4cb7e87f55b556b91df98341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e4b3872e1385d382c87ef16d3b61f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef02a950df0815952b37f577377c90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b32bf4d69b3033b0b8962d91f68ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c13495fabddc605f2e797aba507da1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb12c5bc365a67838e2dc5408c7e044346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2625eeef65940ef08b8840e981846347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9428528fc0ab65dc0a2ebe14243c074348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9a7c866c8bf57508abb85a789c622349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81228bae287b084915ed1b996db1be66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231a7e99a69e3ffbed7c9f48b23f2b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b42fed180d0badc92e63a9e949a06b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee0f9f0eda0fdd15674ea64404d558353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a0b79316bf34603f63f0eedcb8421354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b1fa41bae401134952ede0f514cb9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac0e1df632db2dce9c6e5c0877c60c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094b72ac5e9e00d3b162e13d12d9410357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423972e37da680755dd25f1d18e8cccb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dcb655219d6a2fe5afb57799a6495359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0cd44189512178dc31799f41135b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89279f3cc5a4167a01104695e34df0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7325a925c095492b54a9cf3135cfbc1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44dd105fc857c48fddf514130d943e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd77582cb2456c5645fe959b818c63364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c871d53dbbbb54dbe603c7c761f34365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e31a757eaedfc3fd862dd76cc2c8f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bef529720d0fd42d1344232e4d48c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0aa03a79812fbe9383e8262177031a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4891d4bd968c6999dbcf4c2450b91369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70328e62a8b0cca4da4a3652c0fb16a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82b069e7b46dd70a5de8cdf9cfb348371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b212c0b9a28a8adf343f4801f5fe1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0e5e8575bf0559a9a3cf664ed88ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b822720234d8f36b2f1f5ac60ff631b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443672a76ccc8a345ec9e7b87e1b1454375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9f4cbcfa954f59944c40f1e11b8f3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3ade32741e01d8d5043b8a4b07a3e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16a2a4d47887de6b15b3f87218a2fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb087f571d2270be52dbff5b9d9bd5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d2476bb6dfec4ab2a2134e40c65ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417894c7ad12093e51d2b8468a3fa7e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d09967e0c6428d55b3e8bb407625f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7bf40837743b6d05c17bd0dd1e55f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a252edf3bb985928e496f6b58bff7d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd638e95d57c9d083da9acf9f0c911385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb99e9902976184c73c9946eebdb73d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56388a4e8c7c22f12bd46b1403c93254387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16830a51cd380d8377cb34f0671015388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b05b2952e5bcd9bcaff6f83c2e1879389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621c1d4c525680f18b777a09b5ea279390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ffb223758b7da4ba9523c267c1ecc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818556e8bfd1a50e7c91243760cf0830392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0948e54ab46f3870617b6acb7faa19e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bbf849d14ee0b825c940ca132f2b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ec84405c6eb4e0e31be0c276232c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b72da829f89b7fa5bb41ec11a6533396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad9e46e4c024140b21c56b73b86635397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247f731edb94a2a752470886b1aff97398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56809d8a0af24a0d22c50814a3990861399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f082bfd3b083f418c6e65d24313c073400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fca97e5c9594742be452b1e2a0b6da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922b55d443a2b932672464b345ac919402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c63fb746b36c2e7ede235f76973c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138937f2806401faf68019f0ca339c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00c92f8b6f71b2d1055c2e7f18cb08405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97458885d1208c7f81688618cadc7f19406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208e270edb225d475253d0f24238750407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29d8bd33a6df7caf22006dfd8b57f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431f83993626156edbefb6d7d9e79c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f172b9ddb154a2993c4e02e22e606410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a01c74c1513961b33be11c8b209aba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94060b4d7bb36cf8ce3b4d689696911412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cc970c9e71a5b12d51d295f71131e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38526795de48a4ebae9cf52f9c2916b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6160fcbfbf1a34382ef86285fb8c4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b3ef5083506cbf3c9ec7069864244416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc23872e096a0a8eeead18fe500518417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28766dc35cddb0fc5515ca2d9ff7c7e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc4378d59f382c7ff07e750e11a5f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d19789976b29dca231388449adb618420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80ce9c5a4323584cacbdab494dbc55421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52852e63dfa1acc0d32335c0a3f48b5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f30ddc91568ad6117f2450d3090c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae18fd1b54a433185f2f1c22925a5e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd45df6ee91843c804584b5cfc5b882425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c15bbe26d2c9cc48570369d6baa8b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e967f55f200356f5074ceb3714ab80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaddff51dd5d07dcff3a26efeda70ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b335251c3714bfecc3b71123f6219429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe01bac4bc51d955f5b9cdde7d9856430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a245e1a6f245f433974d86cab26d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16be1bf10706270a5249fed1b69dfc1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbdfe0b1e30a44f8b2a0c44a625307433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c10552c4ae1fff72179c400562e243434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768ec9a0157781ca0e63a9fd3ec8043435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5653c2bc5b9b4f2a37a5053d649b202436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61406c87113f7be3debf2c44b52b974f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc335dfd394141e976ed79914d87f774438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42222584a27341c8cdf4f527289389439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3dd3447f7ef1cd39748c1b77c336d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5672e22216ed863ef919e2c47b9040441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34a848b63743f6e219feb98f14c2ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956b4c4d6f8e11c53f22c87ecab6497443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c4fb9185e0f908125c6dc733fcdbc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ac8ed8d58a823f1d74cb7783c1a3f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b09d2e5ea960a82e6aea63c8d9c98c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16a5abd7952d5d234653d9eb13614d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ed9324a79c6d28707931758f66a2d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce87118e6bca2d61176a586ec5f9d88449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f6180bf1ef5c3731e5035aa854e0c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d25d7e6b9777676a46ddc27e7e8c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7a7649f01c2ce32377eff60ed5b2a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063e6ef279c7f9e79416df66435bfdc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e53978e4a15dd95774bfb0af88e678454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a0b1ffef3bfadc9e9256eacc5b47e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881a36139c5ee259c089f3b6815c83c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccb04ee91c57803d57822f865fa9a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf99177cfe8e7dcca1d82ccf97f4d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70df6e61e00c97457a6a1a50ff67a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4108b32365d5a5684edd21d56c489460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3104d615d066b5ea3d6e5dcb88e6e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a150dc9d4338f6574c8f29b1287c3d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb7fbbffdd0d0a61c74901fea0d8b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410d6a715f467541786eeb0879d7c4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868071e1a9ec49cb0a511924403b7b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372214aad15c09fcff08bf3d56f367e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ceb10cb1725d31aa447afb2cd9f7ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893b589e6d5a3f737c9a5e6bf2ac68e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac444fc50918effbedbd40cc95959c01469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a43717f94c68857b54a48b28223bb3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b04c6116b3aea22a9525415aa7131471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81d4f0e8017214c50c434809eb16a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d0d94d0ccff72e7a9cffb62d81db7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88559344775f954cec60c05702433a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f34092d1d3ad3ed7e21a2614127a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41d64b250a4d05135c86063d3fa176476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17419ca9d907ff85fdfa43fa11125330477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3531c85507cf7f0cad0e323b77d840478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd075a27d5dc7c6ad05045da27292e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d209c7164a325e17fe81ac21cd7a86480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e5a9abd94878825a4610b2f670049481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f634ee31a685fb61b989d3f95e51150482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54f4843b0837191c82b1780ab734cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c261a9c94a2bde7557618ab1995eee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f610d31a9fb821685dcbc772d7da0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47cfe6266a57b8b898fc9cd30ec215486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d07135763c8f4b38092556d02ef65487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c031c320c8debfe888ba871b66476e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf15e4c64c4fd1e9f16e66f0be64359489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b7faf14daf4a09dc2da8a9b0d62b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1726b7d81d125be7f87054c537a50491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef447b3c58cfe2d960bc52bf3db399ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb93fee462ea579296b57bdd19bf2fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5b43a153e14637f526132d59b1a5c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fd7f273310eff11751080b4d54a8e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497cb0d9570fab6c2cd4ed275190562496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f6017138d0e67ecf8e404ed8241e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8972cd9dfbfdf4daa8da5485e5048498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9feed819b3935b0a6fcbf0356c800499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e5714afd75b16b45e77e639945b43500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94145e34203ebe64c8d7aeb1cc15448a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617f2bd25fe3c365084143ddd5d32f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc798b91fb3b113a29788a8720714bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b5c38e019f379dcf3dcd5144d5d0c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3ec6a30f60927eb7a458c818badb3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d160d8f5193f74023e9fc754bd7e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03200e0ec2314eadda7aa8d917fa710a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0153f5f74cc45cd12525457d307ccb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a937a0e8a01b65801e5429f0bd0e06509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7163609cf1577f7b1c859f835b87d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ec090e8f1c4143099414d4441d40b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2462c0ae4e04d349be561f939fa82512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52661d087165de11105fe34629c50bfe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab1349b432b2d30d507fe672d6df36514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66ab5d76173a1aa0f5bbab2199c472515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085501617a075313f54c249ac55a4295516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef923ed91597d6f0e77d64a866c8eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c3b702d110e1f8274f06f4d477b6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8bb682e939afb9d62260b8286c200519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead018671673a9f8883da0276de14c76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679770ea2d1bbcc097140d52b4ddf50b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7edc55ed548228c3d45af05a3dc97c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ea3ef6b325a549c23846b26dc3ec5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94fcfe84b6d647ca41db9904576614524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f5580e348645805b57fc1b9bd1c68525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eeccf648395201c61d5630972c18d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407677509ef605ba7361cea9b41010dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0e41507931aa3d5b0a00d4547baf5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285ef53dd58495a07015b509a93bfef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f22a3d811e72c016206e6f3a7888a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83e44e41aa2ec79eb821593a51beda531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b355613d7a123717ad91963d2cf3d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924a9aa4eeeb9de8b01b51e056e1430533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533ffe82b1829df6c19a5e4525f0c5e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2db0c3a7e0f55886ff22d43012dce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50377cd244e1c7073ca4cc61c88290536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4067200f2b3ef7a655bdc3f869237537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48533ea825f3d818329721021fe5ecad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71a5beac59d23156d036553731817e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52e0101509d746db6e090c5d4a5b5c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2a03c697f938a53bc22ea6a11a626541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b0704b539d03b9a7be96329b6fcc8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b245c5e683cbe1cb8e38938ce5c5c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28398cab8b4c52383d6c00501bec5a95544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09a373b1cb965ad8e96aa5e272a81f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524c51ef55df0fd05199825455bd929546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189710ba33a3245259ab7a5ccda0707e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d63aef06b0d2a73670ba3f2b003185548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372352704d0de23d178e668eb87f2b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b61ee1c9b31486a2b9685f8e0bfea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652b0180c50cb7c361115e1b348b3e7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a385568c013e23d6972262ed71d4193552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5398ef26609c2c7760b56bf7f0374553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8d7fbdefcc3e08c1daaf39e9589a9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d717c6857260824e64f2204182863555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb48fe275901287ce0553e9b1da2c7f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49764c4dc1aede347880c6d0c03202ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb97421cc86e0cc3c97c0f631e332d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3173494a528c22e8689e883f113d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bbaa5f672b3633c3e561b3bf83d2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319ca559b5f2c7dda28c9d5e73e5921561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e092a21315f698f4b86c9e569765ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced192eded25956d7568d3b0047cf64f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bda15df88c89836670aa3f9908c09564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cb448397e2ec41239048277b696e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db344436b88518f0112d50bac087f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133f3fbc122f0d907c03547f7d5ed94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b303cdabae8a198dbde0beedb3b7d54568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa0d9dd987b2b6b66a07ac5c0436cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a1c3fc45b0f5823b01bac9e579056570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fbd1d4fc9d4067d1c9e2df5766b31571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0edf897251986ce9ddb51b2f22741572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7d64e14d21c109f2eef2c0663f408573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79872db95f57d20b41d5ac9ce2e327cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bc3fc59a3255bd95571cb7cefc4bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9639735a0fcb1759ecc6660edf575576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a914c8c4790d43611a155bf93ea921b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952054e565ef8a25ea3d3f588fa3af0b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15c72bda51999db3db2e2cdb75275c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6945d42b71860c7a00f632a7b347c27580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005814c159722eb67710db4dc9296dce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb12eba920b3644faed4f1b45a1a95f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f734bee51549c296586065e782ff3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05952499c9b20200978f7bb510271593584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b83e67ba5f93edb500d6165905815585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f96b293791d9be562b69e64bbd098586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8c2292d4e001dfa07fe239258f8f1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bfad86202b89c8a6cceb7a98a83a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da2943671b2bfccec9837a8f795625589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9292842da5b507e0d953cd569947b77590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83be0cee678defee4068fbbea0393f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d5b7d995e8424aab91cb5c234f2ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8a5a22a79c0e0c5d91893a979c92c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ec646c680e9b154b420f7adb63526594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5324b779a5d0a4b4285ac2332a785f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47242468a9763cc5fccdae1c5b89171596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f72b5391c80b91dacb4f3c2a00419597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3f423b017cff420fdd75b89f14b44598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb39320d0d5432d3b5ddfdc676bff08599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55078d39ae84dcf87da96c49ffd2af19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125341f113d60ea2b57187edccf5243601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4d30387d8c2093b30df96ce821d55602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd979592a2f4bf761cda9485c558fc7b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc067972e3300abf20c039de02bd44604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d772fd618c4dcda9b94a761ee13922605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b308fd90410a2a2c03a21ec4da1821606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c693ec04d5a2d8cdf918d3b5170a60607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c53ab6f9c9547ae66c23b0c93c50b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cca0bf46b11f653fad4e9bdc650450609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a816fea31933dc5646e5459d4f3772610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edba154fd6e27c5ec2d01833e7fdab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fd63b9b80672a1278f0c9ed33754f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cc05ec6c6d6e46b567f009140e6dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0dd002581f1454ef27ca6d82a7353614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd46f349e7f61d0d44190744d68e4c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc38b0a5e996a4c98e654a88b91b151616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32694f040b1f77e56da0d2885a3be4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8529738986c52a51183422abd6d9de4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce7c0adc38ac9f04b35a8e19f6eb10619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1de4bb93265f2236886fd78d307ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254e34b50b1f934b5abc44d3610a7e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408acd7387c43ca1f8920a631fda57e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82c09bd785319d692827f27ee9c558623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d797c895d0fb0847ce1f8f09ecd96bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96747c7ee6200cd3e1f1909f8bc6e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624f9e200b26bd064f3762178b6cd08626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb00d2a26fbb49ece6ef419b4935a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b1503e1a371a34938c43e04cce33f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11dfdc4d77bc5f625902bc07da1d2e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324d330375253b200bff10df8ec188d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c70213d47998cf230969ab51ea429631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167309a78a79e89672ebda5b67f2fcb0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a37ac47d424d9766b1333e9d8f564633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602889652e69fd3aca8b7f9c84c380e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee61c9c814940ef7f43e15fcf105240635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916395e1017fd075536aa721391929a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929f3dc0b2c1b24970d493499ff63b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee2ab1c5de043de98a20209f3de856638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487549214d8ecc236dce34e8f720f23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3b76e868b934c3dff20481acc6829640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13569b858412396d4db5ca8e0f238d0e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f8af174b61debaa2352200c4c7ca9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6028315000fb8505ee3f9be6e6f8d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3258229275a1ba777463199983d68c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f0a63684e358f9581fe4804006f3f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae24ade0b853d7f60c8e7de1b16e52b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44bee2094a4809d6cd8fa2d63c90e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e132bf3bb965b739a505984a0783be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c9dae6b890426fcfbf1e076e0e3ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f009aa75bd74c25a33098e3e2f3c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01340a05f02d0a5c44c465e89e2796d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d9e643b1bc5bf8b0d4d618b2988d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af4aa821cd6c3caa3ed94605f9d939653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f918e1480c90a9a00272bbd6e70f7d8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6e121aa70e5028e54793586ae3825655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e384b697c76675ed8d6f9dabe36fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f2921414b89daf8fd6fb17d8fd1f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae9d6ff5cf1e3f013b1b6a08bf210e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d3a9f4db2d6df58e95a3e7232cfff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a90ba45e737b3d4ba4a04e8f7e11c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a98f5dcf726c6d6b43091e28778002661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4028a45434ee2f0cc6721b6155fc3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f157eb361d5e79ef8ad2e201cf82730663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfea67d299a97c70e7d28be4512c335664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ccc0f105cf9afc51feb808dd6acdf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d827c972d39916a86e4d0d87c3894d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121e1c264d23648dfc3123217540bcb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d882540096edfd2e476ce123938b27c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be165ecfa35390b3eee6fb173b6e9717669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa757223285966a80006bde9152c552670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6aff7c432952af28de2db9c9281e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd73749c23f18ca678f1a7e66fe70d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe4c04f0fbceba82306d7076606a2d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a4d60476c3de8f3b57e70f06e5001674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a1c993e66f170ca436354c20dd5fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fa409cf4f8d8ca1f8594e5a9f2761676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e46527f667997db9f7db7ab76339b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb27e9a866ef650108a647d137c6ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c93af730494d2833181a31887c8408679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada1df73050f2f295c8fcd79599b733680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab1a63eeb07801d42a29df00be569d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f611829098aadda3faba604d1d11193682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8ed3e324c748e84903950f5a7cd41683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3f9db0726620c5226e64020163ba4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28994d73a49ff14de2361146717bd4cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f032a7534095fddea478efc088ce386686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88635c4cf97fd6a20ad00c2e296b57e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755a7d35cb87db3a984130cff46940a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5b475b4f8f7403454e25f6667eed0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11577776d19b273e686cd58efe9ea2e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4a0179af6ec4f1606a9fbb093d5e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209606a7006d181086e7687a388fb542692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707978e47040921572e73c6bed482ab3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c95b70868b141ed4ddb15706d848f8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041946100ef55fe4766f6dd73002c5b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43bc151ac664176ae98f0b02fe4723696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e11fb4f2bff98e08c9cf264183521697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabcb4157285342a5b9456507e752a1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3106c8a7b622cad04c3784ba492ec59699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca3ab3c730701dc7e4146b106f0c6b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b23305541a738c9ee41612f55c20c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3666ce7358902628edbe834fb089aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d87c913692e967d0ff85ac2f8e388703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3418ffca2b01e44ac67129d6ea1cff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e90af6227170fe151c2a02349093c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed37fcc54413f82d771237abe158f04706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d229e774d91a434ff8e9fd9d64c5f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082563f37da1e364abd4a9f067d17b00708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f906448b4b067c7599aab6a3a56ba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cad001427720ee2e66aef88c389cb0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1121d863e1364beb6031eef4d618b9a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3693bededf69ae626acbdb8a0d793e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b046ffc29090584b40bf590902ee3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555627384617083a7076fe35f605e0c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be68debe1bc7581ee4a5930a4369df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfc7d01f0a248b88698c56f6aa054d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2475e9fb07172b0a940f1554001d64717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00163891f09ade126c844a848a865998718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826752ae3cf08fe5feb96663cd79dd8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e10df98c34483a795adbaa13ad4dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b55404d9ac2b13a3ec041a37115a3b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571749edfd2c5d4e30a3ca1fb3a3cca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a08d30bdd110c82b14f2106ee4704723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab667dad02825e85683a5245af1a17724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb45eaf934b34e69495ab96765544b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03fef734ccc40079bde1f6f18ce2f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab3093d84f478308a762ead9a7862b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2731ad94c165a7cc5eb9c41c41be4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13da9f11c902f56a02e1406ee92e6a7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de5260be639c23032afcd2e70f106a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4a394b4ef4d89f62ea8db6ca4ff3f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64a7d1c3a12816ee0d9471ccd5acfe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51ff925f2dc3b96f7d5ed72b10bc3d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef822fc8de29b21640b9a4ffb9053b46734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627f854de6a342ac52bfbf14812a95a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb413a8ad59b7adc87f3b3bc709ea29736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c54f2f6deedbab9afc22564ed76472737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e47a1c95d4118e98d7765e954e15f4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720e3f3e170b49486b2f1b071a4142f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915986de363b2cf063a669a3316301bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cd526880b43acb1d42a923fc74d4a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2865c9a12faff48fbb2692327e203e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f5033263d5d1f2cd3f026dff46d69743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea665edb66d55ea6875ddbf9f8638e18744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471bd6f758223f8878d77b1a550aee5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c85ec837d5b01ba1cf875bc80714e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd946f1ed999da0e3fa462472b5df6f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42501aef4ab53f14fe5250c360a21a0f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b39de9c22d9754be8f7581ade38cf2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f382983f4729e389fc6735a90b283e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81fee0f5334dfc9d8a01caf305a1a3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00e6131d34ccf9b693db121b665fec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081dfd4061ccfcdc976cc3bc1724c84753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b8aeeb4d6d4109c0a80e163b22aeb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3156036c7fd68a648c163cf073b778f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352752dd539a09c7e093da12cd16765756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e0c2e51364246b6a0aac43e889b05757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6b92468226b0dfea4fc5b27c1ca8b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099395a1cc641dea5a97f9196db4b3ea759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b6b62bede10007ec33d0ae5be750f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390cfc51bf5ae10d09f80eaae0be0de761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9414a1a1893d05c057429a22aa3eee0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91daf5901cdc7e6ec493cd2ae3f7f94763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c77c859e89dbfcbfcb53ca9d622f5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e93079d34ed223c95dc410f63bab2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ade95ced0f440c20d5e3257ad16a6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c827f987a435a150831bf428404e188767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cedacf7485129e1bb4e6a4fcc74590768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12530453c154baf1e9d8ccb3124ea30c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269bb0106f665b5e166279260cf94cb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9116640f7eac002e67c8c46f4d193d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85017b9652ba3a498b715439df8c6138772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c52c2cf646578872c333a4e27649c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d572de4c9dbee18665d89ec3870b1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b53121bc815cc1abce24154df910d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f471b7222594b0402b0fdcf70555254776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe2327c7ec4d42ae564f8a7ac53707777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f42a1bc017b2ce36fec329560db8e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba059d32d7cd51516dce92b614cc34779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0b5b77a884fd337b8152f5070816c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd196f59327ad7fd18dabc581abea365781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a00b92e8b9d5cd13ac777e7ef6f227782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2905f82570444edceec478911c9bab9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61709c69b3f2a7c9e4111c1b899630784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ee2f37172d929bdae320c33bc1d9e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8e50e5c278060e9a44267661e698a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05769d3b89e1b0f0337118f2de362f6a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccd56e14e11a197104d20431e79619788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630045ca8674cfaa54aae102a6a53df3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1a7ecd000e2db1a89e8e5ee47a819790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b8b3f6ae6ae241bedcd26d08064c6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84399ae77c96e393061b912ab7394f4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bbcd3db24c0d690a20aa3f5955278793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d9767703636c362805aa69b998334794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02dff01d570a161b197627372193266795.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>