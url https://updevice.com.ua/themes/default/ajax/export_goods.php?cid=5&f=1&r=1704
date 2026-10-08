--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8f97c7081d8725c3f0c933a09d0d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c240ece01649eed292f4344d7c33b732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f77b70ee403bee156d3cf51af60e013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f568dbfa915a1c8a9681fd9e4cf494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdfc98fa59d775e3c3062d7a45802d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c778df00f87475d588e819386a07646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dbb495b50a7d448558b6a2b9ec73c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d20011e232681a93974a7563c06ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f70c432b4c95866b2320e5ed400ba79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d7642c5cc7690fc461cf68f93bb5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedfe05e0ae0b982d899b3a8c43275111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1577cc07c6895e3ac384524e43078e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57cba0102e11bca9c06e3f97c7226d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306e5ecd41de5d7bcf3a0c5a96c357914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a070cb0749ac07957e062bc9b7784815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe23556b406610f264f8e08950a3ec916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94cd9fef7ad02cc6895c762e09b17617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b1bb68fa04d3965883f480785168518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c5ec57ef67d111057734f2e549bbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd430e5e01f64efac9482044b0714520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e1ac3f97c55b81ed0653c119c256b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03132c6c554ea37de9b0f0f5d97933b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093257bef2addd31687601870813f1d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8320588bf375e1a673140c11d7fb8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be63f24daca17a6bd2fee4372d3d8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc9b66e531edbbc6ed6586c96ebcb926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc62e170fe58ac2e1cc894002b46e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92636799c66eb4f6253d10a4139fbdf328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79b79b16c569e73662a05fbdd0362c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26160f0b65d9533c2ab1f0adca8f9c9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4b7ae5c52f1090b1860563c764e1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cace1b3122671c517d7b362bef49a8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a8f384422b43f0c626b128820396833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e84d068c5dfdad4b171d250c93c41334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a7fe4b0c28bba7434e74b6a8e0b6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87869c703a9d00a17f9df38ae860afba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299090eddfa69e8d96d6091864c156d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75cc20da5aa9ef01289591793478e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe87da2b9335f8ed05d48aa483cee6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f97e02409e1c966da26713747b2de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dde9ea7b1714566192e061e9dddb541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb8311bcf842983f7282892f8b683542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c2cf41c46186775ae997016594daa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4feaefbac5551cb100b3944473419144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be00c5b2456c2e935107882805b9eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea76725b4dd838564072748dafa31146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af589f2b7641c2d7afb91cfbfa986147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5f0fe1ee3e58768901f225841de7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147091459900a225963c84907805d2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cd69b929ee199683de5dbe31b03cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b02139d7784057cc9226de63d8a6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6afae3dc54d8832f6bed38fbe96caf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdfa4651398bb3605e526b59cce9d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa64dd0b4c6f33356a26cbd489bd8554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e9f6ba31ca9966af53ff367a10d7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4cf262b1fbca6ff7c655b95df0d0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a9e90bc61bdc6f86f310a61fa0e5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd29772442a9fba2805fe518071f2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaa51d70140ff284de23c1934731a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb418afb6b155ac05a7cc8ac105e3d8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34156cedc604a8c55750f9ea6c6e7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662ed29a52ef05fb0a227eb22e3d37962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41944009c747c35162074dfc52995c0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a45daf1110b132bbdab0fdced3431964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67541451e3331d1fb344e0c57f330e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9a623e2a299df275648c5266fde3466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b23749644f9647c223e907ebf7b11a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc116d88d3e929aa601e9ed6ab301c4e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e68ac4af55674574526c37cb01b9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151f6e009f930ea2fcb4b187fca820870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9fa27c12dbf07209b64de0083d0a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60feb357a2ebdccc925ff68f1a92d72672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e34883ae7c494ad1baa89802b412373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ae333d46353584413030e77c6e90a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755d8cc0c7428beaf665ef0d5f5a88875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242b3549bb7d5a1eff04bd2672228ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3b5a0de158f74ba95c420faab051277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2c8fc56810e81f32451c990e87e7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3121c21aae141b98abeb1833374f4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e9d08c261adae21b24f70f635e24980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3818129180f40642ecd537d989f42de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df2d456c3ca59f2bc7b3a23f5bf71182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25451a383b63a534858e6a1d1e59c74b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec178660b47b37868eef75d36996ace184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2390f0f4b836fc38bb77c11b1b7bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5881c9e22fe6613d7f59c48af4b343486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e720b59eb0e216a08dd5cff61e3717487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320716c0b8d2db4abbc77ac423761c0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43639eb314e14c27e682c1642f5f5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dfb33b6c97fd3c627f82797f601a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd220d0ee2631bc2fe718af4f52c3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d848f56d79daad6e2ae210aca8b9bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b30b74c23d7d5c3c72f49b6d560a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3b54f158913fbab0baecdb62e4b0b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1550b68507ef97e096524f2bd635295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113633fb8ed03615f9c50eaaaf4d1e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb69885398c8cb1cce9afd0f7d58d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420841749102f3c9ec9e972885c827898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de7936aa0ba1ec32fd8db65ca0075d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b1d3297e62c4df650c108b85d3cd7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c602eedc91c88f4bcf32808fdeafd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e74326b0412985d6bddcf2d1880d3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb72489d1256ec0ce9c6a0c049a499d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286f5f734f40a42226b33b0449fcbe7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00970bcc16980720845338462617d2a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d5e38b6b0f8c4c37c9a4e1e49e8c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fbc91e220b52d1ca96436e1825d35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88a0cce94dec10de29ce3fa894c490108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c578a7d9f8492e5e4bfd11bf80061109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7d713409ca1a6fa785d3d9d150969110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b8cd15714b63b9075562e76d3721e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21807ced2fd57bad436e0ed1778691f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46378a95abd437560db936b55b0c5e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852fb1dbf89afc55aaf727d2f1bf3fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67733f60113ef3b4f51c393c38ab6168115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0973e28d15406cc6ccda2c9e6b1e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8090a83d02a546c8a6e2e90c1aaa8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56a2bf94158ff6416bf190b19460c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f2e4aba842ed3ee32192bd8ca6338119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efd9a871ba0ac4bde23f194067bfb3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cba6993ba49785e0ce37efd53c9f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7015a2589222bac439f39084ca7f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd2d594dbde6061390345c1507d6a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad3ce843687a8bae086ff347032585124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943ae1887ce15e49908419b77d63bda125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2e697144271017ee8b48e92ca5d1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47422ed86070f7a9d01e0f185e19c8b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1853cf08f452756017283e8703ca05128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956058842f2cea667cfec7acf9a860e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d430319535e150fff3adf045d473d2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e3c2ec3489a2d27ec1213d1dbf7e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65fb1a4a4797712540b1226c0ddffc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2cebc15388af33ded4693f6b21983133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c26ecddaa896954881a7d9c262f7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8e8f84dfcd061bb32914e6153be01135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385cef3487e6859d1acf827ac9f991e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb2c0bd0b8dd58944137cacfa66fe8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2c60c556891f32ee336ccbe4f8dd0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e479e5b3bc403535ebf6e307b2d3ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a14caca9c6e405bf541ac37f3e85c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63619e59bae73f30ccca3f737373955b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f327023483d1f885ad2d0bfc2bf6434142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba9f2c946e9cb700c44b5130e5a84a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce84e8e970286c040c10cbd9cea8f08144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761da8871066f5db2f22dbdb9a105001145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306502ac1c081c11bee118636e2868cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1804a9d9e8a21e14d2a2774c0664c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa497e80be64edc9b3f2faafe9b1b540148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48d148a4c1ede6c07f20e12e2ca9aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980065b3bc8def4c961b4a1f7d8bc5a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee353ce1ee948ae7b0f2f43eca7e4873151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271acc7003fa827638c3907c770a4f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c704089e8b0480c3b70aa870d895d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb30344944dc00799c12d71baebefb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709cdc9c7d268a62d6e4bc7b4447f37155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53a64b519643271f9aa26fdc7a11e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c3c3811f9f160e515ccdd7fed2398157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b6156b0ac373eefc57c65b57c1a92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800a88f4f73965b7131963d98989c10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0cd99c4e45c4667fa02cc19637f51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dfe05b369c62fccd4f8948a681266161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e394d9b793f47332b9e418e0ca361162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c326204a01b52703f4139811cc2433163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b43907a9e14ace9576e11e8e10b454164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f88e4f9b09db839e9116aa608d03d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22154ea08ce9cbe547a53705f337fe8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc999ded397fdfd8b5d68c4f5af9ffb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c825449c9760d482d5cba8537ed5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e14836dec7bfe7417c70919116ace169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e63a7dc8d40a985d439deaadb8bd5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896f5e2c05ba7921e0804281c63e75d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a0fed9bfc9666710bb58b0363d559172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb416c00e6cd1b344340a1337f0ba7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff909d6d2c683d525b251aa5b0d9140f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a0a23938b98aae67f0731005b1d7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a36ed43f4f6d261a6972a51b9adb3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36806ed47d0091086fd3bd772ccae6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84552fc1cc7e21d8beec89cddf370c0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cde592c497e60f9f0d9df5a7c56b41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f5502a4ce199dbafac4d2f88ee762180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c940c8b635d24a29fc8e95810cc8ff2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac283fa1a4a5b4fdb2f67e535dee739d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bba94d464698be7883a8ee7931105183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d76bcc1e16deaf85efdac56e2d106c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d06843f6b2817eea60f9289f0d3b11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6751b4360e246c5aab119578d0f4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0469544627540275ddc477b4161624b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3aa0ac164ce1e80d09e024a1cf8a84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf39fff15497439bc4f7f89a32d797189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc863c6f5a7dddfbc342a3889044414190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff85c4c11b11049fe5873a90a4d558191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3811814e07a75ac9962d98d7cb58626192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1917de6f60c9e5e12bae558d89f079193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aaee9f474a4f45abe6ac6ba5171938194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39e63e01d717235f8445887d4411cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebd8dbd3ec9ac9173263dd6b94a686196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a778842afa2f73e6a864b69f01e28197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b51578da05826ddd54ab56d0cb298198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c550bbcaaebde19ecef090d2c63dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790d3addceb1910d977aede08b03802200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b4e487c46a2b544e519f6653f78ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92d814a4447a7f43248be00d4af1d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ccac8211f8d903689da19f9b30e2c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4775cf234b9a9a44f10320de74de8db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018c4a32bfb4661e5c56469cba449ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5d274338f52b09b72be3b18ea7c48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17766a83b3491e873db21bfe66ce91df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09380fb2f10a8d2f5aad1dd24f16e273208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bb9eddea4be1beffc9600642b0e0c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e646a38581572a488692d445f114c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03d4f17e2654cf6c93ce14dde2cef3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ff04c8c30fc46a36e4d26af18858b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeeb9642c54e5f7e9e4ac697d896277213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55933c98613298eb7d4daebedd42300214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030c25ba210cf7017b33b8bf67bdf61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5054365334936c1e3cb52fc7153aaee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eba98b846d3011b749e95deca965d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d895a6875160b8b9bf79c24d437069218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73880d84321685299c53714757e757f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbbb91b87db28f942bc0a50514c911220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e5e5afb2cb3e5cfae2ee5d41dde71221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb9aeb44d3a20b06046eddac8e1e80222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b115405ea4b4ef648c45b2d99c9d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf01680698194be9326d55cfd55133224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce21e6e22e707cc3c487de4e359a0d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12b886449ac74b584491cdf19ed894226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb459d676840d658b0da6d38b5fdd0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a76f3c78d13542f57fa4a265d1101228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908359003699173b4a4c0d9ec156181229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f47d0d7adc310c70ad9b38a2c0377230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2b33dfd9615fb2c5026609f073c14231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cd5a374946a25b4ef05e411997988232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e1a97c32074c0f68ebc1daac3e879233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bc20c5cff00dfb22a5f84326bb532234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdda1604b4f4ed0fe31b3b5f3c03c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87d90c8ae9f5967b3c37118bc94a61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6eb702c564e2fe72673a614984c5e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f41572df33790dda94f98ffc0591b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb5a0f8315c538bd4cea27ef728f33239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6341d22138b369327344c06ab5c09240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9b83bddc188ab5b893208e5c1e7f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd94e097c5a7ffa322f364d6e8eaccb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e20b0550206147f448b45bb47ebdb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f038a48e823bf6e212977429b6310d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850bbab52f90c3b2420fadb158b54c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84e3630a01cf8851afa0f6de1165af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d836d9cc200bdc56bf5df75ce50006247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26425d729217db2933b753f1376db739248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7d1a372a4234b3488f78a0e3ff1d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb9580dd5963c23142b9fbe3e4fea0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fcb04c78b2f6c49157ca7143e8656251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48b6d67ee102266ef17517c4bfc594252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467375fba03928bc69a7a21072e3903c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10badca396abf06fa9da74134ba1f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfcaf0cecc726e270167828b7206c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7448f67b4979478d90b6ba1905221256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935002466cf6279fd7904be3e8ccf7d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722845e487a67d1703d95323fc7833d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dc65d9e18cacd7dd650bc980a82aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797711dc44aef6f87d266b262d7b91a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc1441a05e8874fece23962f58dd87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12674112baa415a22e9c772071ce132262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21203dc79e093fbdef47dfb0fd20c0c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaae4b69f52452dc5e450ee586040d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a9d549a116125b44a7f7bd090c513265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f2716f5b389f3faf21dba014438f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7847da0aac4bf7c70963f2813f8079267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360ba0fdc3f66d1c851caf98d268e90268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f77af2c58b97fc772839e8cdb0ecb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f055fa055568be7e8d94ed49ea80126270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5aa85e9e1d5a7211354c1722f0e91271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea85a98a2c5ac9c483847dc001212b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf614fffd1cbdc4aedb251785ef28810273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dbe17855c85ea56e90c8367a9211a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab05f75367387d0fad898582c40ca0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d9ecaac498ef1adb20b19974bfe3b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185917b7f3904b87dc94653d248c6730277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710534a53ba4ec153f516420f97c14bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5ed80c055dbe21b9a9e86c17d98a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c62bb213233e72a0fcd0e5ca6d65cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a6257174a8b1f7b449d3bede35512281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6dbd1369894d23eb5e51b025d7662282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c95a948edb688e11ef9179c52bce9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a826e41c8febeb2b89afb4e47436427284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36a95f66684192caa71e77d631d7f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9249da6a9e23322be86c80991ee273a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f2b3f5b0bef2b5f212d26fd9dc16a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ece070dd8266b82412e62ce3f45326288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dea7d5abd1bfcf5e1f9506672a056289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7665315b32f3af95736cb209a0ebc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dda602c7d804191ec00f5eb4d7201291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3bd69d9200946cc947ff44a5c8d97292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6621d82e590099e69c3abd1f3f3102293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784df8f1159346740b7e83249ff22bee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61db7027bf6338beb3098cf74844d4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae5ecdde66f2188ae8843a619bb9d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada6bed46b6f5d83e89e218e71c0633297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a99ab73c165d46ebd8b2494913b4d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e08615a1a01db36c1e658e6449963299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fa01a5346fc8cd1bb1a8da20ddf03300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3f16d0eb28cd27df9864fdc50d26c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d202c985c3dfb0d464d28e94e3f693302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9b162c86deaf930f5843a1f9b4635303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f24c20c7ef40405646b6b20d8fa79304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00c932cee2ac543f985bae619dc17a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da4cebd3ba655a1f2adfe960fd03f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b9e60f7780d9e3afb24b6fefc712a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2792e7595adfcd7a4b4323efe61f3ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9752ae4c27e75be5cf47d6e6fb94ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56afc3556aa137edd70f964c1d6be31310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74771856171a4e1ea3a0566671e06f66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f8610ac04e6da6c8eafe8bd56b8c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723a45f8b2a2790deaf0d2adb473ca2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4a2da20cf4c68d88b34d7a354fd9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66162c861df9950db7c3ac793908eb2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37516269fb1f6bf911d49fff7c901d1f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b920b9a7ed82fe1980d952a6a7eae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94815d7c1973d48c3d5b1d91df407046318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f775927e9813ee4ce3005c90dbce6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ae78418c1d339fa4cb877566cd3f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8e1afcbdf985bea136e1bf6a73eb7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484eb252c11005e00d08fb7d13e65a13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22307931eacfcd99f861648b61ad6846323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7937d8cf34dc0b315e2beeef08204324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc769c962af7098963b45a80b4fe7f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b2a0e1bae0ae1c14d758b55dfe47d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc581eeb6c649b10d651522a997b6109327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e281aeb2cefa5773bc546c421ea4beb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea610bf97cf4c826d0adc5338b61429329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add41346179b4aa1d9a78161312dda9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bba905f68a41dab8b80fed132fd9e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e05c8a6acbca90aed0bb8f08b46f5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81ec47dc837d2234dc945290c86094333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fe312257c7b31d884020878251d35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4c388b2ea5440f827e41ff633fd65335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a59ba8fc91b477d347dd81986af95336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd89411e8fbfd206c0dbb0020d5ea49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37722f97bd7e112b9e31d6717d0e6b45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ebd889b3109fa59c5517167d208df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69e15efd0a45bd8d8a5ed9d2c5436b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0d4d6f8d05298dba1ba70c80508fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a998ca6ebcfcb6d46f8b15108e66e8a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5cb0b82b395d05693e890ead25f48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d1d036342367c9a609c3fcc5dd083344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595775e3037fad043dc3907d2bdb7ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136469335b49ee6b9b1067ca04a62ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af598495b305d954e9b1f49ec4124868347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b321d39a5e1869ef46f53c1d68933d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898f8d5e80c1c2c53d92b1dc415b488349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a2220ec333efabdf529c847fde922350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314e6d704377df113e6b2508eb36013351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bb6f8b43e55d475c770be7a0f6237352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2baa29c2aee610a47a1cdc03e3c8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fc1db811aec956985a4518af41811354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361efb6e3162b30d0c1c8b05b043e95355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75b38ab4a8c69d56af92a9a05294a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd63d74bbd8af2b3ae3b563f215feb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab90da068163e1030136f5f4205a99358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416377fb8e10a82e87178dbe4c2d70e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c3ae94eccb8349b52dc0f0007e3a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e82538db6f8549cd1e2826f08f35a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f7fc8725aa4d3f38b4f5618048169362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60cbd68f869e3bc44a32cf2a5eba56363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75159f6c37ec7e5b858698e0125141a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a37e377e8ccee8c6253f12c6b407d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4094ba3d723f75e1bd062b783f4a16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a41415c1c76a0826b2438eaf742c99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58665a73305a396358221289f64bc3ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b758fe87984c91dec23bcf11eb3fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce1e52b0cc256d83f4337de8bb7fc8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e03331bba8df3979f6d661a90513d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f714f1359b82835047554467a64dfe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fe4ad59e2c48f725db39672aefb54373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc337503b692b7d2e0cb89f541dd8d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b30d8e0e6bffd83672e13bb69ade3f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cb5138a8d378220247e10aae2f5ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f26d81669f5039bbe5f58b7f91d2e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dc7278b978c79ee7b00850dc21e4c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc1025d1bad9e32a7b27584b23ec0d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c35aa4a12fc6208d3a642a981017e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e753e6dc781ad4d323ce36de10e27381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e09d0b7e3c8281cb89ea0fe256484e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ceddecdabb5d35d50afbc4df108f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85318cf868e0ba7c6294e0562d824a05384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e1f9ddcdfd6a4ad1def7a108e48a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e113e29dd12186f9e1dbae8a879b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb1f88d8e1d74149699ce9386fe4fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02343dc46733c5e3400c7696ab5928388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ba6c789971934f36fd860a0553e23389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd17ac9b500629b19c113b2040ee046390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620929ae4bf819e99982267626257e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a5a748a3186ce670b41c706ce792c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fe35c764b6a0832b1a66ba2d7f6b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8b87c91af303c41e7437f484d8f38394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf279394c1cf18b5fe6074d3d65f23a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb6dfe2c94b2518c8730908c44dc87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01994b0e34c7dbb974da2cc0eab06181397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e4d47285fbf80f832dc0378af20e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ac794904f87393b5ae0e5c5a8d3d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cb54b373d6151c11c369f8c230442400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ef66ad8f3182a051edb888eaede43401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f1bc0701203dfaeb61b42ac78472c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cb644d2ce772e875445979a0b0d86403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a7474f3d8e5c11af656cdedad77ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdcecbd30f87a05dd31508d03df689405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac70beab2f65dcc669527ce1a87cb8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5ccbccad87d6bf43013d4efd65b9a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c05b7537957769fc076f758a77f99408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93142d6f2a212f067251ca9c584cb1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8e8500b30c57075e6ff2a6b5167c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b752b7c7fcf3feae8dc709a040a43b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177fe2cf0b9e4daa71d0b0bab0698d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ba54a4c71038170aae24f1d5bcf22413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68281259a70d9c3111aa09052aadd2d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d45e27e0fb75debf2fb3394addc77415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c698e39dfd24f983a173e064bf247416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347b7d1f563f386d080df071e7dcad2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33494c17354d16fc1287afc377dc0d06418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b100a47dc6b4e79462c40291a118e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e505aa81761ed64759d6b77701f65f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa614c52d0b54ba486c4585b687340421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600968fcc8caf618e56ee74597c74855422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0d34fea15a4cebcc009a1a2babda2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236a7aa9b016c2865e66dc44c7ef0a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c052bade4813a895cc608f58cf874e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce46352ea749c6650959f7b8b46850426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78673d23435b301490b6dacb6c81a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db284a48064cef087fcff18dc57f3f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6c53da38dd6f93d16f8cfe7c4a9a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306955bec01e88f5586e8c6b573d186430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b891cdf879ea74a99e5db0b65d0e3ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb168777b2f86f055cfbc842cd31c19432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fbea21bac76c348ecf403681c1abb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46d70913273a894994ee7e71c10ce0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf726fac0372c0754fbec6b9c518cb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9375322cd8f471e7014ab98cc1b5355436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd69a1439ef551fe25ac02edf9a4c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb9347aa32a24991f5137bd4fda0e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5884e5b0977751f070d876c05174ac8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba5e7b753b8569bae4d005daa967bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702407f9d84d4df1b452ec53b81fafb0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec9f067f9582a3f6dfe625afa93d99442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bfe157766fb5075c59355b2c01b3a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004675b28097321cb4ed970c4277a64444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae81df90013714b27212237bf98efe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311ad9bc733921945254dbdc6066818446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0dd4b065c8e109b652c3ace7e5536447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b9e4e425b7ac1dab13999bdc30f0e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e152b240ff6f9d0a77b4c609728ce79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e5604ecc3425c996ac3da60c02310450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4188c7496e3963332562612cfc1a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31897bf9b3fe331be9a42da93c0e324b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc512beebf1e5fe40b0c1a5ceea31ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a400464646a39ddc21044e3af5426454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a9b6c98068070c5afc2d180e35c75455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964c5330afe3974024525054272b02b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ad90599b226fbbe25fb4ea84b0208457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575b791c5372e06c7bc0a4e9618fd68458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3dfbbcd8cf92436d72e5587a47136459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb4a442f8f7ca3b6664b5cab2e9f38460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c0b8934cff715e31405cd566c5d11461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0067bfcbc80d252dde4b5c594e581462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542b2ad6cd94d55b7e53e30f09b580d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2634571873ecf7a87735d9ebc61db2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e801747035ed6e6865fa9213020e08465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6387ca692273d74645cad1245ed59e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd421ebfcd99c5c53f9f60b286ae26467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5103616be0af1515a878090780049aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5aca2a5b482115cb021f14b81494d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a494d54635eab855691b1a936cee9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d7b6b8931597e3b072577b7989461471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a7f0a2e07089c408ec91deae91b0b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b9096c15c5c5ac642b2b95089b3f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51faa744605cf61b4755f0aa60407022474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39826338e4d0812f10abc2afbc4006475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab98d011174643ad4ab9c83921cb35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2de68614770a087d757f8237df3120477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803d77ea4b3989243690167f63a38a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d740c36fc82921fe484652996392256479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739eb3392cf3483e958a67766bdde9eb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e7c73abcf139afb4dec509bc18256481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e5e32c91ad784d76e17673de3792e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3d5e52cf58cca120ba909a2af04c7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b9421bc62cde928b5b5f243cb50f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fc35d2ec2d994e31bba16be211165485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4035b70cbed6801fa3cac013a5413c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e406fc51da1a01d52e8876841aaed6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc0e0892906fb4539b0afd7ef82de8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd6813e56eaa082b03fe4f26019558489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d109371d9605452e2f0540ccb9a08490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68ff914ffc14ab41ab3c3922f48a54491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6775be0a9f3db5a8e1604bb0121146492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5fcc11fb23570368660be59aca97f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e6957b1cbc85e3fbfb938c5cc760b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa16b823513fa03ea21a668f54189c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af557bd7ce3e9c7c0a3b85b0c5786a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7a621bced1fbc582b9d44483a7205497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484e9212a47258c4b32c28a637e557d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15085e2b7a55659d92f143ec9ed69bd0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3364bfb135ec2a75386f3772cc3761c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82c5463899c648b521964771842d42501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e701e4837fc61df2bc89ebb90f0ab5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1662bf812c3baa22d7ebf1f21cc63e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e1b7c799fde7fb9d69495efbf6dc5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed314dea20d3e1d45410f96ee5cb1468505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e44192fe423f4edab1071b4d743da6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d777f4cdbf649bcc7e290ff26662a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94fc97907c5fbefe13b63d6cac949c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3091cda0e1a0410ae3af92ea147f452509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383326e419872c3cb4e4cf863d8ffa4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf7f510f3021ff523a107ea9d14760511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb863a2c413a5fb65bf1cf08613de4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d912dd8d79d548d2220ac8ff912d6a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4643ff8e2b443d824e22cc287d770a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273d0a3262a404fcce57e4a6edf51d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed484a59413835780797e24de2708a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0da6aca7d17f8b2fbdc51ffb22f23b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564192bdd2d3adbd9f9b9fa5cf4f46bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce896e451ded93752bdb08fbcf566244519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a3a810ad2e892e64545b8a3bff13d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdbc010fa68c304e75ef52ee7c0cb2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abf036dc82d44bec8663199c273449522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f83bb29e3c74db9319600f75f31774523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a812907587beacedca558dcd9cb691524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965013d46040f08ed580e87d756da86525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecea4d0a8aa5b43806d03307059e2ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1d001ad9f28e07cbcb957230bc19e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b2b3322167e791527fec21db6d67a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e1027845c68453bce53a8d75918dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62d1d288b2aa52778b4dc005ac5355530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4515fac3659296f755df0a2109ca69531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e12e7ddae80436d2e8ef2b90a3d358532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdaa857178d026946d3b517be46db56533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4da9a2d1356abc0ae60a22726b814534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f383ee6f5b4a0d5e347c0f53cc4902535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ddc0ac8eccfb468d36f8df0e481ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd85446a35884237010c8cd182c762537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18b3ef0bd6684002c6b5eca4ad2a12538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc69f62047fcd59b5022beec0cb6e26539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9ec843d4d5cfeda3a3a5e9f0e108a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703995171ed3e2401b5d69e7bfd0dc6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c7f88f7961f9e5f1e32b33a73ee30542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ba39e1035903a0cb8f419df217018543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819780f59762e55e0ee51eb5bb690751544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f2d407312a5153f7eda04097c5744545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdeb8fe90cd6d835c8f4b412ae82a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b10a732fd8268742704642d783ca37547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed4df2e956c34da37d091291750de9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71cbc20e179533829ed519cfb94ae3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe669fa1249ad8b91bef13ac6eb861550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263716a808130c0a0442ef7d3f4d73ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec506c937a98d72173f7260aba9d54c0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c829ffef210c70bbc98185ad417b57c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617ca8d0f1f722988bcd337b8dad520554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f9b62f50a194278bd7be828aa4ce1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e0f5ef01cba2204839501416ee3b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d842c5074bee2b8dd9bbd80d56a8801557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f82aa4ef4b4e739bdfab22067e3e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288924777aa8dbf41819d3f91a0b9e79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd5d311ab16031227424b6c5b228d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d560259b746b0da8e1d447e81952f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcade87ea8970a0191a27d04bdfbc85562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa98f905e9ebf1f1dcaa8918f66701563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de669fc5d8d7ac0859bea312d0f569c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3630a16e15e7c9e345b56f042cd49d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0fdb0773bc0cf31cf5b6137d94546566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3c1f847acb5a54bebb9c88b488dc7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de4b65b6f846de6af69bcf4ebb2ac4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca32c4bd7c8b2f719def77655688c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1713d17f1b8e60b93152c52b4d80c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a70bb768aaf89297c2f57d06afc21571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e797d09abe3b402adb5179dc8d5a30572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6048d10ef7f4ea3d47352e7fab0ae0c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7b007203c4c6b02cd60bd357af9c0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b2f12f704480120cc87044ad42837575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092946cf72b7f7c16b97b5a48668a62d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15ae3741b03f2ca07f7c73b295025d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c805162dbec4cf64cfd0ce52f6921f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31f6f7ab380dd2729dfb5551f9b91f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea567befcd8a548865d36e6850be653580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded53fcf6d606e011460ddf840619e22581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1b5b6eed33cfe031d3c91e0a79095582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176e0fa08adc24c4a715d7c8e95278a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131c78b86ba7951da9c4da59b182c7c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e0dca684b89736004cb7d6426b20e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad677d6678b795715b0f9c10623f8a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae6c7deb076035f727e4bdebe64467587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da70a9c708ab319e7c6a3cbba9b09c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bb2c07b6945abf9d3dc5722265f76589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58b1ece63933813d53e0cd5f4baad6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07511e4eb7d25c196df7ced2e90036591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf13e95b9f747f1f70fc553991e345592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b466a4ee422817da7179ff4cd88b7e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52254c316d0966f021a235b9fe4e4de4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750bbd83785fb8e3fcfebe029bb312e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c497ca373fa5960bee8b21ba7e71f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fc6293879b8751c23ccb05b3fb686597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754ad8fad6488e4f95a5670961c95a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6ee69ff66a6b724916072fcce3672599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e9c92b20fe811085df89cc8ca5c6f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb71d0118cb4b3502ceda897b008b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb189ff47aa3ac9b16347bdcece9ef5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea70df814f21a3bf3fc48ca0a493a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686a8ff4de358e307648fa313119eb7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d052d33fef9633574f33958e68343605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59288efda5c5f62706c198dced37d27a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53d18a999f2fac9b6fbc9ba5d79543607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c659a0913269bb1cf9c4344e5e01b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e9555f9143c3312fa538e1daaee39609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f404c0a0932a1b4ed0ef70bc1ddfc35610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e9b77c23743e7a4e7467fe455995d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793773d587a80e5467a8c3620ba9be93612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f411481cb0680e2d47d53fc67e0ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e9e860732ca203e26b336125f430f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628cc913e6222365f607127524f5b69615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbde4dea6578f0a16fc371dea1a7b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eba6fd2c75026555790c3d2df61a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b70db8545c142165cab5b5a1e2c51618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359972c54f36ec28d482d92bbb13014619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189d775753de2a2431e93a2cac83628620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593346934f4feb2f52d7c5894d5fc14c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee584434a91629b2ea4877f59173091622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df282cc1a04cf447a46fc17f3f2ae94623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d818e045d14ed912bdb5fa29da809624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10024e6ff70361efac084874e7110d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219c640050a989c92c6aa04235d1e9f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bda4ea438fe6c83f054e9b2dd8a7c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a587555757ec2f1300bd84bc127e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa21f1517d8c2c2d0b8c7edd612182629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c54d85cbb11091a41346b2a584dc7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854b8fce0bfd890c0a211ed73699938631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde549295e99b99d068a476b7e52127632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06da7eca1daf9eb673e5c04a5e57b51633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae8ae694523c53b5900e8b1893c5e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe92d65683eff9dcd8212b9c4c70e7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69598a53912eb806f460f9f4b7343c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730aa60a187a81c6ec31f2cfd1fc7c2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bcfd401ea6e35b258764c0d308c57638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfca6f7035f77a6b3ef16fe7b0b0cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2c6c6b0cfb393cb1cb3c0124fe354640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eef760b440eccee398d008d9d707ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fabc0e5f5c6e6d9edfe126146f7aad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b6625c2b9dd0386c98ef6e2ccbbd7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb37d59aefad3b6a4523f06ed8f6fa6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae89f90b3e72a491957359e3eeb2070645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1bc86292c9658e4f383d36c428699646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a15b27cfa458d3943008dc3666f11647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a894161d9b98a8f75c9e163b76685c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b58900e432d12daa86a52f0e60dbe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba41546ae353b423f4e2d7f87538d81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1a461d9745af58221bae66b069e5d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f319ffea68e73f0a6eb20caf48d9e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ecd5ded1b20f5e1d189f675fa7bb9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b475b206ad0e3473979759fa7f3c08654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d98489541da4d00cc6262ecdec511655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944a898f4ae77a67afddfb8b253cbd4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88f7737c094f6c7614a8006663282c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5156dd6aea7a5ef01fadf25b53b38a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27a8dfb7147d2d6cfa17fcd30fd06f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fc5400422165f40e8f13a65781ccf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed432ef577e6883f5dfe9f0db9b193661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516f87b3a0e5eecac99c25089181495662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283e8f4ac01ef40552de52a694a9be8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810000081e2092f05874dfa1efcea39664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba50767afb2b1d089f1b9bfeddf788d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2be59e9b0565c01402301bb7a2123666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2dd5af1114acdf8d83613eacc8fb9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7e21a1f791f0e58c58a9d6279006f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d2625210a21c623bb6ad8ef72c175669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcefeda539555c2791492f9ca27de3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64c4a5262723c41fe3d294c2582da7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a96931aaba2fc57eedfb224a6432c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5ab60cf4c1725b720580f6c16bfa1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367534c6b2cf528f2aebce0d0a40e6cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bd4113778ef9557c7652ef6593af7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9d859ed0182d1d852d934eba1448e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf6443831fc5036fdaad7ceb544472677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b325d9806f3fce2a14c676899f014b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdb8501376775a7422c6adb91a14d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c383743bcb7918a6a99d1bd5536467b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609a4c92d71f64eab375c93cbe6160c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af623995dd01ac6d6b679f6b0fd475a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64117993b164988a0df6b48e324a7d62683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d5e858d9e897063e1ecddb535d1aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dda87c9f2f5510f7bc780023a8a13685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57681950a59150c49c48c053eb1fce7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c77101589ac29cdd9efd77be02407a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae4b98137387a2516c5c22cbab3387688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abac81bfcf636ab95f527bbc8a9e5a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974444b0bf6b93ee23a7d8c26a37be7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc858efc3c9c0a7215871f430bacf0dc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfa524c4501ce2f0d13c28b6e6a137692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01b26dca9ea427a054170e4eed8190693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921d3eca9ec612ca150c840850d3dcc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb6b3b83f986e619734428393b0df2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c086b72c22f354fc04f149ea739a27696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed819ce5766b891d58a48fd6cd6dc3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324790bff917e3583fe867b14506aa8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77278599328ed117b25787ffb71de576699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69750ea4e1a6d714d20f304a721f167c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfaec3e5be7d1f40c14cc2f216e62f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ec2e64a5729dc6ac926521f9659d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac5246d5bc4798c890e14f84795c95703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa262187f051439c1b4c1c8b16963b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50655ce85fdf32dfe79a53a1dcd2f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6707097ff7bf75d1cba0a46327a0529706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa79af971f04dc161c14e778aa15c6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73bde234ed901237c711b0f817b1b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df47c416c9be9d46ee20024a782e3ae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a882dd9db549f529ef26f4224870c80710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdcbd05aeb7774d67138d79cd1b86b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56ac5d0ee53152c4e548a2497d71df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b2fee082c9b25e7cce0afeb520791713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6549875cc53ec6ece9b938e0c70c8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83b558d06283d7040ee65b64ca21b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d397cfa71bf58e8297ee497645ec374716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b579c50daf8bf4a79ad83cc90a867e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd147730e5e6d1d256ccec62c32a2b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22719a7d7dce13477d0cafcf1ee7d030719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a9df858248c8f9ef54b1be2b4f610720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6b0cf90c3b32c720805dd3556cdf9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401fca6fa0ca659b9b7eaf00d30a042722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f171f53d49c01a96cc44cc7db81f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb459112421f9509d07f2810b777b641724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab2e38944e4df19163d0705052aef9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bb897a46ffd48e75727c65beb2298726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3b01d76347ba75c83bc5988a38d2c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03a992eb871f83abd538fae2ebb7ef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4588a10696534b6d1003af2ae1c68c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab356fdcd5762e86bfb46058674baad8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f281f222f7d04aceb5ac0793cb0d613731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4226002cbd6f4ee16786ee6d87d9851732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecf6ff84f751b398c073a0f062a7f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1985b814cb498292b4c0b6edc0480b8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd9d9aabcbe37895a5341ec6cffc6c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5f55ac1ef4536b20b4ff931212d19736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49746085e1eab3e9edf29e7a80a3de0f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd216cfdbd2dce4f32206acef1fdff33738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99220c96e88450df23f5dd5b945dee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d609c5e961ffa449fe79d4bd8f4d7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b608594ab5c1d3466a41795fd13850f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43499fb15377380147d0c622a912876c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959118f617b74dca0ca7913cba4ff561743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a73e9ab6c542a2e837ba489515ea8f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8ae13e6573c5ac53a2bb2fa8d2180745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a257bf2204abd913f555085de4405746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7d7443ae0bb905c6f4b08d7019676747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f445a40af146234106db2d51798e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122696fcfe0241a2f1291edcba903d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b54a48550bdbf9fb33486db8349ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d25cf3e62f45a8d056a76768f84620751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000c6590496ba2ef8edb5d87e865a69752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c072fc60699dfa0abea72bb7468c463753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e2f22f0eaaad6a79f12fbf660373b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f24b48b67aea27f28bda92dc74f97755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa35cb34afc79da6548c4b342b11ffb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7aea48836eec00038efd6d587374f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07762dce3fab822a050189d50097cd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff24012dd1776a73b31e1e6520c2c7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344922d1dd4f17e53f0d52e3871a19cd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf378a1944102898f9e27d477aba3195761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5fdd2036a9844f587797868350855762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2d89829258814836f67b5892c00fd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7bd56ebe7eb99d147cf8fb6b5fa1e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a53989c1958fd812a673cbf6b5115765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f8d0b97383539eaca330ba4c61031766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a550d7a2ab2857d887bdf568ff9dcef767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32798da0562fde6aa62a118194f757cd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234469617b3bb9a313814bd9b9aadcf9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01589e4b0db06f8ab009f32d9bd44b00770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b1739600ae1efaed907e183918459771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45563d8c077a5e5af2f493750824bc95772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ca20730e61f4a1e9331759a2ac41f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12959c2d32d2f4f42006d95f8c42a781774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473ca3f325a463d74cba38406ef9cf1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a05c465c8f4be4b7e15cb1c50fe87e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225b000d60a60559b82343960534dde777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252653a721f2937046974d4879f0d736778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3931ae7b141c307270202612c026f28779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42f1e5f12bc20bfdf14423e0005d48780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b556c379402160daee83e4d189d2f9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eec66d52736ef17dcd9dab1aaa076782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bf8a3dfc4f28927d69a9a5f6b1df4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bc43c42c560eed87bc0d6c281c8ce784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32a10480f1fb4cc0c1c09b3203a03e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652070f476183b211d93cb995a9b3bfe786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d72575531cf8871da3e9158214b164787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93bc5b629a8bea5c1fc233038522b2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af878ddfc8789b9cc5dad5dd04e71c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9827542dc544e9eb140d244c7e22a03790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d08198195f97b663e7259f1cac37eb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0649319f5c5167516eed1fa791bd9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bf6857cbf69d7f163ba284d9eaa77793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3785710ac78d097192aea1a64fa1022794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c16551d4527b2ce90d4391dcf784e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15260aa94763db9143fafadbe06f293f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da1c6b72411b9709bd587e1aa3c2d5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892bfdc947031a4195bc6bd23b0dc71798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ce9ae53e7fd3c91f39a0ef6f8caab799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82ed4ad61dec880b300d3400557bee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcdda7533fc5e23d1018d5df4cd5032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be807cde69954366878b478dc02c18843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e09b8b3da77a6d081c64576339fd54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de0de515198d8f60bc21c30a12aff45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969088d4057683752a36e543ac8e9dcb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53860409517e2c9ad2093b6feadd97d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0713e0ac3b909fee1dc61c329c4f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3248dd4c60051398abfdb9ad447e6939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba85fa1857d69b1b56474f0a3a48dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73c78542788693d7224b14075aaaff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ccbdb02d7a80c359e8578596c48d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8d29cad36fc86f279446f8b28139d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0c13dbb76b584ae39482b61aaaa3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd43ad369f849a61f3827c61b718f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8091a16add50075405b55cd423c6d7c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacacce5f6273044078cf2edd43a09e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7b2d2db037fb62bb91952eb9a1bc118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db2895731fb8b67ab84c5d33e3ebfa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f05cb2f3749313e6d823571e30f3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abb8180cf40ae15230dca54b8657d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95747f90d57b961ed14a297d95c75b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aacfd3f095ba66a802f0b8f4edd5fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaddf95bb1b5ec50158f80d04e3b10a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf48ebb5453b3cb4bfc77439948b27a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab121a7dcccb94f045bb865f374312126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f95e24d3b8ab08d967044f3a03b5527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226f724d9c34409c258ba99817a301328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c139e5afd63023501a7ed4479badd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bfff9ff18b56e6cbe753864db2e6430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5c0721beb373c2f11920385c8a58c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254c7c924a8b0fd9b15f98d5c1678bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b0cd808323383b03b449d9e2f510633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26429e2bbc29631599556e48c2e4301534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de725467c5c1494eab5d0a07470fab5b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d886895ae80bfec352101ded62f0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbbd5c0c30168efb34098f45f6ae3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed7d09087a7b0803b9e11e0ec1fb9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f81d792fe939b453f34a4666aba1d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0409ba28784e9247102b7c0637886640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6a0abe039a2fecb08628770664fd241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c784030cefe52e14c2220640f50b52942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fbb5b6a90e7d9210a64bbca2d296943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137e5d542c0bc2b93e02b9fff6a2e2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c673287c78fd055f7fad46e103488045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede94568ffac056290be6f7f25c988246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e11a72906c84291bf90ba08230433a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c23a760f6fac3a4c0128373cdf70648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223d8cd6abe4b2b26def2e62718e6b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75029237dc675a6c19d29f96205b378d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdbd5fe1b4effcefa872b2465bde7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feed77d0bb3b221c77da58907bc1c7452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f911ae3ce27afb91e3cd6652d34f35153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79636dcff68faf58d8c9b93cc08fe58e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071631cccfcaa0c67b1fad846f21768155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69781e83c3b174ec75d3860252f4ec4b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d1a77f424761f43623b2a88c0d58757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be6529e879cb18896e2d93812f36be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b4b46a713ca4d2c5f731144a44f2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fdbce037ae513068d3ae90b2c649c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7f9a231c40c3614d18f06f7b74dad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01ee63bd8bd9c28c44ede791be32f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b98174d30da0ed12f388b3dbcb06763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e0606abfa4c0da4609f1954f02e7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2161e159b5164013eb046419773477d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce746b7dce101ab8ef4c9f6a9cc6777d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fabf33c557670a20c0140814013af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e801efc165148afdef995dde2428468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd273808976f274cf7640cf01ea26ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76547b000d974ebbcbb26017b5c721f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314799773b15848f7d09bd46d921e0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de656775af322d48c75852b1c8e34a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a3c98958f0ab8357fae999527aeed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5e333540fadd8ebb3f6d70fc86ad474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36baa7b62366a08da84c50b41d82769b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b1fb833078ff17087db13d27f868d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab26b746e8b5611c1af15a073e0441177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676ae679b32aca4a112e593b345520a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3cb21a82b9ff945f18d10de66886679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476da610e46170b6f0897550d949ff6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6599c9fb037b557e763c84b2454b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994060075a25a4a25ddf77b8c3c3614c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a52036d554907af120529ed90184c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e37fc742c1638b984326562ad9a60284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d1c82eeeaba8b2794b8567da3789c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf3573445b3dfa1d237819d45e565d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218ea8f4eeb326f0896ef5ab6a54ad887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd1022b33ac48e15161fb0da23a3c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b5430a12e68d7462d32147a70ab4a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f1079a2ec9187b06ea69a9d8577f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9664306e8b7f83e710d4b4041977991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d48a531e4193f2fa8eb4c40cfd29192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcd7eae31500b15a68902b26c4370393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8751110ca2450b9789f70d25d127c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5787a2401d82365b02a7db57cdbc395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413499a5ec163fbc3ce6ad8f388be47096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c44223ee3c8d843e54a888db8f71ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6ba46d8e4e1f36a2c10f5af278cea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed740b00706e1fdf2bfdd9d5c9a31f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a2ee2c8becb6d1b5b88abcd721a9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b888dac877b2d737942de143daf8763101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350222a924ea236608aea2f3d3b7729b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5de6654c0e125c2315c212ea2eda3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0153d2e9ce6667d1f6ee07dea1a49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2b376952140f5cb912f67e8480697105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c21403173debbe23b1a4c49fdb8d92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677f440faf0b796827347b6888ee78c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918bd814e9216f03338c4571a1d18c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b9e6a533100cae738ea783c298c77109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a3ba64fcacadcb5a56d308b695087110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c25a9a8100fa6797ab2f185d4b547111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97078e351f45f5573dd99ed965d0bea4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3130a6c5b5c0150b2af23cbe41af7db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19568148700537ee363faab37ac0144a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3301cd377d40fc546b56df57e73c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f574525b0d8d6304f9d6c433fee707116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e12e311ed8fb151e29d6448fc5c810117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e56b2055ef78fe4a0f0ae90aa70d1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a5456ceba2a272d19c5b8efda5e7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101684bf47a2adf30db73323cd8a3a01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988630e0358aa85f09af382d85f1a710121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ca2c908792aa389321e17f04a7f28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca95f88bc4dac6f865dd1b35fa62a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2691eb1a1f7c2b308be1f9c87228ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190cba6fca0fcca0548946633df876f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00554be53055b27f265649f57b586a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804c80429248fba93a578d74b1c51d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fec2f3ccbedecffd8275da155c1e43128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb22afc1ab2a5abb440a24bb1d1a1a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6116e951203ab8384a26209950819130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaa4d45f478131e07ab231cfff758d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032919a3cb18050c80373103f436bb9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921573133e13398b5313c2aa8e6bea3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4855784d6b702ec460f2fd80afe09134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebbe00109dbf2f90a0f8588898633e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a8ff87cb3a7fa4253254910304c44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39619cc74cc5bbf6d7444d5c31c25b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c567bda8a361a9ed3c5e530e7798a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af961cc6eb5a98d3772c6de43ee92bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d0441f1b4c5b3ef3cee1e89ab4eef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee20405a892819b2842ad34cec54639141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc349cbffe4ddad79c01bef41e6d694142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955e34b12993591b9bd1a3e3e531467143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f9dc608845e77110ac38d4ad682d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6080dac7defcf34ca949d1ba409f0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da96bcec6bfee727c3a0b5099b4172146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6258313995d4f09bf03033816bc2672147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522bd02b25f4c00d231844c8cda018f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36578dbc9a59052fabacf09f33c717bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570ef066c20496ac19593384dfe2678150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca4d0e35044a86ae282ed122dd176d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef349b5f728172d7bd1cb1e3ffaedeb2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a4a5484db1ff311e35137bee1475c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a609be973f14303b5d123647d32fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebbee68c78b94fa02fc9d0e14a6ca8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8f06fb823b56782126f52ddbd387f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d13e4e6133c188adb31c4a7a4aecd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74d57bb6fb9c9f2f3f9b22c28d86bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18167c9c1b23ab72f975742209d6890159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d289e1b94c754f61015042daac8562160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3aa2c8e8b125f8146d2304bda7a316161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf434317a5ec62ca7257256dc76ab9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372da8c46bbf3c78475fe10e6fa1740d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fd0331c851ceb25dbd08b644acbb7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4faec4437a653dac3c19b02206cb2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cb47b746c95007e2c2ac2fd10aa50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fec866e691a8af938ae6935a1dfd6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afad45069fd868617cbaa8094861725168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b475448c7eae9ee928010d2c150969169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5040671fa21fa039b818e18041716d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95806ff9feb8f7607ff01c23671f20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8fb63299b14e9daf59317e9035502172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe2e8d1864c92d9b84c0c6de435b72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfbe8839fcc6b575d5540ef4abb517174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69aa0f79b69179ffe714dd570dfbea2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4022c6fc54655da8c7b1ae3e2df376176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20a10a8f5b20693f48ef66bdb11c4a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb98f705293a0a331be5f11c6e47dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cbaec3cc20357857aec1534b502d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a811348ff81a54a926e277462550b89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8215b6e33f39a2a84f14997380150181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a01656a2a3eaffccb4b3e02b12ef8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862be67d949271ef78310bf02b88a4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee82d6aa0d32d8c6f2e35fb8367f047184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04926756fb73a7c0ddc6e7e6fce84a92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842a10ed57f8743051353ff4e523e6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24afdaf5428cdf11ae857b15ea43fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6c4db3630f36217982c18cea9fdf8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ce22ff9bcbcbbba2da8b3d9c31241189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36fae0ad28477a705a714f8d2772ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159d3e76d6b7dbfd92d53c26082db34191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e42b8f94202e3acf1fae883a47436192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7ff0e45d2015812326fb8c7a91fc0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1cb79f571065868c0b42de3077147194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398408f77985201804d1d31b77ec253a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa224e0e0dea215317131e7ba51de70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef4cb24e169ecb2585356b93e0f817197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ff03c6c689ee4a2c02c1ff693ca7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e4c9f42c1ea1e5d08deb86f8a2ba0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bcd3219fa7fc4e72dc5506d256ce3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0ef409916056ef594ce66627a581b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3af5b401f2940dbd213e5a87e58574202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100043cb5ae728f45c5ccfdb697dd9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e15e52db71a029e1088d0a4eafad5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a20271f43273a8047cf43ebd8828f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3c633add73932e23a5e55e9283179206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2769ae6402818bc0e3e51d166ee5eda207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dfe3e225d89e4a577832044a097a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2379b35e3abb2ecced6a9ea3c6266209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6b3554f6dd5cd53bdb417cb7f84c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf078e64eb74d9576b8a67489adf58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd656e928bd6bb2cfccea9543d643d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efb61e62b70ceec5e5d66dd5cf7e1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c248c06f1c962b6ee4f4800c9c3d23a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd64dc8a7e3eb6138a14a3cdf76e6f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d84cd29629db06fc0b3ae061e43523216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d1b8eee63bcad10501387ae723322217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab65394f2ec2da00550019216af7041218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6f2d04e2bc283f6fed9361810114e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f115a9a72e97d1b4dcc5c0780f071d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9378d94fb6b27ef0d296b1a81c253221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d83d0159cb57461c48c65e314b81f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eff5b17439d1e75221115bbf34ad92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc34f36e377671fb378f7d19ed85fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef431f0d042520db7bd272762a4ebe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09706cfbda78933cfddabb4d7160490e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813454e8aa3bb502d55dfd90cff255ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafcceaa5a8c974a4ea0c61ba20746e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0187b940f3684827d4db25f9b0b2d4e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5f0ed682aca5dfa2d5e466d6e3e10230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d417b3c937044e9c761769ca969c1d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d9d142d9d7fc241fca046d3944bc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76de1146c54ef3af34ed9d284c1e87f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcaf720623f79c43ab3ceb52e4b6072234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468743f7628b7d2481f63f194955023f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121192d81db96a4afccf00bfe27995db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe0279d672df9014adf50e101f0fae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d29b1a527aa06b343aca56afd4f59a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9fc1d2db0f37a9ef0c6cb80470a82239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4262fee918322f4c262a2bb715f231240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdb8891224d2f2d80005704ebd2632241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786c432f031ff01b438d89638e51da0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951617feb913b0a22f8662418d27ad6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05767fee10d71005042e60f8a6664ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b9431337004d3d3c3429d7debd837245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2390c4df008fe3093b58b68f12bca6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7269a3e830bec00ea989b8672e9a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ad70a653c63701479e1d49593bc7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c97e344d3e8146dc5716aff3303e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ded9617fda4fd9c0604da82060b924250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fce7a1bd571124136b3798bad11379251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65193300fd86451201e419d83e6dd80f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe768efd4c74a17cc053268b5d98ad04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350cf82b92e317e68c0db8d7902d9fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d924c6f3c17ae17f4bffbd1654fb7e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d463341fdadc5f94bbebe532a7473256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b330762a6f3e2d5df5e29d09c70afb7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607185be1e913317b1b8400f3836ecb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e2a3dbac8c39d8974cba5dcdc569e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafb5153af316588b525fd3a2660c53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ca5fc8eb4484f557d146a13b21295261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5310322dd5d0e3831fcc0aa4096494262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a3e3a802eecd65aff875dd514eaf1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61544974349ed905fa1d9f2d2c90cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eae3567257b74777b8a8a986369419265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b271e8f4ccb7cc212936ec2ad9a3c69266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b47d5161bdd553a9e8f6dabf1e51bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20621fe0a88802b8fe4d5e763a99f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a9c58357c5585389de6bb4cf0a940269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759db772e5abd706fa92c1e2771a0f73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216668b765126d034c5840cc6048254a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a435e81dccf2d00b82cca55b394adb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c79a1688bcb439e131ce5601b103d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e641c897d97981ee979d96aeb62460274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d06d0277ec07a7eac75809e2c6fe6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400a5af3af577313b361d475143e3d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804faaaca0fcf343c4b47b9193df910277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9162c990271dee95f6ccb4d9ab9153278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed54c453ea70d39b8d3d026efc841b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff78b8a7e8264fd8e2330f22d3dae4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff73139a64a5890235cdd6d2fa9bdd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74096c04563080672ec68c859f3517b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230f04c321ed50fb6ff041ca318776d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6554e0ee6932361ee2acc4d4da03e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab9719d7e1f8bb77c9acdcf6a20c90285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185b2b5643523bae5c417b2a91d37a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98d0fc13784f806b2ebc71018795b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7a54040da9ed18af83652d815d3eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c6bc3608787bb67e89a8b3cd81760289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dac5e6f2ad1822a4928ac5c03689f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a261814880a4ed33fdf3c2d3a91b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8c5baa125732d289c9bb16d0c8947292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d193454b4e9d1598e956df1d73e6044293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013ce21dc80b6672e9fface5925d09f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8a519306abf6a69b4ab7cb240a2bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae6113820b11d01ee48f3d715bb7fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacdf21ed5f5b71c77b8ccd8c95884a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d933f5c654d7e9846bf2736937b946298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd1ddae718b939a57f77d5337764f8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab152430c12fc0c20877d9df99a174300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555a53e078b0b6525214b0760c2f02f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691a428f5d698298eada28cb9f5e8fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3832871cfa1112e538a788d49cce7be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a972542b2ad2111524a2d81e18dc126304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe973644fd8f6116d8cae645d16f1e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bd0d8fdf938cfaa0d2273aa265227306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f471383707e1a6e6140019f097f0e90307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e311796299fa208f9870bc66deaa9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e41978c279d72e3350fdc07175661309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f870b1b1dee5389ee943db63ce6681310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a959882079589a4903a47608cfea5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a27a761367a2b5c5b30223947a9aac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee9957e0bac82071c1bfb04ed87530313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808512126ad9e88a48ff95058e770a30314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d705fa793f6dcbf31a8cb67c64518315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b360dde194c6ead9e19a30731caf359316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4828232c6162cd759f3cdca8b8c83317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14abbd77400e58777ffba72b2c0098318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097c6f5f7869ba02ccdf8af8d1cb9ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e171844eeb7e8664026272c1cdcc2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe506ed40e66c4270ae876cd8eb8024e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47da57549c0773306fccb372d8df56d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f5bcdf51b2ff0d7d47207af610b42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db8b34ec4e4536fe0fc0559b74f214324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23bcd569f8be13fdf03927df0c0c2b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98d3b8471beaf901a23005ea33914a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb3340c19a85a186e57415a1e02d74327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b403719fbfdd47b15a2747092e58e58328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b564fcfd0d0e6e423e41ce2722e7da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeea3b43bb88d104d8563f29cc70f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef8c7e2700704becbc9a47e50f63ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bb7eb835e06bbe84d6311c7063c9b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c8b2bca99bb95e25fb60aea3b4956333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ba090365a580cea82dcb8907641f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86aca8414a71582f9e7a05ec7dc0cd9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70965d026bae44c8ec85ef990cd86e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6cd06b798daacfb4a1fbb11dcf645337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c44504f20835640c2dee65842403dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e8328b94fb43279a3276568923ba3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329ce2d885ad0a4871200db70f4803b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc628f0594ead077eb9f4bda43c39f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248d4717314e8126cb59daace4fa12c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ba329ebed457a937c7693e2df319e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbc0c92bcb9a784bcf62568a8d8041344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ffefc69f06448001b7cf3570cfc12345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45990e445a30c859016145ee56f79e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd51c97f82070634c399079520a610e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964ccce0a9d3307474a9b81f58ec1b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d536dceed3345c30797f1a79e867a5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b83754a29faf220470658fee67ea0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9006ceae3177ca1388b3eb4cbaf4619351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b703b717cf4232156673ef9fc77a33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8736e9e54bcb858f3cedf58983ee37e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99e0e4bcc8eab5e0a0f88ee37104a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06c9e6ce94132d432ac618f0c975f4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435554ad9815aba05ef6111a32867aeb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d08c5f42caf1ab1e52eb10071ad80d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e6145989ddec39a190cbc5d4c6f70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035cfaf8640927f387c410f4bbf89dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fdecff083ef20a3ececb5e7efdb4c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b113ff7c75293054c3258cb5cc6fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1375a38af71f4a8850d0a1d2c69ed40362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37719923e5e278bdfa802ab69af03a0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3074e06f3a1fa6d074b2ef0fd749450364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcb194d8f415bae15bd3069793904a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884524361cc291af1d36d0e85a53d27366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aabfdcb4d3c1528f8ee52d55a3bcc2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a7ab078f07d95188ead5ac7b32db5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079d482620182ad8689af2e75bd4a34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1acebeb88f7f6816b9147f7403e90370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b738e94cbd880b3d82bf1b5c301384c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07b08e1c734d4404f3ccaf822e3a50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3c17477727bb0f8180eb9acf4c603373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cd9534d771275882d40e3888737c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba2a44f689f1363719ad10a60a1c74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197eebffbacbcb49b8c8fc0cec633b03376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e666d1a00e87cd63689d3666d45915377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359882a30df0b19fe351c768353795a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a54dfee94a3f8b935d2007db07dcd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d028c325c5b702ee26a9eeba6be7c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e680f3b9ccd5115a6f948e9f1d9b224381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96389f69ae1dee98efa92792e5e9c4c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48469fed7d6d2a21fa4f580400dbd55c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631e22e1a08bc57ac74727899b03dcf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462710d5e37f64e9ed5c24974152763385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed891548dd48b9fbb56845d36b48e5e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27f90af82069a16a28d3707c4ee5d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc314d7bec5910acb7474572b9ca3ff7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73567c74ef6dda5cd372c88916a9e0cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d068a2ac316ab69b5e81c4cddfb9e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b621884f60233340a27b3f9607f4dc7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2851ff08cef0d35370860a15f0c7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d5d30ef0fb9812472bac5d858ab81393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493e5a9ee6110f8607dd8e2c7d825a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6b9d38348872b590d4730b87f2bc3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478a01d2a3d76c55ad7d7f74d7d73ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ccf1412002f16a9297d06babb64dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df62b224d5337436c5731c98313e64398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb5ef217b2ba49996d703ba0f0e6f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf443185c4559939bd77587179bbd1e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75a4cafc140a66b9ed2fa8831d27b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ad7ea9f58ff8187258a9bad9c53fd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec272a147c28ce2660bf5c92a85066403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca426b3fe696625a994ecc7000a064404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc30da47356ffafe1c962c7319401ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42b1b27504a4f6ef30390c4221f88e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0271c7af9cecad43478ba5c62e564e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c350b37b7a6dba1b68bf6d6adff8b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282452281b099008598df76a2d45eaff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7316d7c2791ec51d18e0bc88cd713410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574593ad482181536cc64324e05139b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1274c1a8f8651c09d3acbc6f635ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ef01d6499ee823f1425258386f573413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95f61bb8a501a2cdab3eeb23a73b76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba067482f453645dbdd3bd64b6b0b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d149010e1608d88118f6af292024d81416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc98c4b5f1cd755601086746bc0eff7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5da9679d7561b68b545511635c9761418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17af317f970f07c797eba84cb0e0bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae840b49bfd757f47986af733a31934420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ed07b61e3e7983d55fcaff7470a9c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4eb119bcda7f1783e2cbe1faa758b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc44ca60714cb63bf9c8b27aba1ca24423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665fa0eddf08d53231ffb1109a2e24f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ff2ac8ffe80a616a9f734030ca4d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7505cc090775d8c00ba5af4a80a268426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2275109a4590f085c196c10e3416b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab98a51db9acd71e1b67b698bb14ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b5148cb636c3eead6b1c131b3981e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76796ccfa048abfcf21ab0662e2e8208430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea756c1c78960c7522ab35508ee1906431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478768be9d15d775b395e71f9dcdcada432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d48ba7bdfcafc8b464db598291329433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d04a55dd452f28564d6a188dd4a784434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d4ce122b832bb1cacb32d690b4d4e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a2e1c48f7535e3930769ae9545ea3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42e52c112d935b63b8b21bdbf83243437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e660abbfd44f4e6dd5b1a36b7d9298438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb37b3e20f90677839c6d715e6f452a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de09720ab120f0c11bcc4e43e33a4b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f796ad777ca093505741d78399e18e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a6dac1db25d21022bdfbaaf798b96442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ada21648228116cf6eb3ce5e1d9e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6326e389826c61aed9e268f7ceebe0c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956259567ea523932ad57ac3392ff6a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578117846584754e63bfda5182eb631446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904244f08a9d51963dc343b457587bcc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a42e5f55706a00441286af980ca3d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79a5ab7f17e74a504d9c9a648ed680449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1893984ed491201a7ac72ba48d20bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9afa4738e266429192867a8815d98451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458e931b06a1034bab56001006942e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8939b0c175b5e0433b9d2c06f199062453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d32ab42909c4187f12b312bdd9a03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f7c4ec7dc478402c6d23c86d9e1f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f67d3dd5345340d67ffabdb5c8272456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f74740efc43379f022ccd4bca46fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82048106231fe71c65de1d49bb69f3b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a57d228009ab3a005ae1cb972583e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a57a43d4fd8dcd34c05b6ee59318f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776c27a7127347756eac17a80f11c52461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffcb7b9d57aa7cc7b0c0333b545172462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d114446f92e305de52260a3d81832463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f9aa9a30efe29322e6aacf90e01bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e72b4075b42845a0ed8aa27451b31465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807056244402d211eac9099dde321fc3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6825153a3fcbd169ffe9ea3adc2a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b717dd55f6a7fceb06e24fc11ffdd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8553cc8ba9c180726c9dc4da68d94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934f03dc037ab233ec40595dc4f81c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc08c62e2f8dbbf385cffb244880a86471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff975d5939f0f5dc219461a03e021c70472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ead103f5f42a7558b741b7f61f1f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d42182cd0bc57b3a497eb7c1ad2b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62308e29aed6d2272d58f3bd90bfa61475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c81e309341d4e7364ecee04d0d53ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad192e67d08ecfeaf318baac1860de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871d756524c08c471bc938bb612a2d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67991a63706e874425a7477cd538afce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2501f5d42f0535657cc0e89f93605480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e41323985347d8ed1bb1292b06e89f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aa58514c34594b9b8b31f8e325814482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f82ac3efcd6d0448760c709ecac90b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a57e7c27b2a282d567f8f9d0b5ffe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c58f1a1f31b0337aeec00cad211d83485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4ae7aa91806526fb71b85468e3cab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b49024c0514ffb2e9ecca930977b4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67949d39f2e351cf0f17f23ad6e7689d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db507aa9ed88cac39276786866ede243489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2a78bfa9c4ad039aea2d1a1ea82a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec5bb06623c0493be9e0d27a4a24dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d34ebe367ab312d0cac2e349af51e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec314cb204db8fa2a7c2bfcd50f2561493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2aa4389f629abada0a2b319fa69913494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf3be8695bb722baf8427c85bdbfe2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb310dc000519e05c90428c251320f5a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2f29f4e8792d0a1d88e380232376e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43479ac5cc40cc5dd1ddf4b9700fa9ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7908b9a72d15848a1c7359d836d3a92499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d66d5971c17f48d64017ad81cec05500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb05b583277f22b6fc9b69b76674173501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621eb8d30fe7c3b5014e941b6995e9d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2100015ebb0aa0802b08bc0841ee6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230804c6ef86e177b2e8f1449876914504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0574b53294f0d86d6c793373e17340505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfe8294ef1123fe1275c9390959442506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188247f52caa8502b2497c85d7190a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4a43a78b3567e3ed6cd963bce5949508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e697ffcc162ee78999ff77a2023913509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1feefeb304343d353808213cb78a2f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12b001d74284d480ed4180d52eddb6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956af76caade0bc211955bdcb252a387512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c207cef7e5d0ad422066858725bf0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0aa81f8c20a7f859dd64723bdc757514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76799bf5743ba6faaa4f7d527fa22502515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16217a25cd32bb18f558da3b279abaab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac72930f6855825351c83e31fd4d2b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291d414667b73d24a2c7b70efdc84df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b619496f1ae91ef0be8e79697f92d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72a10dd8209f79856ea833fe70e417520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2efd179e63558bbf83899d12903318521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed7f0935a38080837426df7f892b7b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f98047fe19c8419de8101f840b338523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da56119c8ec475f93fd1816638ac34b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac77f8ed03ffcd5b471f1d730df657525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a476fb2ff2f3b9917cfe1d2a08672c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23405c59bcc7a8533723497404a3f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc5c4129dc7f4e6edc92dbba6826ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75befbd3611f996f3263db27866ca6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10c59929ebaecfe5902b76ea56f2ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb42cdaefdbc26e87593057319b050f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc169574befb0b3b76feef33c99fdc4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9eec39c75cb5c860367676a6b47dd9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95c69aa90c953f1e9fb004c1a7296b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89b2f4a68c418e0084563dc9b8ac36535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3bc5f05e3149416c6a8aad6432699536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853098ca7f750d5bd5100041cb6bef8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e36c2f8c807f4d0e0c2a224809952538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996857cab4b37f0a6bd409f24b642f63539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1352fdea1f89aae2498fd5ab2e01e16540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029e0600c75be8026b50844403347e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4739d4e3f61b18d52f9b28ad18d7d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3d92dbd741e1d906f1b114ed25247543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df386203d7c8ceceaa703b70bda3e002544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bad5f96d8ebe9ecf33a71f330f74d0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41af7fb8f4a1ef2fc77639b7c10da2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc350441db3799e715be863447286560547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940767a2c9cd5eecc41b0d3ea2a93fb0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d38b18f175cc795bce5236acbdc457549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6d2c525f42cbe83c6468fed561eb2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d6d88d81b5bf5bff8bfa7073366b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edaaedd08f719571f3d377900c09ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d5df8a75dc5a3c4ad13e7335e1915553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd232b06b5f4b352933048e5aa1d7af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c69521ca0e5f5751bf2e3cd3a7fa6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fc92284efc17ff35a2f3c91032678556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ca74a1ad6a66fd4d1a5b4aa000510557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0295c2fd2214ded825853a6258b96c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695f1e152a546cd523b047dfcb45b9f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9ff1658b9d895e0bd1a931c0d7490560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d542957c4ae411b765a14adfd0e64561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccf89103a1d7c8e045119a282267e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb60863e9e4099fd6dfbae62826c77563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b526e9d3778043e63c57c8e7a348fdd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99f531ab0604528030d779fba096d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98df9874107381789a0d536eecb721566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d246762ca57f7934e575c448ca4424567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56efe5472fbdcf7544e8c264ca49c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11785daf997025a02955688c47582b01569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680dc5680c5bafb5e62d4ab47f5a065570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44e659eb01bd380e3d390817e2124f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f9f4901a07d03ecf9725eab507cee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfe69535b0506adba1dbdbb2b70427573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fe7e58b64e97b8e3fe434e795a48b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c06592e0d804d1b058aae1a826117575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce082c2ea4d9983da8d216266799caab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7820039fdd9476eeb746656fa0787bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a83f35c0245f79dedd679e288fe2d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab9f89300c7874c5e906eb5541e7fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621578dc3e93509ab39ab018757ced9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f996c6017ee38119780da12562c66581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090cdf53a79c763e820daba4daa4721582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638eb98f3915c3927b40ec8908f56f6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd327901b04fa2918badfba9c18a71584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e53a9a9b009e5a036cdab2d0c04858585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275595ed180185ced0876ab6e195de9c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f53d0ae9fe6b01c278b7a5b3a1e78f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b081c2324ee9bf349893773524102a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3a85e4798ad31c36be9c69b7ca3e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e979833be6be5c5a216f47216a44b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e84f74074efee09b2f2cb2d9f7b4a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d617806e8dafbf9706ccf05b88f404592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4e8501bef209dedd6dfab2a9ded24593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe403c54b7e3cc9a3f75631ef24eb46594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3cabd363ce5a43f3366692d0e819f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cccaaec9905f74ebe24f91b2572f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc7b65f213ba2e6617f77a87ab99ea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec72c78d85b556509cbce4cb53c05b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c8838c49321e25026b9bf3b868909599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e893db868413e034b9c93f27354daf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767157c1457a697173460026d3abbf9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a3e503df1c60d904c475767c76e72602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331769a08af20a878df50fa74da644f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2fdd4df2acd1f9016d93a8de742f4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767824db13d9000abddbedec341dc9b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cf50aa07f1bab20cc8b3eee14ab01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377de63ec217955f12d552f4fbb40c85607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baed2a4acaf468baa8d3b3dd9e5800608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8eac7af272336a4fbfe9d84014fc0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305222c1e6453af668ea26c5e684f4c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d628b3c14cf4f97f8d933851bf8c4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d26302c69807a4ea83a0df7234ce0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028905d922ac34487e4572cfe7ca7fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4058f3788f0830b03e7224848fc1c5a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d64cace36c7f130afb5a650d19c203615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3f834990174af3e3a86260845017d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183e4a6c48690adf14ad1e334ebcb03617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35e1d4bcc1f98878ff2616a274aa8d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fde526ff3105e4dfc477a9e7af751619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a7b8d9ae7900528dfe0d7fb037abd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bf35a67e6c89aa4fb1a7694eb9b2d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e570a375eb3fc1045b08f05ac5d40c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a7375b6695a47010aecc97685eac2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92c37e1be0f81cb8dd52bb90d2d782624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8594f603fa8640a6aa8743b82ec58625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991e30632a06e36a34d5a9805c532d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae59101ac6775cb8f98904a71fe009627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c419ff8b39a474e609d7627a84637628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e984ec6b4a2ada7dae1fb8dbe857f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e34784186966580b5ff53cb00913c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ffa1d2f0feac367d13a88a615f9e3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c35eed0f357895aa9aafaceb11ce7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c503e311dea2cc2182679a38abd0b26633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179fd79afff2ecf5ddfea2396889c11634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f659bf775e07528e0b2557ebf64517635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d695b9a56a368a2743194c8c28de0c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4d50b4a39ea7612169cb4963e1ff6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fae0a2411ae46f6b3ab15f81da3473638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245116a65e9834d8eea68e5049e7639a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaa92f05dee62629aec5eb9691dfd6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b11ec1b9c6a616b51962689a7b13bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c52d2deb05cb11322528aea116e348642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ece48ce87d944de5601679fa9192f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84aec2bfca57c5e97786e4cbccba90e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26926d20518bffd89e056e9bd3fda8a6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf41ad4acd0d9cea47d1180dc038f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791e13911ead53e06a21ee23613c856647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576189b6e9243245bb6469f37c35bc93648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3045d5aa0b2473881314d67fe47dad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4648a15c67a0126eb094e2f9487fd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3bac13bd8d0b713a11fb01daec5a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f879a7396a3b093bd8773f17004b7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b007bdc2bee4b995cc528a911050c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df888afb453e660731a30d2cb7322a8e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342a7d0be9f5b2cc24ce47d453c9768655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ffc965495595169d318606a80c971656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69948bf7a8b355d435554ef324ce67657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd00dc3ae6a88af268829219848292658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60f185add7b6a9b9d7923029975c98659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a8b98c8ea1c883857d562b0a6fbc3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84ca09881984872c8068cf5d01cf94661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767be43c4da3768a185c24b4a1092d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798becb3a554efa16a03e97c50cd448663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a9bc6b4d0980b9fc6252481ce11d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d928a307a6488290255f3d8cb2d5ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb97816e5c3b31ae9c07881d34008e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d21f00593df1bf9d8244ba27ca7d1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634fc509045a1b962e5155a35afe023668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fb83f4bba7abb4c2e594936f32393669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1c8c341b6b09e4d1678722f6b3b32670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c35167dbd8d026cc795faea00fa418671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17319f48783232635a3a5ef986c378672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2e23dc20530df183df81b04eee50a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760be5e29f015a4414d7a5bff484cfa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f2be8f905db5372b2e608e79946b8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e19e94f93bfec345d3e8e3e6ef312676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140915e0cc3666020d1a8cd7b1243d51677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e4d0fb2f8230ad992e7750121b25a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2887ef8fe867ffee5c7c6a90890236679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2d40f5614cc72e340df3b612b20cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fa6ee31af72677fe56de871a078e0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4471c2fe3540cbceed81adf7f3ffee0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c462ddfa15090e237e5c1bd90b7a29683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de734aa8c9ae8058cf849590660c1f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d82cf4cf0ea19631c11889c97fefa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c1e724cc36434cf5443ee65bfe114686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e4104f59b442d71ef4a11027f3e43687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33975160b0c8254edff4eeaeffa519a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8b53924738f605fb41ab4497c8290689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb63e7f9111bae780833f33fcd859d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cd4d5d71f9ef7233dca31c6e0ef02691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf893d5093ce495524fe762542ed81692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc41446dd814ffa523ea2edb6686caa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7764ed337e2869e62b170e1f9e022a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d9933b0f93712b43ec2fdafe6166c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f80441956758bd316f0a3b6f61ac49696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34aa8ece78622c3d435090a7f34d0c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d0df4793c7b11551ae266b40a52f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5ad4aba610c0218a6c618f559653b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd1b8b7c195132e1d2dfc8d12aa988700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec35191e86a98923dc2e7440ab4217701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0318700a22f6310daf6a5cc0af2aea8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e1036afaf1f72dacb8dd3e50a521c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727318ba8d1035cbe734a4626671bb8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ab43be04089749181348e5321ad2c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a805d74da55e58a92aa0cfda5b1e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17d471a29cfad21cbcb38fe3f9a248707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752e5900dcf5461645aef3c46d549b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca463ad3ae2cf2aeb0e37069777ce746709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199512258010deb53097b37ab2783621710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2e127fd1a33f419f82e3ef26b30b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df1a7035fd4b3d1b658d6233354506712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e19a344e91a277585cd2722a94e93713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05658d3e127eb1a17fa42a66091afe6e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067422074a697317b60b9d23c67c0373715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a0363bb775c2d68878d37acb8bb19716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4bea2587e218a460c739991f6a007717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6a1189b69bd459b213d8fffbcb1db718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3188c10ddcc05c9ee4b6a2146df73cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c383514a229846b9b4ae1b78b4953720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8b67aa1d6db05735a0a55a66ffaff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53548002cbed55e7c291e58166d7b32722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c2e9f80425e5a3f11fff841294f85723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0135b4eea92e74b9f25af6824d9ec5c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb62885d30499b210e8e2dc84f4eea8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0aaf0167a10bd9782124bdaf0937a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb2ccf4eb26e5b7f506d3776f55182727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c25d2805b37e5f1cb5af402a9d4923728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf2bd409574eea4aba87a023501656729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d131612048585db2b98696fb5ecfc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bba800f581b890940b385018778f6c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745649060de7d4bfd9b4b6cb92369c9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf81d180dc3a5cfd5c7c178677129a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb9b05abc65434d09d4af905ffed83734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcefae7ec1447a6a77d1924685e7fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80c5b8080ec9af94aa3e4f41fda258736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2fd5d8c411597655db240c615101c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f63585838d92a326873d1462b288c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f8205786813a123948bfadf36174d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60157c60abe6f5ef93de02a4c792758e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53ec0dd78e377eaa948edd8464c6b0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae76daa6d196c34a0c4b06de2cb6216742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01795f568fb17936919ff7233069563c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3baa6694de059457bcceb7a8bc2402744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e5aa1492bcf024c49573b97c96e28745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bea014e7750cca44f531cf6b5f1fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5c37dd684469fdf9a61a2c9b0d18b747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25588,51 +25342,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26018,1610 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>46.75</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>986</v>
-      </c>
-[...8 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I352" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...649 lines deleted...]
-        <v>1182</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>