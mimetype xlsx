--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4a1093610eff12d15f3bec05147d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967cdd9c137fe4ac5bee4a8a0e6e2032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d62b371f90818e36176b37b652215a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198464c42f7a6aca32c6997b014c8c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0abd967e19c673d325e197a0581555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e8934afe4a0892b5d5eec4cf8d7496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446f13aa974ab0aebcdcafe387243c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0025d3a438752ebb35842f4e9d25d028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d06b5d2c7ea16fe11911bcd9142e989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae0342b195ede2a2f71634c45e9fd210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f55d447d3262813931bced6fec0d6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b74d318e9617a877170145e66cb67212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93aef1ed976efd4bb5c484a1829fcb613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc196b58b5d599417b71f2233cca4a7b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaace3e4802f4bfbbdf9cd500b30f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7a1b1f09da1fe6f860acdaf63de0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf0bf451c0a34c9c9c2e1d1e38bc6317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda169b232814853cb14818686fd872018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdae949dd0e35ab9fe9873afb0e140619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc47716ceab9e4110261544300399220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c974eea2f75d9aabbebaa403db60b5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78697e3a92b076871c077a3a500b0bda22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb884383e7039d1b71c4935a324ea8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fa7eed7496f3c4b44f318609e4a7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ba6bf483a88eead83ae9e3bc33d6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6aa711fc360f6ba1abeeecc158eef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc5921ab7a0b676bf74b8c66774acb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbe1163566101acabfbb3f1d6aeced28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b2f28f52dd81924b4f2f8ce37a93429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039f41380c95e5f0288eb888127522a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f9a95ae0c2366fbfa4a33ffc5e45631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdda1ad9858beace1d523b02f2a22f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be00669ef0c6bfe79ee758889277b5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49ab971d67ba2783b9f9eed5c8f4cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109940c9b0329bf0a0f278814248d37335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472942ae6281b0cd1e541c890ccee2a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaab8424ac35bc35abdc65509a890837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474462adbceafb200a2b207b16291df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2c4256f1bb34e7c80fa3a38739b2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f78a621e131a74b0e151ec184b3f5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef333a5393ad4ba4ee7b8b2cf18b418241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0d48c9e9fd53ca8879850c53184d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa3c47104402d996e9ed77298c0ade43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871f952ec414abef7084de2a56282f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5ad84cb2cade3b8f540385e164d8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493e82f2d9a8a277bec3693e35329bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7366e9937a7737ce4fe2f81e15e0847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeba3cecf59d4c2c045e25874dffc2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b0c35591e5a10f2e2e76e59c36ffc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cade1b201e3158b8d5185eead2cf850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c8f8f1df54bdf8885dbecdc21673251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0243a6ee8f5e4b4d8cfb2e9b21bdf852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa1a9d97248728220e995596276ad253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9520c167345f59e4b512bd9d189f9f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d57479b50557daf1f81e4eb5fa1d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421624ca8a28d7d0ecc79d8513be99756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cd57073eff72e86c45fdb17eec91857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81897fe410af6eaeb3120c69489dc76d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a5931ea7ffebc43d0975872b6b3bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ed4ef0df10dfbd482c00122ccb69f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4c09b1d45f467da30451c90337bb061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89359cfb488d0e5d1c90d980327dce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282c25b5e0d40561ca58d99fb0b3ef563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c771043a0ff41c16ac40491b8a3cc564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388a7eaebff5f1dc4d07df6ed804f5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e7078f267220ebc4f8e45ac634d3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce8f0e5ed37941ffd98dadbdddcf5b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f4f1cb026096d04ce56691daae28368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c81abc03f20b7ceed603843c35c3a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5e47e25eff1b703521512260d714c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e172c76ccff977324f5c7e4b8de14c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a9d532579a0e8c8efc259e6e2363a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0784276ab1286e9a24161a81282e8ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c1dbe670f02677d7ed6baeef521de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f243808392ab3098c61573df8951ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51873738b77d9f0d44e059b2860d6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5efa0463f4465c0a2078eb6c43443677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f8983ede95528cda122606aec840478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e37fba2234fd1073c2f4a07ff933e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f53c1f4b15ae993cfe5b2c9af97eee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd117137369d4fa627fe7df74222c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee894e9a9854682292cd1836382c9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ec30f8449a741790e3e05d483a34483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadd0fe49b75780e4a6cdcdf7d16e9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42963e555595b4cba1c31d0f15b5d04985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bd63378d8e06b33c24515d1feb0bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dd98c55059e0b2e849470b75c822087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f64879858fc9f5fa9cc55885dde76188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ef3a064e2ee66edda33e0602a3c0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66938772328d9d6d00f416acb0c3a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc780f5bd588f28acd5034c0a2ac5391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e8d5b9e9854a741d677ada803f64892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c56e00348f9a017282f4c2c719c8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e2c808843d34e7b566209d0d113e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e161e71129d5ebf480cb9ed3f930fdb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9bda475acb4fa5a0e3b7fb6f4dbdf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7653a46c9195791aa8e7b14e9c3c4ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95b60cb142f2da13c34798b5ffb41998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d604b4b647172440496f6e2ea2c26ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f9249f9baf5612f8bad23d18ced69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c6f61c5f0f4720f9755698e8dae8f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b415bd8ddcbaf2c5571dd685325387102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4f4ee70560044f41923abf10896b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e882d8470b35309bb6ba958b6507f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c621a7245bfc20272dc2e39bcc8a4f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91452bbbde06ba815aba77821817858e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da06fc80a0a1a42ea960b4e8de9fb82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91365355ff531cf88d2d9204ac6c02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba2cb0916047b405956b47a5e9c700109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dc19f25001e5af4c56d1d5666ea73110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdebd60e0ec994517a0eef29fee4d9a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092748944b7abaa9e8b9a2db2ad55cac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd5f8ca85eb38508c6df5968841ae9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223d19c27f2f3ff54e59a16df4abfd0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028f808e94d57525e46693bd870e655115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25115c684e7ae156f7d495a1195e4b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcd00c664d63897b85a39c0d5e3963117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481d58049afb49b150df43d77c58201118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c167cc5b0aacaf3aa7b442f9381122d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdf9827b5ef6db06eee0f8d8240a3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7017eedba194f2f490e395a13a61af0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfe0deaa749dc8822cce25ffbb3a9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133c2b644c666f7efe44ccf389adab7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9816350635d3fb4ba3dd0b1a679ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a965cba38c8c13d5dd5900aff83c4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7e4018ad5ed74a411bda481f5ed54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bffe5e340f1f2f75505cb9b9a51ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f322a758f5eff82a364343576fd8b04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ff66d0c900bba3ec4766973514850129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c160c323754def9ce8d5a6a0c1670130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee859aadc4135d4e7213cb35318e44d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d240d4c7a65beaff55698a40033095132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0b3908c35624d3ca2d3e6bff8571e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96cea978c309f300b0fbf7f47aad43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01807f96ac47712c86dbec249681c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90132a9b10b7b8edb6d93127355aa0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2063844d7098b15b68af6595e8888137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37745490ad9f0b53bcf99e0b39f2784138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffecae8b54bba7099ef3a3fc736408c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399fbc6533407bd2b6d95c30431c814140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a8fb5831d09aa9a0e5a0d8d3a7ff5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400fa137073df44ce2faaa6d6842c44142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b1a606d3645aabd01eeedb9b72152143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdaf74abbf28c4f960248289335817a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ba74ed9b59d27a3adaf849bd675d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9b758f835c4a88101d78272841636146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bca459a43453b4c8c22b5c7d4fa922147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435764e7a0678c2c0e2d841e570b0bbf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f64f59131c86d463b705af4234df5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19181e62135390746d6541b2356f8eae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5062282678ae6bfa79b47fea622dcce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe072c67237892645630cebcf63a8a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a94bc04184cd7a8e778d607f357b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a336f89ce739d0bd843e0e3b339199154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5213f81a7669eb05c363015a97139155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7a40ec994305656752e048a56e90f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5835feb096ba550bb884ad727b47a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd24d895eee0dba2a6fe955fbbdfa3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b71262426258c8f79fab71225df859159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ba97ecf02b7420fba0073f777f19e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2c17240f616c372be27a73969e108161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239923cb832c3bc6103d0f8fdc5ec9b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee0efa4a9dcea5cbfd1fd2555edd37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f6d0045933f7c2517f2f1f34357ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa184a2f0af18a01fcdcb4423fee1f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfcde43d233ef09485a9a69d46b5e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784aa2b40e5503bf8527d3dddc7a6feb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e95817262605c2734ef7647b2676f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a3a62e9e3bc59dcd1ddd51a033a79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97c8486380c938383bcc6c4129788f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1e0bac2db2b280f5ad7b048a41b0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf31f45b72bffede926ff18c4ae4748172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1896b663376f2b8f029a50cf28db8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a61f9b44462ca234619f00985a6bb4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bc6abfa374bbeaec7a2f3f8f7653c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545c2bf3966c18af6b18b77d21a7f32176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77218ab666cb778ca62e9bcd7e2037be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801938b879b2233fadfe18ae730eeb2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb3c1aa2b08054ed5c818104f69094179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee1cfae9bdaaeb3759821e62b5610c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6b6c9c42444efa60b6484394c83a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9d0ccdffa6d82fbdbd470c482c8d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51990647486ed4640794f9fa69173df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3451a147387f79e8489ab0e299cd2a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e39b8fa9e8df68ed843b8dc2d5863185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301304738e2f7e938dac82cb70acb83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea581eb74a0d380f292ecee2456382a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431385e7b3f864573cd30b48151955b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447e6bd5bbbf37fdd8a70653687a1f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70108fa0024e49fb023eacabc708351190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8724b735d56da7f12910a8adb599892191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51c1198104d8fdbc0bccf0c20db108192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50520d7ef12fb05c1ef25a2c9211ff0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048ffec79c288d0c297d8778ddeff8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd08c1dcf3ab0edc1d19d5572ca9ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3eec51dd206810b4ede86ca2ec0d97196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f500c102d0e14ff47979a3c2e530eec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19556f3dd581493a3b47d647cec165198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae2e7ac2ad96d7d6e5d56af1f3a381199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cfbda6e3d16ec4b112b966fea8869200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868fd9322267f9e9922227b2e7a778e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3ebfeb252dcfbf9824a169b9c11c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfec168e842621d624269550c2e694203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb83f1b36e739bbf242ee3866c65d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade208a1efc920d586988a5c0320dae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f858f104aedfd53777fed421ebe96c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bc1205b4df84aeee25f91a8d6285a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be7f6932811a0b16889600276ae809208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998f7b0f10e6673b6329f75a09bf2f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626b44b15e1cd152e92aa7f08ef6d01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe0785edaeeef09002cbbd253514c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba20d407fb5e994c5597411714d5461212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971292b8a6c2ee5cd2adeae6dae720d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527471d495e96d533aa0c5bec9fcc80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676291a5314af7592de41bcb1cf7983215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c84fdc85ed440f2cb20bc8403de39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274c55ceb67dab9e6d06da9f94a8ff8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c4ba10024363373d43a478dd17459218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22686d768d4140870f2ef1c6abdf6cbf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9631aba5347b4fe56379c260d80ccc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101e3251a33ab4549f8c75656fd826b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e496c9347046887a7f9390419d7b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc69838a968d1df0378fb75acf6cdc3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254df8f5d25cdc79e8482c04bb9e0032224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295b0ab179423ac3c9df13874e67f6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded694bf2f4dab4c79b64fddbed06c04226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d547b3361d70b9fa6429d9198b7154227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dac45f428f0f302892cf0343ad659228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70832bb08201c7d2fa934961c985d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12020c488277be3161daf3aab82ca1d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a20896ca9c140d788ca0d8dac8e6a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608816ac688af26fb671562f5ac5953232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67615163fbe89add81a5a7ada5cc810233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbaa53f434ef4fb2e88c5f8015e7bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f3ef8e8f3b496ac7009e62ec05b5a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fa1a21a70cd4a35bc2429ac21095f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec70999da805205d032faf92699643237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb6f7ebb6a3bee86a9ec0668b6f701238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b89245f1fbe458bfecd8e351dbbec6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae468cb1216b4eb2fdead84c185e35f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483f5121cc954967498a63a167c6b21241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df4fa11ae313d84239ee5267575616242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df962ad99137df8f0e4ea671e7cf09243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b7b61b3fc72ebaf2bfec2c3632cd7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2b53520d25250de5843fc87a02d3c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b3bb8a0fc0f4db7875865fa70c12a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58663696ac0733f6a86baafc3ab5e78247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b9a2267bea5a61364a3be287e7898248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf7982a1534b824125880c70b77807249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63370c83379b4e1340b13eb41b7a6997250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd63eb08a6e8750bff3af598b4335cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed9b362ca5be14e3b0c8980b236931252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92765df0c2130bd33d26cbb21a81385253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f364e0fffc29165d9172dc3e03c41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf71f796b050ba364db1e3ab60fb9c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536662a7004eb94e54c1ff04b861c377256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254a1d776c783f7fc6fae9d7b667607257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffce2b36ca357f783003978857b26a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02920c707f37840b81daa39339110d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb795fcf16718e6b49e3c1c0b7a21c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2771199f103eb78b6b7d369c0e6b7c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db54c30bf3e9a69f5498fc00af468d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0f40cc847fa06a118af4dc1009a2a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e91e4447ab182054c17586f3ee738264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a6cb35100142022a703f19f0983e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c3a787adc1934b65c8d81d60b051e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d055a580e89b8632c3afb83a158386d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16614041c03f2fc8e8f48192035af48268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21899246525195a39774f1b8c63977ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd3c34f528fb48003f4ddec877c49c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6dd8ece19374f3645facc31460d43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e2c59834cdfc54ee0921121ea1b5a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103fe751e134de45fc9d51826528bad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07ed54757f50a36b723f895f488bd8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6902c7563098791570ede9709476f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3174908ad7c613188b746f1f97aef4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6b4f654708ae86602894a2339bd2f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46434cfc125eb459e68d1d77cbdff1f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbc98e5a4803fac7e7225490a70d1c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f660e692901e086b37d4773a2dc08280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f48bd26d361c27f1fa10de57bd874281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b72ec6510a22a919308a344916d8d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24f006a9c8c8974f91345e7a4bff92283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366227ebd8105e148cf7a91995b86f89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b04d1a332cd5f1494f7c2bb0aaefd6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff3f2e1d7ca280e32dd3e03f853e4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8a927dfb017ab0aa52d3df792b8df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5314514d0335b88b2ca8289ba3f0ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3cd1e142ef40747055ffd214b32b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc9eeac82a5af9ed8ec94fc2fc6edf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f94c46acab1cc45fb43496f0ba734a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d045cbe8296c44b1c896df41dfbc6d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c270f78de93394847d180e6f6e94eba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c307f33c29d77c3fd2e3b438c281e9a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020555cfa1c3c8a714dcd4503e7d8dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8793074dfacded381f07e6ef89b03ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95f1cf7cbef84d01c5c04be669bccd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f981363dab84cec161902a36c4c6b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a65eea40536da947230247bfcb0fb8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc765e1c91723f446ae82087f39ef04300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b65e80c518e02ee059fb1669d36a2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d74361220a9c97fcea1b62518db20302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e752ffc7aeacf76306da23b2d7668e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3ebb48a2921b0a67752b6f6854644304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88334e298d61ca82a2821335037b04cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed6a3b2319ef679ca4a1873b9a0eaa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f028f842261f5277af74c1d585b6f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a09d447ded7fb0c472376a93b806f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0beef3a604ac504c082bcb026504f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d54673e181662c3ee946b1c8c3546310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50eced07fe9b6e683ac506e82d70f89311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e0739ceec663c232279d53dd2a289312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc05f801aadb3522c12f91f47bdcefb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ce54e849bac9c968dfd520dfcffbf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ce58132db1aae0ce51844ebcbc44d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bec7c9a77731f6bb2d5206272b27d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a880943ea28d0c1fbf274b8cf2d0d28317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876172e867f204966212295adde5973318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821859431e2e09cbc9ceedcfeb03b5e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67808253bcb1618bb192ad77eeb575320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8c26b5b80481166fd79eb6217a2b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537550061eddffdede2f756c92e2fcaf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1827c3bfb29462eb9752ce0109d07323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e32d4adc20a4f940eb3128cc4203e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98be6f8d20f7eb8f686a16627649dad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62c9fd6e4b4cdaa6f6e5a88e3e8f12326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311e8a70eb5a9812cb150a6c9813ff7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df4e6949d9d9e8bbd3a23b5cdc98ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b4d14f3f3608d388e2bfb309186e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cb63e51ca1ed5adee7bbfa1761dca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0e6e818f713d3fd02748f60731999331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853ba8f045fee461e2fbde88767433c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008506005c3633379815912837c37bef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6600eb188137eebcad2516a9b0b1de0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cbea0c64f9a26c12ae913679309d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fbd1d0e1f8085fab07e1c821d9413336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab449252a1b87174c9068aff560d3f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da344ff4321f395dd554dbc9f98ced338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8c636669bad37e771583a952d2d11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f828cfbfb87c308b393433615e2eec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d8163c3bdc544b4d2403ea54ed13f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf4f32cf4160f6138877f5e7ff8ca6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d70f13e70f7625708f6b974b348e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2e89558f8e50da3e9974726188239344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87574d19e7130bad08c3831b372ff6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78a818d7fc63a49d42601bb4978b84346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc168687f7de90120c92879d401b11d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262a160fbc63a5f56e0db5a0b420e77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234d57954437aadd983740286dce89e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19bc4218328610ba52ee9f0511ef66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af80324fd13cff2916dd2694934eda351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef5c7d63bed2454d0658002b300b35352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677c40519886feb0a1d0c84613c3992353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0783b55c8395ab8c779dc51a246b06d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586b21a9f7667d4a58a6cb11b207cc6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8292f785aa75a25e2e663518bfe5b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9719660c9928e2b91b47ce97a1e1ca5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab5a7d624ed512e87f6c020e3305a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921a682306c3eb0b86caeee22a7080c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182ee3c0945371fa3c8b807f757e33d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14137e7f027a6f303e1342359b6df0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc9b26a4557a38efc1473fc69cf54a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d12b26bc5bde03914ae28cbf09956363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6035f73bb43a23e0fd9feb244ed23c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e950d2fd0f501ce03acc9a276aa34365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99e52694b75c6b3ac7f06cb27736ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6149f5ae82809e667003d239a3a6ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71f782ba379953a50ed8e2390e5ad8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ef82f8ecd09cddd4b6e85de337c4d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463243f1a25f9769608427384b46118370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522e20fc60fbe7e510fb7f68c04cc7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d076a165dd897d998656c92ea265e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29170946f36226a2fc3dbcedfd5a21cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0c71ce50caa3534f59e849f09416a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfb11a5f14f56dd839c98c48b51431375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c38d5d6a9fd9cc585c2b85ffeccad4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18beee97f8b051fc641e46dbaa4856d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631372525b7bff53e4cbddc3c46267f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772dbfaca54d0d72aeaa329d8636aeb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a129e3337a55117445a3d13680fca6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4911448c349a25109b05ef863522d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0aad3dfe68e2f29c35001715321a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ab6ea0bfd123d0a0e0b55238d0981383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efd3b5fc227af616801dcaeb801d9e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143af9009bc4a0c8780a518dd73841fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014c106c189bfa17dde7eb1de07645a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64414627e65ad7d38eda2469f9167816387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92e0113d7ed1674c44e6b713a885c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecfbac6892cc25064fb92498dfd89d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39926a4db51aedb97537f95a74f796390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963045e17971a94748bd19a2fb9f13d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f7d14f1a07aebafddc35fe50dadef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0573967cc6355a9ac549710364d50b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1702e10bbc2b4b6ae935eff67408d0c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5275b0fac342cd24cd8c65eadb32076395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427aaf940c08087f9721932c6656750396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e165dd068dce47a710fdbaeb07974c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f1be755cd564e39e5754c4b7aabe1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1790228b8d89b34fcdd308d41fe7021399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b99b51209faa495513468a038648f7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b0750aaae91f614502de9da0731ae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b8c3ee573d6005eadc8c4265ca898402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f99ba8281dd646f9a71b179fb4d71e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509227de76804996deaa1a9b2498781404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd214aba614e4f1b6f6c19863f6d28b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e896b51211b51a68ca27e018f8a0f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f4cbf3b9ce34dd033ddd2d136d228407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fa57c26be92acaa2cd920547a8fd3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe064b4ad7d74d2f7983c83687b0537409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667378e9fc5e4dd689e21a3f4734207b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b22fa8e784953845a3c6c6bb46cd4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad4f3cc6e1f8f3d37a65b902d1063d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a800ae43205bf8bfbf3696c46c2a9c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb596a51c8ba5df3a41cbe99f00c313414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744d3feb40f118789152e25d0bcb392415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97a0160fcacd4d99811173cc9d5460416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae8e7df0e8fd2258f5719cecce415c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22065d33ebf1064ac4580728aeecdeb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05083b21603a8906237986925cc2131d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a6ffa0d15fb8007c3f6f670e4c83f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b6231ba6a352b669a3e27bcfe1c72421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76996621858dfd2bae6d085f67ba5a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da9013aea2939b7b064f99d6387ae5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc32fe3bd940ca8bacc5d9ebce14f6a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62703f080160b6584c814053a2f363d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04345ce963b37a49fec1a907017c1464426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe51af58c35df447b2285d09a8c984427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea606f73e5e8e2b30bfdc8eb7f74c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627cd7f8708d43504c372192f9dfa2c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bcbb7fff891bc6c05fc211ae8776f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5415b8632aec4747a55c032b89a7a18431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29be3184fa4545cdd316c9befb71946432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93ca6aafd3d213edfb3cc19056b199433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80afc2a9167849226c628a51c8885ae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416c7ec548105254c323f53371ec263435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0c3caa9f64b406f576164ce6e0c74436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d001113f715259908e1fd8b478552b1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e967f8667e8f2567b49aae6eee49bcc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54f70e54f3bf3ce5fdbfb68bad7904439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809a3714e968905b6820c635ebdbd40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d1d8ad532c9ed535e9f884570ff2b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e907d4ed84fe3f0cb59f9a245e730442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc4b7ec57cfe8f12375ecdbdb2ffe9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e2265aaf87a24fea6b31424020b1a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7660cf495074ed767eeda8de7474ed2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fbbfae4b8223659c5e93995baa26f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86010bed4e48208293cc8b8e35174da9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d798b8e7d827fdb6e2ed58f5afc183448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf76ef0d391aa23471d8a5e7612bfbf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c86c712d1f7bd941f7a931702083c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca9d9c82701eefa3148598e948cfe6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983ee0c3aa636852bcadb773212db9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253e29a46d4bb46b8625c7bb7b3d14b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78e80dc1b13c730a6ef6ee8d9d7b90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a5d0afdde46ceb57a0096e9d79f48455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40671fd6131438a428cb64de471dfb2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125080bb1dce071a33a53bd0934efc9b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b2bc73891fee753646758269e0fc6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535e363583366ed28b170b02c73c401459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1162ab21a2ce33439df5f12aac24acf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ceeb98ce6d512ab5dac4f000a9962b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882448c9185204e945a5e64cb3c5a448462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a733a0622b7220b442d6583c93c37463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8067625c7d0cfef3490ae00f5bbeea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbc413aebb937fd5391a44c0646928465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b25d2edac3922bfe3422e64159943466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374b0f8c99c779d0d74ff7e9029ef2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37540b5181dc1d7699bf5c5a4b46e387468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584a6664f27dce4dd5d3e5f716de07d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd510a27fb81c04caf27d97be1f20c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f222729a91847d80efe59c64cc5f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7437bb05288e90d4d6f1dcd07a1933472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cb1e9bcc879fc9ec1a51b49c3633f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421117f65cca677b9c2cb1f3583df499474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ac8164ce84ba81b035c6c56dd24cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468e863d3fc4aac050ffbb34a755dc7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3991e29d264272e74fb8700e915f22477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a341534a2b2d10fdcfd04c0a57072f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52573165d963b3d1e871257970788d60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1f3a7b103bbc91010e484bdd9c56d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6ddbffbecaff9dd5294f90259218f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd340163327808e72757ad6b3261d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e0414e63131aa2a22b584f633bfe8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60a703e4f523d5f30b498f8899e97b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a95b7cb218fec467142520348172b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a983ca18f8c18dfe0d8a60d4c201835486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ca42fec9e30b1593556d04757169a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10549d7bfb62238b8b4af795a1aa4e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38616bf05c7ba6ab18178fec62fd166b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a232ef867936b93f388836e436e0bdd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d7df8909c6396215adcee56b56766491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a17b762e7f7424c8d81e91d0e0c8bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc27ff7e49ed007866c7bcbdefd4d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1c554370a6b53c954b2f518ad52fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25d3b7874b54c8831d464380e949f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aca17438167fb5e3e983625e41d3c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b930d96203917f0de097d9ef0b6d1b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b21f0023cccf3106646a3de85570e5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c826f17b48cb7935feefbc2e4831feb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b57145489b3f72b4a78042460dc853500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873f813db8c8503788aaa743926ffde501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb430810164099d962cd7dedc1d33e27502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3704cad767b8dca90d7d40efba3bc9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f65a0fe93a4c8e503cbdb8a47ab96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458bedf465ca97158f05ce13c118b68505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4b202b2f5e33fe2edb3d2b66097d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aee9db0ad9ec4657c6537c9761349c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e93e384d3fd00feb8a4dca0dd9f36508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59796a523dbffad39104d3e252add3ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0152cb81756b6984ca55bfaf8a1e156510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495f87737b4f52b25dbcf106a5263cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7478cec798d00b6c8905fac790111b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daac3d748362a1cee1969c8a2923fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc8a882b626133cac41d8babe39263514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021096508c1aa4e04c3e8f30fbe616cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212dceb905c054cbdb7da00ae7104e2a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc28bd26055289d042615804c329a40517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0a03621dd8b2c742f2c5f837e1dae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab5a3aea6c6bb0b33243c7c674213d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4be1b93873ad6aa154cbc56b91ab3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b33aae059aaa294cefaac9aaecb1dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86793bd66cf71f19de0e3166cd1a09522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b20a32bcf88687a31fc788be89f6b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b312a1ddf90345d0bc843b3fe24f49e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7e9a3d967c8c24a2e72ee40df525e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f53ef908097d9fbf1ea341cae6d42c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6155a42ef088ee8afefd883e76ad5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36813311d2a792723945191fe3f9334a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19346e04b0156b006c10c39ec35a9bc2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a16e778ff9533cfd032fd90c92d311530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15769a43428d09f7ae69cd9a96dd1a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e808ddbb30df79c7154906bcd7a62532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6deca8d0f414429699beea152e6e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcd827f40675b63711ec185ba43f24534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef2e679ab5e1101c5fc6ccf7879416535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaae5c87eff008582586f00b0cb77f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b67b339d0edf88159a46202f6b3e5a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b07813f8e1bcb1ea1c43a47bb2d82538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9577691945c2a12e0eeb2d1d70860539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a49bef43bfa85718bae0be068b24c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073bc87a35225ea85e92710c9ba518f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d258dd98cbb3d6ca2d026ab131342542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcb4ab0f0c7af99b99e9171bdf0743543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad401670d66196deb242d4c29d8d4f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e6814a37081eda309da930c8b2920545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e96d7952ef41486cfc8e8e75d1ab3d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92bfc6245c6bf91eb4a678e4d3923b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ab26a714dbb991df0b68c24b81186548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064840df46e11ba85b7fcc15756d181c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0191993e598a34628b47ccb673249ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef0510630598e9b8b1828ab0b4456c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a780a81ecf69471761a89df7bbcaf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cbd700fb64e9bd5ec8469589b80a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48bf16fd2df1a5ed32652a99789c6c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24727126f52773bcbeafe9c843981f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649db543e6aa54a8d47471c84a09ef9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67155962a9be845de95671f18f857c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbba7c926c7ebe38f79c5927777015558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b060b82a12a667a3f8b9dbd35d334559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e168e89bc5fc7ffd1756bd9bd81ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43feb7aeec42dd7237e9e7f3a6a90afb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc5ffb553614f50a65f942f379844a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8576b2a549daade7ce792a3d1b20e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c88d685bb7684936baeb119cc67751564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf532c8ee3ec83c88bdf01da3ba000c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dc621985ee6f37ca533063dda1d4f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e446f4a808e2f8f196fe893cc73248567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a2d7bdaa4e048391d7d69b9f62a34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cd9481eb0f0e64a56a64fb4ddd28b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015cc730b8e1a1454e57e88f9747177570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0e375e32919a046861e22e1012667571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbb584fb9ca03a9e789223f4d2dafa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd335d971e3f6fe2aa236642083bbb3c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db03fe9f11082ceb6c2acd7f11c21f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3136c009a7dd5846e223d55ab6b5a85575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ce621c4f2d83cfe0814eff4c9b00e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d331fabb4524c09839f77bc5d9be61577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da66882819b03bbbd818c4be22ee7ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7b4fd696f286f7c89dab6d09e036c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd554641eb0c4a7188aa8c61e6b610580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba747184f7d7595af08ecd1be5707f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7fde3beca8347931b54e4715e4a05582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb174ce7b6d142b90b6cae02109458583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cd2a81c7b47d3e062e40d0b4e7426584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9cd81cba9c2875ae83b4fc410e498585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affe824de478b2d8c371f0e78b02695586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390f3b363332c204f83727241a40948587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab63cd03a7ff3d64d8087652de8023f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cec6bc5f9f17a52866b64842e3e94b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf330e558bab30331f000b6c72fe12c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330525225fe23e5aa6666d0bb74efd57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ad282334ee473b10662aa425aa0e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502013a3f939f4d3b33a3ac6d5e52703593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa28ba34310c4f9fa4f288e417f23f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b6f165fb3883dc42b0e87b29b9a26595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2185e088e124ef7f436d2dca8b2f1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05c224432ed02a00dad14e06abc1b7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1a5b3fbbf1cb51b850c0d1bb92c73598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af81a8c6509514b0c1498c9af7c9681599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0084cbe63839c46ad2a5f08a83e4ea2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe5e45b02ce39d77539433fca71212601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8717b788227a4ec2866a768b662b4a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c940abede74ada15f9db544cd96234603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c05dfc6219faf122ebb955f6c1a1a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6aea6055403e9b0cf51dc868139f04605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7c8b6d2682ddb427c9540f61cb1ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dd99eafd4e40c3deadee021bafae3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e52b3fc1fbfe8eb2c4d29428f97b55608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee81f834d4535323c0a9838a3800cf8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713268f7396094b2b48bcade03b19fe6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6579f2e1bf26ffd6d9304ba98b275611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774e5c54f02a91e3e0608df1ad465c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021323d311f79e4a8b3bb42bfb5256e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea988d7deadcb67de30eb1c9fed34c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f96fe83e435fd7367463c608d2cdf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec052ce58bd3280fd14887ae9d908d9a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8e7dc95d557de4390cfdbee06b862617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c517bee2ba8067e51ed30a09374a76618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc22a95257643a7f3bdf6a10a92229619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a15b876c9afbb9129dc7b9767cfb76620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64b129efaf0ab106ce1f0d120dcb49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ef567558d3b3d98616af5d49d500e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dae577786ed5a3c9252f6ef157351b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a7022f58ac1f8fdaec05ffbf07eb5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cf89d1cfc2cd115ee0e6005fec381625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72f61e074b9733fc8ecf835146af1a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e51a5b8febd8423819651254113a00627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b10b60fe07c270785dd5e54ca634fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f66c2b5c1e913eb8c922df4c019ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620ad08cce527113835d495e9b102a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681dcf662ced023e28434116b1578d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f3fab5ea612907f956a75ba0f7af7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da20d9403fdc12f4f4edd219c95879f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb22cbd51e53f5ac5e34bfb39530000634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d353ad6e2ccbc66c5e7083b6ae57468635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5695b656376f38aa05923100f088e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5ddc0db751c29a69e8c41105b9d9b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f8cc768dc461f20abf87cd97bd48d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9ddba75f3021a69c570eaa6bdb2fe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e6cbb0681b2e9e07c6e438545631a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61d908915ae2326cd65e70977e687f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72096923b341678523f7474730bf7b38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc095fda02a507b973a3ed0ef6454a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86877ef7e01652412e25190e8bf055644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84b06752206da996ea5e2a45874a23645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc936a26b7f2902f659a186adb722f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa26f82062f376d7a1d3098da1610ed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924118a2c2b5b0bb5f8f949230937d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09441968e00010ae41d62befceaa3285649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50c77bf68fc4653c385f17c7850adc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82ab51a56fb9f9839585d85d481047651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4aed86737106fc6cb3118f0e449aa1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175c4d4c5481517b4176f3f1faf173b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505817c73bb0b8db8f6cb564150dc5f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749873380fcd1d800438df99d10b2195655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea2f7547fdd7b7aaa437546be5c073656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78837f1864f59594f81935f714dcefb7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45adbae63ca4a1099ad42a251fd057658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ee8cdcc0197b28a47f66008e9cdcd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486f92670fb53afff68ef8098b8d7b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7b701ddfc5ffe3accaee31339ebab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b723a3275444a44b1a24a893904de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09ea274a72d8fbbe9cae09461e7159663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056c45080524045e02eaf6782b9c6c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264d1e41c1e810ef12ea19e55db05fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb5ac909515b88590bed963288485d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3d830d94ef93471ee157b06779fc1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a8a4e7dd6491f3f6b7c8d10ff64e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34029d0c4f4a5087772aa73ef7b594669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e52082afe3aebb69209c7b17eef46f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef69a9a6bb3b4c8014c06a9a2e4578671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6b18e617dc40a271fbb9264a347bc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533534fe248b859518f68fd030347f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482911bc1de11c126478857c82ac6359674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b2ea48845b28cf66dca08201ef5a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4104fb625f53793ddc351e73cd5b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70a8f0618bf8433c34909e16c2bfad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668ce112640e1b70ec592c9f912357d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c13d85db3a14813a13402969b955d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4eeeb13be36d0c110a2b132226242680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885ce6f31cf5a1a1cfcb1ea01dbe221681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a039311d9d13e8fecb05aafb5348cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d66a2e9d60620aa241c1e2a22f7b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261998ac95655a49c58b4cc793d0472e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d241c48e77b9e1cccf568aa5ae5c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59188e30aa0c646b66df6a2cb634fbc8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ff2dc3b21ed53ebd800561ee50ab2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c6cef9f6e36a396f9e36684278850688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102431e308349b4c88df7854b0b2b99689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce5e5c097138111d6466669c82598d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f66c74b0f30d78bb28ef18f5c2bc6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696d8b09069d830a6d4172631944964692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3fcf728a615fa01f71ca98fd62818693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f666b4bc736aa0235bb9b31bf9fa9e7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e485f26db8679ab8ff6fc9c2db76611695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092eb588f5c941680b59c757fab2ddd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f3e2264f3673ec8bf608fa6a3f634697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84d6bfcbea39d1fe96ac3299d81f7d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbcb3b5cf26f3ff836f7a471d122ba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34996aa0d2c8c2e249d2ba1f876c5c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3126f92564313d6d94d833a316b98ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dcef7538b79a4ef38fc4e1fbf6337702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf777814815bff7d1c275a4db4da7f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8271e6daace8673520f0b62933d247704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861982669f813e120f64cd9beaef59ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602232fd24472233f077749fdef1ad4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd36c83015792ada1d8bd1c20e4baa7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a813017684b5b6f23e48195ba98061708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fe84300322354b637507de48efa11709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f66db16c113cd986997902280c6bb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c0a83a401bbc7a9819bd4ca83d692711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de07b0fb7ad1541089a328b49b2bd5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b8b58662a07b25b8d81e036b1d3a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c670383d09bdee036323c96e99c7e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc61b4bb8d65060e0f898e095d2811d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711473205e979e50bad166201add04fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7db98955ed37fc4934f02f8bd1800b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd294c7f48f5ecf507abe91db3979e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f621bfacfb3539db9f1b4117c94ba95719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff74850ad7604a9fe801a95a75ba42e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b89438eae620821381d69aedf5c1d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494aa86919fd613e6455bc0730b3d39722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783e80c1272e295fdf6a154a87afccd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d3772f5f9a97e4cbc157dd101110c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1621469060b0c919b45bf67ae5ab0e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66bddc0bc1e8265e1b80b0e70f304d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5301aea4ce8396eb10a86148856b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57770425b1365f290ed659c2595959728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a646ac8e3038b9440fa311384bf2c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af409e973952ea4395db8b3991014f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a76eb4e16cd0a8e2d6b653264e0f3a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153ebfd3c3772dc04e654b2024441a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda807a0c0d8dbbf400b70546c03caea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45d5659f2cb01ab6a5baad6b83b568734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226a09feeaaa03809a8e2fc21af04eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e49be431244a905653a4c54e9e096736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19573e3499e515047c9a3ff2136f5f38737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654982b6e355bf75743bf981703bcdb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b7b1ce0beda0e0c81f85c81de259e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c520385c727ce14c37baddd9ad1754740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a946cf04962fb761d5fcc017796e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1078c89bb26638728318579134533742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5cf91968a3e2a4510fd64cd8b221e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac793854814460eb619e47307b2f74fc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa00fdcd06de8f4751ff326a8e2e69745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d7bcb56e7b79b5f1383e0f5ec6e6c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f093ea135bd694c5507fa4ba7973f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1644305d0aa29a665c5bd72946bcdc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36165b07846ee4eed66c1da0ab47a83d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17558a19cb5ccbfcbe5c52371ead10750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082b171c3e5696a5c2d207486e91342751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8ba4e39c41cceda3f87567565a3be752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07de520254b0a2a6193a4c0b905cbc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b885da3c270fe98999808cf5da03e9d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d850ed42601f3633baf5e2c1cdc4fe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d34220da9955c09d2efdfb93b7277756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d483976af0e576be4f34d1245f9802757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b58b10314b58965c5cce1f05c1150f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ce7791081e04a186c34095773cf57759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf327227df77aa24c86c34915ecd3fe760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2b7a7137dc1d7e4358abf00116ada761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179ad3f836a91483ec74b36ec23e016762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7d8abda7cfce3572bc329104b5387763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7e5bcf6b282e2f604c8e80a9d5faf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8d6ae033634652e0f9acb61d760c7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8cbb026a7005fbdf3ed90f6c0b025766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c0f9ff93c81b57a9d0052e13f175c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec24e9b7f1a4842fcb8e738637ef6b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307042d706591d605608a23ec183800769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da62969de38a4ef37c0f58772a76c7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f584ffc822a8f88ab3599004c540d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108560d1d1d30948deb2179adc690225772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196519f9e0a55a2f15d4d7b502990cb3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e66005b60f8174c202f2d0fdc5dccd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e894e05d3d1f989b1174bbed7b49b8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8d566e1a59f96c0ac38a762f974c5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd87940bcf93a1bf1d2b4e4d895e09777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdee64afb5804ccca5b3ac18066817778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040a3d5bbc6278348a06f79e2a90937779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65bac2e1c0daf1b7180fc94b4c28c8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d49b9e08d6cc826d016b7cefc936bb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6062908982bb9f921569b16ec6502782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd429b4488ad230ff276b2c07f3177783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f658ba79b36db232ec1c1cfa3c3fb60784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b0228fc39cd2fcde434f2c3482ac3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678864c5ea83f898876fce95bcf461bd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd5b478978f660b823cfd0d817c4b4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8ef114a1b4aaba506536fcee47f29788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aaa4f5158e0c041ec5b918897fc7e7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91ea53dcb112e10486f0fb4633efa1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33b03a7d6449df33a2121b761a0abc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104c8d74af69b0add6b4950f243c0e5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dca55821b5df0aa998503c63e22274793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6df4d478b508f1bacc8d7fd767f3ce794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decab821e553c4a8c73f64b934125ddb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9e657d4da1eee86f7444771dca2f1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8e10d0125ec69132ab3d6245dd32b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc273f9b36eb9ce0114b131f99e73d5b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bc6aec781998a6f2e626dbd16371f799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642bfb025b049e4556cd15fd6843c7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3235da56f31c60e6822aa746de29472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7943181d3eefd12293ac5673866df463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac796f90f72f0ac472ddb337d3335314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd72f0aeb32fac902b6478e191423dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f28e707a58073be34bfe37bce3db0a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dc56d959e9f0c8c4839ab993ab7ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2077de9a4028c35811412e0364b538e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb32c3546e34f197983c11f71919839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3fe0b356813ed6be1bc340d0e88d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fcc72d16b66b950eb64019b7c0a8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a86920a4c38f1f9e7222cca991a8112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f6a60459a9239e242aee950afae4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644b4e8f883877b120c356708680c4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91918e0ad8f598a1a19bf230fc5c532115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31261a83537d9687a2ca2d3fde35e37916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eba72345e1db4fb81597344e4e6a7f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f45633e047e897798741c69a6c630918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eecf3ad02ad6b1f5f41978c182b61e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d75643d0f43e5ce4726c3b3d3ec2f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83eb29fe7b53001c7115a72a37d47521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42636badf8ea05a382d0cf1d0d8a1eae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a16478ad503e5f93ee3e354534c7d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f61be9fe3133a3fb6589966f7843d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801666c1853cd26c87f967680335a4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a408461ec1ea0edd8cc254f99b5227726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86ff1588365a5c44249e4e5580f17727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28d68aa1969d98ce0146e6c7bd998c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8bf58aecc818fdc74db2d79daad5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b8b8a7c407dea5e82606c6e1949a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d9dbb641e036268fcd7ce64feb10931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348b2e0c3f9b3d94fc57fab0bb1582932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f208fe2d819e3273dc9299e089a7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f48d1804b9a6981a1e97355f6d92c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67aedad09a08003780492e7ef240cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7b7673adca240625249f13dfb95e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d2874b74ee655bfdf51427af1277337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e92cdc7297d8f2f9dab01e4feda0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6d45711cd2ec37c4c2b2faa1ed4ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d67753ec27695bae54f4fb228e41fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab7151a12a6b05b870983e9b8762c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf60781106c936c26188a89cc29af5042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfab550180a076b263ea18afe76523c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aabe432fa56e527e913f62510cff9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a2be281d512b7532907e438669a9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009c17fc5e05cee25cd81024eaaea9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384633d10b3c6d843b1c4985a3c76b5347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ff9198c2c208a2d22d3958db737d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed94c265a84cd8ebe8cdb642fd8ed6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d8926276e621cca534974cf82b83450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595208b45c798b5b3e29d4d8c1f1a6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da600a479129939ad376da2ee4dcfe6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdb6631ec75caca55e2214b4f9e7dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea80eb35e3f4aa1b259cdbd0a1abd954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004b1e421f99df9b3039dc67016b97155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dc5f5b35f5240efa5ac75d3b7492256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27c03dee33b22fdffd082055aa5a3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e318c0d42129d2e99ff561d704c40358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4c424702a668a66d3f8facd15c4bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb5256e73a15ea5e835498e08b5b3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf825262642db30b3609b40a40e1596b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198c0b1134f92a11b716909c28665d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7a245b78104d45ff898bb642ed31663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75b2246de4aaad7cd3d12bd3595a4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89783aa2ff158969859b2f72c7aebed065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d993c4a3f7277b222feaf9ec7425566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7eb9b4bc9e04a973fcaf166b56dcb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac02c09295b99b8361ca5921d2dca5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe35d4e452c3ce26407f8fe08e9b14969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681514eba0ac87362f2bf16325816ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a486abac37eb8ef75e444816cef8b1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bd8f7c81d18328a63537396e09b9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d4e0fc72f83b80b98192ea410da2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6745a9b6d1c175c4cb9c04c6cf066074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20faaf4a4d08fee4dc78e6cddc39f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce5360b89d83982c14590fc2d7576e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc4d1876a2a54e1578058ba84ec63477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345d946414cd2ec28c09f536e0b20c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496d657563191ba01321ed65aac8e2379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ad19dfeaf7659c115280508a4249e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458adb8ceac29dd0f963331a3cd6963781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43128a8947d6559e8ad416fbb71702e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41664289347dc9fca903a007eec312f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e8b7088f2ad23196ac773c1dd01a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018994071d963ff020a785282ea3852385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b41bbb704853c99cd1cd64c4ad64c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6bdd688eb4309ebdbd7079407735587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0acac245610fbac578a54ee342be188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6408e971178e58cd59ee63327cd5589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0e51fa8fe2d18cda4b8a61cd8f85d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8901a8180db9bd97e2a806d07790c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751ad6628623e995533b17e593caeaf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a119e478729c02d27b6ec0a11d26f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae502d0a19275d0b9ba5362f01072594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91301e4d46b531613c0697163236c47d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b35ab4b4c5dbed657ced3c92b315a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d777f78517a92f02d7c0d0cc2d12c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de693c564a06bd1a6ea063bf1a1a7998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433973b260b67f40ba900d181872b69a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe00cac410f75309b8183cf2efb9aff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1344909bb02f6177b96785fa073a2ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f050f48fe3138dd908a2b4fe75c1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe4fac46325341bbde0f6dd52300e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32201dc0fead0a3aba3039aa97fdda58104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937d231b3b2ab668eb7f36c83b147d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa9677ef1e9068c41e1d427ac7991c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ee0a7e86d51bda4392b3af1922fd6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb477a7cfe5322970bea6e35bd7743108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289e63c93fe09c87779654e81745f2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90406615f1bc2b844cb8d66942c9bdb0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb78a5f3a6fe6be62d332e484f04d7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc695e9ada7ce92c2e7520a7d91cafea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f89f1f9ebb07a3661a4a8031430518113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ffa237fce7460b5e361d5c2fab191114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677eb968d8d93cc2edbe3bb027c25b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d237862da6149fcd0ba0e4ad848ab06116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2d0768d54616ccaeaadd273c8f120117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb193caa5edcb50c319b8437d331ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43cfacaebb6bc3ed180d715ee47feb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2858ae6558f80fcd4d5c0c3591e039f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb10921a9e0073041792b7153eecd88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d82a65a7b698023ddd6ebcf8cc722122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb074f56a7f25e93e846c9f177c33e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8673527896d42bb9c3b230d0181af4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce0d8275dd8ed38ad531ec9402b0f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86410985ac538f0a93ec5834944416ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0f913dcac4c5cb8a66136a8564863127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d318877cc7327b4055fca337e6d0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e454d37eb540103c8a904bdcfed6e9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581338215378df99d4e055cc85aaa881130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34b325b0bc92ec8cc3941218b46f4f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac701d11a4bbdae91544aed25f73b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754129b853be463c019ec16928b7798133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d46282a18fe6956449bbb4cc1cee36134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993c5145e463c4eb46c9406c1d84ad9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b01219943f904fa29949a6e567e8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42d55eb5127d791edb995420878f86137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0420334b87679da9e8cc9b95743df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdfbeac1dde6d82f190ffe60a0ee81139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2f42508f880c23b1d50f0a998e7af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4da7f9b5ba09ab4809d357f96b5fd4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87133917d8a531c238fd924d8a2e3ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d8c28c018566035f98a86a5b742ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91698440bcfa5d9b716e0c259728ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eead69b7d011d6d5c19dd46fe9c73f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19037925015e04db40423bfa8f0a634e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19235b960368373036690dd49c2a8f06147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42cbef37d1a13fc2180442f2be3b3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ceedb5171d495deee5e8fd8c8a292149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698646ffabc703d63a6f40ee4beea08150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e456f02fa6d497b0abdd8755eaaf8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c477b9b17a2cbf92442cbf62678acf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fda0f0543a087d88a57cf03e65d48e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8c298d6ac8afa03c6ee2217c0509d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf8abe19bdcad4ca3ca05ee21f0f9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59deeda1624bf925d8d222d94c0e82156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e899a9d5bf9d1056abf74e5b85020157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d27d331b6253aa687e4f6809b5d86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07aed18cfe9ab1883f9bb7af72099ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d13445fcc737bf70975270b99e7e94160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fdb18879c9181ca5fd6c6255bd34b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa08184cac553e8a6d4765da7a8b32a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7344602d3d165ee554834cbf75baef3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2837c9c0601f234d305fb4767800be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8f26366239ff14b9e56a5ae908c94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b1a17fbb771fdc77ad6bbdfe74a60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dccc86d7acf6964360942b2cd381a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe203972e47e9d960dce9121cb5520168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba373853a356e4e376d44b89dd1010169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c74fa17070783be51c25abdda855cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c1f8f92761bf146c8e50b9d4fab7f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1546f73fe582b429400a4b5002dcc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30c2acd55d765a7467efdedf2476bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334566f526897a0d45d951e783f8e579174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9803350398490b7edef5291d2f575175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b228e33ca7f220bea6652e55f04856176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9040575ac9d6fe502aefdc8a7cce1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4b64290a124bac42910581d012658178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31f4484f93bd25469d23c45ebe3aed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e8fd0045eb8c4409af4d2024d12a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c861680b815923456242ed601caf61181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49aa9492d1da164ee963949be8c152182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0b77280a27dd7d5bd111e9a8baf48183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50080c5d77550ff0fb6d64a5b682a02184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed2bd7fabab75175f4114648094bb1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4738bf01e3728e917ea7b1bc2b0f047186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd70a0aced47b62586e7a87fc584d9a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d718078787400b97b9562088b4b594188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abff7e6c8a577af932db98f9845cb55189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87510826762530520cbb6cbd15cde17f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7d0a8c4336a8cb8a49527639bc92b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e92a17b74b49ef413aee8bd1e11e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf8f2332443c3cb6c576a0352ee840193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3531fe8418f734af70de3fbcf620dc4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3c8564112463fef8a2c15b35bbf3d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7f630387ab96d52e5e2606377783f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee2a98e840bc923bf6770cf2ed1090197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364d16e2cc6ce5905778f6e3a7e802e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1c5dbdf65a241567f38170112b793199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332f4ae718b07c458a5a7956a125078200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585feba87586e6f6fa8332eb3c8d300e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9db1dae7bed5bb78b28927cb492878202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f4611ae1de4b5cfbfad6c6090e07a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d233a1beaa18996c9b0fa62aa14ceab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c65d435e954aa543569821aaaffa65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bc663e77f539e43daf36ce26a72b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7488a6fca0a5e4ecdaa8a899f67b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66dfe152f1469d1c78859282ad750c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06176ac36c9db1cc1be964cd37701875209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983743012785573d014794a8839627b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f5dadaf286b1d59a73ec172065e05211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d408c03c248db17a4a5d837402195b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8721f1588f50653f49631759f547d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66385eebe9d98f5c2609cad07f2a4eff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32bffe36fa85e84008def9aa963979215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bbaf5227d2a2e43a22376e92adca0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be1eb1138ac77f82988385be6b9ae6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b0f9b8e58324f56795ea22bc6d2bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10b65ea0c95690f1af795269ddb0de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b821da975812d18c42c5baa66a442f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678ffa6fa581643550fbeff65d1c68c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817e6b25e6984fd92940b0961ea31a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed75752981ceb9d6b381d45006bbca2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2b43ef62651d54a836060ea54ee13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932341b42b99300a58903549e044686a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cff0a29924a229e96bf95fe46946b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8a893c43f5fde975d0889d7c4c395227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bc1d1323ebaa014c8e09dce556ebb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d315384293c91afe7401170a58e206a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ea00c674e0a40f10227fc25685322230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02547d3598de6a98b3e98c9d357ec371231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0571e9f902110b47a7c0062d3b9624232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60a3a28f7cb2b01fd8a939cf171a6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb36c97e3771928e94c473ffaf87778234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8156ebfe9bc22ecdf7de90bd1e45843235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8ca8cb3c52e4b014fe4078f6d4a9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1aa5954df8d5589e780264756ae152237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930eadf73463991a4ec6748c8f0eb5a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b443e6784f4ffca70c8e3ed28aebf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195c27ccb449554826314fd11e47ff0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c26f33a71125061222817914f3e3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8705870a9dfc395776d1202d68e0f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b012b86f18aba8be7be238feb78b34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081d7e0684d42f365f6009a84b5f6fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bc2b159a3d3dbc0bed2d003857757245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388ef0e82b2ab27eb278f2e529a9dfd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f636df2b6934d09e8454618b94164f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859b4431dbe754b4bb247ac927b46bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6df0577f97a3c0d2dff572bd4340df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c836d8297b94e14a4f182252864572250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856863a5dd0034822b228e0cfb0f5729251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae939a00c6c5747b9ab446f3749b6c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a3a8656e944b169e4ad352211ae71253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119bb02caf1aaf71ab452ef5e9d307f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af75f96955859a08c4f70e02b54d0ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90462bf2b598214fcd9dc2590c9c1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e7bfc95e68e084915a975807e4b63257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc3b697b3568ff2d9c1653cd51a65c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27d6e19bcccfd7e387eafa22c5b3be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d57d68bbcad377b634b677a5a698b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18174a52eaf57a2d43beee94048c24261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cc4e723c28752fbd086578d125b7f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c36cc1dc171135617f54cd217eb70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587aa24bbbb730b077ce4ae75bd518cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480c0f017ea769c4c0d8d06585d68c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83574ad2e78f6cd4438885ebdb2ace62266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6f827cfffd47e8ba4602bf8a4e25a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0e7e16cc4c63b72d7a76db4235c7b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c63cb7bb76446481d4186b0ff9a257269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584e2b5d3cedd96fa2679266df72c6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1c37cb3c193b8bb37fc14de3c834c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495ac30f4455356f26707d349486bda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84eabd694d28d3475a5abe0e02659b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dab8f9f1464582d5c13cf21706aeb0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af34fe783d015268542c299487eca72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf23c891d35933632ea93792fd9e347276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4941a0cf8ae2944c168bac7395e2f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb617cb0ba271e224c429af79f42e9a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2453550fadc16ffc5c4a0db651359279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c659ec29aaa471aba8e1876d43f4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e193966f70c157fc36150097752658281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d141b1a533fdac7483c0658701ab9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d072120aa4f1246afb957e800510ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711321793e3aa48fcf6f911893763105284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6a04c52ebc7025aae115e99ffe2d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59be7cd9ae6ffb6494ee6dfdf4f32c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38065f228c4e349a9aa820f96722ac86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e223431055a3e6459b49a43bb179493288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9efee042eda77ab200a211d449b65f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393daa1f078f0e030641354c8acaebb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb568e7ac36e45175774e856d31929291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a969f45c74b0bdef41caa9098d64a57292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9f8ae100dcde70485122e04d4c7fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0255ced10c3dcb13f181230bb49de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c964e1d3d7b8795208cde6881bb576295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e37665f8211e961f2bc2cdc8e10ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef2d9ce4c793c3722c584f9462805b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1771fc5fcd5ab6d278c98cdf1115e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5063832e72bdbdeb3d1828ec53ede299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072959c773f99151d53277515bb1af4c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7b3315e4a9962ea477e7bcd9489bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7a8036bd8f6c817cef32886795aeb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46850ed4be1048c27a8c2a3bd58dbda1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338703e24807515dc4c6c6e38bee1a89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcd4b6f0acb416f6b348e6b5a3f5eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4a9082ee48a1b4319b7d1432463d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bef8a215f0d7e3684ce952e7982786307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48c425d51169fd3f7b1bc10a211d8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d91ffe68c58e22b05b558479231dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c0fe9c345509c7edd1454405b5fbe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c82875cb16970dcc0b7861f5dc68c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe3b3426559b6ae0d2aad804029e1e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e48f7b5095ede60f9e013ae40b81d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f19210b34c1d4fee5f29c1fcd866db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1555926afee0950c6f8c80fd3aefd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265803d4abaf16d832eb031318a3412316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89450c8880d29dd6e03594986cb19f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc22f289187d844859c1ce4e31545a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba47b0e179b84bf8fc9ec40ef1e77b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f521f5177de0f60fa41fc1b85c0c50320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274500328ce52a7f3e19415d7362f48d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f16ef8b4974865d364f62e5d61e2f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cb2e1578d85d2391d0af847aeb402323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b78c51fb312dcc856741b1aa5a852324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895ae1190b19b7dfb5f27611c845635325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edc7aafe8cc84cd62bdd54c4d2d1b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc396ed86ff61272f4ce462f042143ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7fb2c29f4c3aadbb5cb4ddcf64e9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25170bf5d420711d5a15cb221994ef2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f115cc0be8215e96d6b55d795e1e14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74bf7c301d1e28bc8760cab3c12352331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed84224e9ced3f05c36f325d392bec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3426b7b0db890247481fb6c6428935a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad24aefbb0f249a36acc685b0ed473c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a069a4062a10c39abc4d1b3a6b599335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9bb26ed2f213b4c95af45fefce939336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c51aee82284d9469cd4f2435fe619337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172a8ecf33ed95ae4d5d75edc47e5d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b11ecc906a3ac984bd4411842ea3e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a07f810a5274084dab42948b7642e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2cf680c196cc4b8a287ff351e77bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70759bf0e6d809e08df0d45655260e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a160170cc33b3afdbd8848f8f7922e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f62d5cfc5edc372d2b1fc9118d2e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e106da47e132102a019237b868e9810345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad4e161d32df671cbe409fe150cbd3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370bed240933baaae70291b16b17dd0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d1631a64275efe52aa8533ba5388c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d867a6e160ddbd8fb393613e65809c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67504f15e8ded5e2c1b837fc7880067a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7be060abe8b421afa0d502e4d1ee07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c131afe60de1d672e1bec3f2baca7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbda6612a9df85d5256ce0a51b7395353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036dfb2da19d0456bc79ea096a71f8e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0227a06bc9184a5879ff639648f65355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0887554ecd29261cd18f0e979b298356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e13e4f4e0cf15d0652e8baf5e23ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0b2c1bacb4ff2a5af0c7c3461f7f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01f9c786d0b9df0b346bcc3b2216c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2340a24ad8e2998cf34ca2e95122c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053c8688af5adfa18a13795984c1fc6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7caac4a3fb4185fefbaf2e81b12ec4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80215bbcd6918abd3197a402e85f8d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5094d00f67fa775bcea59d0be839e90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052989e4cfd4bbb2c2e1792a2fe3ea74365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a676da02ef837387868c0239e446a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4286760a46881bb3c093ee3926dd6e6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26809a54bec643b10011e00ea624ceea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ae51cef962ff6a5f8f7bcbd159f6a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c45e8f463cf7e6cf27bafa4cec0b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66058728293230be5884260c411a7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7089b5df64a007ee603cae83fe6bc38372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d7e17aba2fb3b7e04dd7e2e43510f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339077120e543bec8793b63d7776df0c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4f5aeed33bf2550bce065b1b15c97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f06f6948ebe029f2deed02979a167376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35354aa3dae655ecf10152abcace1988377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edc5d93740f85e595da72b57ca2a74378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3ba6e0764f0bf70ce2683eab95fd4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706f00439b6e2e3208cc74f6b67e0ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1ae6a06d0070e8bdbe0565b9bc080381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84217970771eeed346894a16a8f8216382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0d4b1440c2668d5604304b99ffe80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206ca96fca08d5ac325736e7bb81090384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a0c4921afc512965f5f6837342c4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8074d740d179c8b49fc1450197c3262386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d891d84673f72ad270ea390f4cd214387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cffa22dd87192323975003593e18e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0eed0c493ab3498af814e59d28f298389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b87cfe82db827b2f70c4fdcc68db1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59663dfd47fa1fb6240136c7291eeee4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16c00965143bed2428f7861dedf5ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44e358461763539de9c433b97d0a8e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942653bd0728e0e410e02c79354a7345394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffdb3b56ce751856d9cf37e6242f48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712560c526d77a1116b5e3324f34c274396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50517d146e1d27260900406b95e2fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba74674b542e877ea6a78b4ac53331398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13542a362137c2956e091cb26ed7739a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e7ddce94e3e3755d94c2defc5d1cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33adf853d97e5fbfbceb0698da38a84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e676e0b6b49bf54679f47dc753c71402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c4104ae1cfc89988eb802028c21ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dae6f81347e77bcfcc6707a84aa0e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2e3d9003deed3c99c5c9ea4da71fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd90de5a52f787c80ed3c18bd1976b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfe6a34341dd35a8f785fee326d2e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342d3231aec747bf72d97b72d2c7663408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6a0dc68220f4362a818ca980c4ad8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa66f2f57e998ae276fd54ee853dc6b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfc2e674a617b091bf7d6dcb640930411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a1f66df95f0cbd415aef019d6b0e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b23438b6afb8b511b62b64f7c550f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d100cdddf88dad072403c761e7d3d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41534fdec41f3e5c9d77e13339e87c5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e79a59457ed8710d61559f3e5c1a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173479396ab81992d650afe1648c71ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fa209d249558c837694adbc84b705418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856a53320924c2e267eefe457d91250419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38773611a4d6a1a7478d4c9a3765585e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c88ffbf31bf335a13b0aa56176f63421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc49a2820d069a1bad02b5f850a3d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a50605606366c61b3f26813fc1d130423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03e82869d1e32424881eb6bd5f35c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a303205cbe3fc48ca36c4216ed88a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6ca4b7c265489d847907f0f924faa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f9a7f3ec35269fc50e25ce1998cf2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95d26d40d85dc91d253570baf804b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a2d0eace89aed198b11baabba4a8f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17e67aa5d1f0c57d3300f7be4c172b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce9a3b4b6fdb1cc7c1a310a1ff1432431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ede0b9ebfdc60050bbe09c74b89362432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850823daca5afd9e294d70b24ecf2723433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932ce59bea7f300a7be84b4b9e57c25434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b417595c197b98f9335901fd2c8b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670cadb8cd3c2cead25ab5732c2f3a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd29066fbc3ae400f216463f461a23437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1f5e592d1fa64d558b30715e15d2b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484cf58036aa60d1fc159f1d2b78f49439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c1deabc0895888f21eb651136aab3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7033db3d2ca241fc9677dbd1760763f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cef0f465d81017b7c8d7f6ffa9fef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f95fce41cf60908cfae4fd2c70837443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a23967c845724808f542f005b304a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff85ea624ca3fb5f7ff05793afe7967445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60602e008cb16746ab196e078029ac66446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905753e505391f42fefb46a2a9500e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4271cf014368bad53d88dc362dfbd78448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89eeeb6b1d2c0f93bd6a82dd47acbe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6bbdf4afa85fe3899d149e20ba646450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b87d3f9ca213faeb51ffaac0556bef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c8817bf52407158e8b5ff97d1a608452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df761c3f4034db8903f5d8d6239cc60e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5c69562805085ef17b850cf1604f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9285ba341173d2b96142382e34db015455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69adb1511ed3880753bb3b9374def0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f7c00f17a9f3dd7e65095a5a2e11b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b801c7ba4ea16e35dcf3ca3edcdafbe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05d80297f452320e5bdee7b52e344f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360568787e7b6a1d38a6d2022f88cf1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943d3d44307d24389fe908301f48af0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e43ee0e734d6d8ea4d75aae0ae0af462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57889af82046253c746a369505b019b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb5aa88b4b5020ec240cd155cdff0f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75c100630c8ad5086d28de30bfde50465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46222a856c7b1946ce9f0123c58b25e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805debf266fa39a90e14801cf5baee9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c282a3fd3a1058f3b42919b2bb9925f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb8d7b5171ebb0cb2f423c85da4732469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c020de9f2f7e982225a09e046154713470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6232848f8e4b545d721e6ac43e6eba5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5387359648fb991aa69fc36fe7231472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa07b1c92f125987d86228d613998b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c9e2cfcb8780729b60081e389cee3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bea1a169007b669932e6619364c42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da273299304417afa03cc3521f59cdf5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64bb74752cc8fbe101fd6e7a24bf61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65b5cd20f555f5348cb4a57a0f3b4d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011efba7cf813f187728d064ce18ed20479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c694233362fe7dd0c8c3da1b742c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a3886b5a13e781b473c780c6a86ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ac8e8712c11e5f1925c4ebcfb5b1e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305396b44d5a6a53959949014a2186ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d35541bae457ce67e7a205e76e5a05484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098f46af4ee939160961b1931d5e618485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfe961ba585d609ffbf7a5aa14fef9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936c3972c62977965ed95fc0a0e45cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509867044a8432943766c771f81dbd2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa8c94af483408be48025b9f3d3b7d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72579ab6795ebb443ff3cc6f549bea4a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d2c9290676f416426b36ef7137113491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e88bc38e63a678f1d82f87c9bd875492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c020bde5777844ac769c1b4784445493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e019bbe964d8dbc1b54d561a70c12494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ffaae1f33a1a8b81eded32c771930495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b93e875a3cb5ebef29cbe145ce6a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a2df743fcb77235963baf38c5b3f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88636ff13755bc914ea5dc9a71f3c2a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4c7a4c09462e1f06969d854a251c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cddb5fb6cc441a283073fa6eed7801500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971eb855d83cfc1800c1f8d968005d16501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7b2c676db2082a03b027f9e2766b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358cf3b997b88150e0f2626555d8ed3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d0470a3c1ab67f80fadcac8cc53ab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7088da301d1419fb5926428731b00505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58101cab97543e0359766602232aee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cc657c0148ec05eb1a056cf451b76507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ef16633440901a9179764b59cde25508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4cd5a9b5806de421ed330758f6462509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046cc329113fc65cb7f96111e3fe3aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a58aacc2c9f5f35404bcbb24a630f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92060c910e4c9205ce65a9f933df2f91512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d1d81ed77b1782675ab647a0c6abc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af617fdb7ddf6788bdd180a0fb88f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaa43436d99cb7019276077e427bdc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb381dab0409e70519e5d095c6572b19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f26abab288838cc47a9ab5f89600f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e22e1087aa6b3fb9f4ace48b3a27d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57803c1a44597a9b0a62403f2269cd15519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cc40a457b843d354783e238504b70520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8cfe632f7606763ff99617062704f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296a12ca99ca23b1bfa3c8098c748ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9c10234412fed8fb582e21a780471523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459421f447ada5fe68755b83aa1f400524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56775bfff9f29dad61de33c88fcacda525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee61e5421ba3292246bcfaba065b589526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e54df720bfd13ccbcf9b3d7281181f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706616035eac47f47b7c81c0b94c458528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324c239afc65de32c7c17bd8effc9c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8438eff11616269dc08775acc3d1206530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03045dddcf09c23a6372d35bd8c147b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e374060162265bdece055239baa8c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3561ed42a679a85197a2828441e8b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9bb248a2d73f4ae3db0f437933d38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2f650f9fc99f697ee84c5906d10ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c175f4dce7d6f7a29e7b0ae5f8569536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501b46e89f981975768bf172e321c36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdea0bb35a3dd26c05cfebecc2a57b1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dc36261c355b57ad18fd5857fc1e1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0deff55d953914e9ad017f7f670778540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06d3c31e9c798d1604ca9128d29cb1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defae95f1946c19a848add36ffbb56b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4864ea119023631b6d7096816c545543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26866057b77bb3d473f3b9a2352f470544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042f470e19e738f0d7b06248a5cbf61545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85677fa587f570406b3e7d1499c4977546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92b477016564cd193b5b0de3c9dbfb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477f4a3afeace7ff4f77906674dd42f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e614635afb4a255ce5fe453c9a2d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5f4bfb6953dd71bfb836b832e0a49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5595750a194b6fbb9a6684f16f1a5f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29f44bee3960c2014631ea0c53c0a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0cb54161ab68a828269247ead4310553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ff43600ec489c63b52c1f9126ed0d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e691c16fafa2759e6dc71ccd79aa9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e2d0f4bfd53accea9e4185528f457556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc94158dd164b5194a9c08554f22de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890157706458d81eb43f55e721f1b10558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a928adb7dfca8d20dfa02031893f87a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fbcbbae223e93b42194d11cbf1b40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadb4cafaa57eb6dbfcce827f619343561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba6a744f8d31e56944698c893b8580562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519ac8bca0f05cd928481bae0f28182563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f373dcfce96d744d1be23c4a762ef22564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7431ec08a8979f53f4457dc1cf0cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72c965f8bf13ddbce80a60a2fdd3f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bab6d24e7b91ac4182c0190bbeb7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaf8e3e373336673be6baebacbd379568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4724154443a97fdad065f15e191a4b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9c25a716fa9cde74ecfd05086e375570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82586cdd519705df1a083c230f4d929f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8871c520dd5384570a949b462315a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0686733abc3aa11c0703c6aa8b7e78b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480a5a41629c03e4e0a877fd0c2d768574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004a08817ce7b6a3f7679fe1d9b919f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a0c38f7d0579a489135675c6e4c6f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc35739884c477a3907f1df7fb8bed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4699ebb8964b8e7b549030bb14f6001578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97fac613db493bac5a76cb6fd32143579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d59ff36799301da6069c9fd4d0bbb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9e72c323438f070fe00b6dabc19e2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae649633e07c8f7ff95625eaf61cc1c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60614cd16847d5fcab7d932d3738e9d0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40465c829471a14eff2f30d3407a74ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5eac6349c9564db3f62c5c22231127585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ad5e0d7bd71e2d203aba9a7241fa5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548a159126c464857858e3ea062e6ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a42e2166f1789c63bedd0aab16d21c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114f52ab706fa42add8b57c66f92ab3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714e3ab5814289e884f3249dda02b40590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6509a338cbdfc5352206257795fc1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f353f423d06dc9212d51e19c5ac71f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f4d2bdf72849222b43349f126637e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338df6c9fa73599d7a3872a2ec425bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc877d8e18508d3e78ef6b75bcb167a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55359fad6c4ad641426e0ac84a0aa5f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356f4763d5543b0eb9ade22cc7a6346597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80953233c3b6850028cada7893e43571598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ed8441d20138eb63a08023c33991c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5021e5eee734752ffd5333b975e849600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dff8279fe9648d8dd5d92eec7988ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7a879f6bf0cf519fc9921fcd1dada602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c32431ed16d1079855f626e1b535b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a97f39335942d3e809c66f177193b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c14a3ef667bf908bc1427b6456068e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bf1196a9fbb3b43a63efea6a47354606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e65664b3986bba0ace73c87d729e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165725f883aff17ec96204c859ed3737608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8302949444926a0df823a5be519c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29b5edce5c020011f611d5253e56cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615f6615fab049161a17ebf99447fff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e9dc7ea49147d2f42b72d8a45618a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568322d0b47dbb3607206e146e71e4ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188437ee0262b07c30cc1397ea4706f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6835dadb0707aede30c7bbb26061d34615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e028debbc320c40bfe1d55683ad37f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ec326a71e94afa0ccbed27e006f55617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2838c0c834c07e5266f8ab9a02191618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d502db8b5509bf22b3df6568364e27619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b6e8a841c75a802598f92342dcc0b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59892fab6699669dbb7c0a1b1d088b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1b9ecc4f072e428d4c42c4861c6bc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d0e32861638223b61998a20ba08ed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcad272a9c42c03b27ca818ee1d75b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e38b700f766251b18889fb3f4527b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8f661be01f0436c20eb15dba047b8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e38b427b33c8c764f13fbc39bf7665627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bc5a2d886f272c6b370d4f4388e0b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf60f024f49b4566da66527bbbf711629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba886c53c8f5afd8d5e76d9e415d0791630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc794c352411cb70c19cf3a80b6e9e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7f2725f341504eca0713e4843aeb1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b183383f0664301fdfa4b075b4d888633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6535886f71d24dfafcaed633c27af5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b129dbb654890f839b8e891c37a6649635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12138f7bc7eecb01d6e0ccbdcabde7e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3baa7a8bf20a4e8837a8c7f216c59a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99d5288f6a65740f6849ec15a22419638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ac5307877136d7d01889e9194d69b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304e546f59f0cc5cf65453ff0f6abeb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7b5b1bb4079211b35130308e011fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376791a11ee078ec793637c4bcae4d21642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3899b10eea9cb0d386548778f086d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b953a081ad956390c32a2e5689a61644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422c0179ba4b975d15d1a6534729096645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed3c829050ffc19523bfff20e6aa45646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d9bf73ead2ca6c3a78b204f26a1c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37308888d8af75988da6fe054b8c6ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e987874bf941d8db541e8f472862851649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe31e09505fd376e2c4d64448c2bef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d29c6bc57bad5a916c1d72c2fb95c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a2a343c772d8c649ceade76717d46652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c253e5657e24be4bba7964bf876b2ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d33235b14a0f336a9f7b6b5035ad98654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c30b7376b711c2cdf0e5a1d96afa9e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45705d9ef8935a080cc06b0f53c63b06656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd424ae06cb1dfb2c4dc207543c0f017657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6e02583c95dc5c5c9bec8463c5f47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935108601ede09f3e75d775b02b8d81e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998d9ea741d7a64939ec634d02788f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18318f0ccde0b060b1a1c9741093aa7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9280dfe28d37e265c344451c9faf3a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d29238c93aeeacd031c286f5e19aba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e12df3a8281a6b69a8d99f5f0fa317664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2285fb27f84654c1eedbae92e50b0e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32614864bcbb40b7538f93ca0c01c894666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a561669ffc6b9e73ea312fd421a980667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116182377d38973c1f585ac863a282a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc467bb85db5c6797ffc7bc66d1048e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660b670f4950fed9733fbe8ffc4228f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfd2fa45053cf51482cb4d6ca6507c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5305a9a1f80e15703ecdddd6a59241672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d4c26da32f583a7f808c334647356673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bc53b23b376d9dc6785cb77dc9469674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caab4242cc9adae28218b20f61e1873675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc25d1f2d21c08834e50e86a238c50676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dc2896f4329887deba11cd5f9e161677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f3e33cfc5c32a1ce47419cf060770678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebeccda92a40eee9ed154d332aeff5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a7f9424b3807bf8dd56ea4c50b702680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e8378b721bb878657066f96682c0d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea4c47102efea0ccfeb559d526725b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63898159d6853bd9ad815579cb917f41683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104fea62f870e2f3a3fac2936eb89a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c427eac643a390fa668eda42e794e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893babbabef3b85989961db8d012ab4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7db613a6cff8aa694316b0e591612687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726782a9b35ffd8ff966b11ff1f5112688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c33faf5805619c70c8f4b30dc7429689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8109c17ff6ec07d9084d7f3747ffa1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4bff1523caa5a12f57bb8ad480f46691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ff4cfa2e616d4433d172c9ea105ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9197fbc46ecdf64d1ee5ff82f1ac58693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efbb85fd64eb1a7a57b9d51d4049d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47428e4f1c6e4bf97fbb6fde0f9aa2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030030057c91f7d31fc2d8b7fa428b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0bb684edadeda8df7f020cf30a876697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76ea4d59a40990a812b51080a41707698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f87976bf299cff7948e4de90acf53699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d626262bab0f8d5e64ce58b59c45be9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed2e35541a56302dbb4b27214ff5d6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a16a922a4bfcbf766491d84fd721f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc4b706bad405574c07def5ea2c617703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df378b58b3437a2f4a0705e920b6eb9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc515a0a267ee9696ad239ca878cb9ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4a1bca3716c38fec4f8c4b8305f68706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f981ae553f216819a11a3bd9d141150707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056b0d5465377d54a8c0096b90de97a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d62678a37df7870e7d7e15eb4aa63709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaba1157aa7e768cb9391c91bd003ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d812a38feef6108c495da43b0cc78e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1493432c60047fa485f10653c20993b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650c7f851805899a4a96abf94350f34713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8e1102256191ed18a3a9fc010930b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbb94d45cb81c75160b8fd63304bc9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7f954c7e8184e56c2a7008002f8e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5522daaa10df92abc7108ee3d832bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8665e0fdc2a18bd355cb032c7486b75718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f08a1f33fff3784c1a54bd98dcc4c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afa0cb584a5a5a472b5968891e0fd9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0855a8aae4c92583b41f445eb96b4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e21a3c41f7a9d654e6a9793c9c7bbe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5c06d5fd02278f041fafc5922943b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41030ac1d44807a0e2230c63ae95f3e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328338616ea3082b964288c758f5344e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a226c184e5543860ec41c66246a45726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013820faef8ed2770b9302c400a3647727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800708fa1d1212c7a2623ba4a1ec106d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837057577a300516546a89ba20dd9dac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebad743b91d449fc1addd3d2f578473730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd693852f340cbe009f13617535937731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fc15832ec0c67b1fb388f1aaa4244732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e530de9b4fd27a200140a740f5c96733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416251d4c3f26f1bef767b6e7121816734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4861819833eca80d9ce691f7bc341f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14a74b1bbabf7902b7148d43ba907b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2061f5399c9638d3ed2baee572684737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e525a9ee3376c3504fe25b199342d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea2b5b07895e3d00dbf43d5566bd7a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23511070834dd1771b8411cc6a87c6a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5035cbca5d13289ee2a549591dcdd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fdb40639898ad8db098ac5c712561742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2354f49900ae6345c58ee920705134743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25588,51 +25324,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25898,1730 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>27</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I333" s="0">
-        <v>42.59</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>16.61</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
-[...1 lines deleted...]
-      <c r="F336" s="0"/>
+        <v>992</v>
+      </c>
+      <c r="F336" s="0" t="s">
+        <v>368</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I351" s="0">
+        <v>9.130000000000001</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>1031</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.84</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...699 lines deleted...]
-        <v>1182</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>