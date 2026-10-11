--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d4890f24e49b29e415632a49f346d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299af16a2f99e0b1026580245bed6f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc255a13aa36dd41f5ac32335b54a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d1f2a4ae9e633a7ccc6c5e5998d764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4429cc549909c16c725b2d37970b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0cb5f71b73088dffcfcc4793fd6546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508872b3da2d0cd65210ca0926f1970c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b48ce68cc24b210bf3de78c42102f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf144a92f34635799953775eee17219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4d061b70e385251fffec5624f1e2510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f496d89cc9fa5a04c3d13d5a9c809c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588d958acfd1ae40555735e78b94da312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ac2ad9634f07a76c4eb495dab718613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0e30a157fa0d40959331d34037c1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a00693ec67525f7d5a2872538999115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6605c74fdd4c6916bfd070aef1a62616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150cb5bec79b8a6d94523967a294a5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8441adaaf19c1b170c1bf87a8ffff6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a9b70c87160e449b98413cf63daff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552aea45dc3cf8729dfd5cd76656e4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a311eea305b5c9e8e10a7d2a0d3070f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c794f1f9cc791550c9d52841ce86822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee70d55cf1d4cfb8eb453adca2ab1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3139f371e6b79ce31f81ff8cc16ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3c9f08b52edcd91f333c79f00db0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7714264673cedcb8a8fa657202540b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe9a722e39a93680c7e1cabaf2265a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6c4f4da21e7ce601f3ab1d022e45d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b148fc58bb71744ff41ed7288a20829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445309c7f1e9c7a90f397b8006e486d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09d908be38057c63be98f062c3ff4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1f7e10941ce5fa3419d15a2273fca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f04efeb04b982c0cfcf7930f9274933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172be750f5581b001bbc3814c88bf6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65872fea50fbc2474fe93a19a8c9ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31e7d22e2004bbc3bdba8e1732e8f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd4f2a53f5e407ab2fcaf15676758537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19876265ab2ac984ce34af3a1f7998a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873d5a09a80eb3e9661d063c85450db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734116c03e1e587e7748ecc809bf304940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4ff81709f395c45993009478f8e3441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda7493e0d390471b05809e53239c6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e21da76944a6f46b174a4f6c255e2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a6d5e5c12556f160bbdbbf4ccdbc044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1df7798f5b63e0147de2ecfbbf0cab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987a389b1b762da5eba3565f7ea066146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69613ea1bd4c133a0199124ea3cf8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bdcc2022a87206d5a222f1ef67f9d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ced50a3bbe7f840c5ad8de05f8aae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb460413efc59bdd8a9653e6f32bd650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd971ed9842face323fc60f6a4f24e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c57f12d237b59975e84234241ad6bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254055748bbe076fc540ade5130dd8aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99644e982f44e098b482340acb21ebbb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00f4a6f5e617af4d11c3830dbc86b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7890517450d33da850dfc4caa2dc956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ef62b38b61a5b5e7dc49fad8880a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570ef1decb970c49b179f1603c066ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3889a82d59f9ee1321ed1151dd43659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fca9f9a611274a1ef5cdf312ff4fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f8fd284ab536d90b88a3ebf9a365f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549fc0467f66aeb6642871496673b5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36ee2467d3ec8d7512d065dfe89d5763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20771d89c2de287334d06460223c4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf3a85455bd4ac94fcb2b128405e0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903834a39e7c834d34d4798215024d8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00e1569f77c0ccfad6770eaafc04fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a97e2922b546f089e7f24d18e159668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd93bc80c848598842bbaa4ced770969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5814901d911b0813e9ae79e8af999470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154a6a0329241423774dbf3b3aaa74571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390011881985c2bf21a56a42616461772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca03a9284a6f60a9082b8b704c980973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3eef9b9e0dc55b3737f8002e36fe4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e2b98c30b7e8f9d39336e1b30651575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd9f4a321dee65e109527243f424de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6058895331409e522bb4fd14a80d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f4287ea9ca7b0605573b6fc931a7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c13c25f2b945aa58483224e790631279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7d1dedfcb09bba7aa366fa19ffb7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfae4495b9cab81faedbe76ec0cdb881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b81779e88dfbe5b857c3b977eab7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c6e2d8d864d1f17e42f9a8f3a428883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d59de2a85207863163d79a6dd1f5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ace17d325c311ff8866bce0f6dc09585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7b4a99b48bc8bcc5869634487d10686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aae9f407c1bd0a74cfb1714133ca0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd35517b6d0c5d25e3e32e7d928360e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30f72a874110317d80c7be9406e43d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e07b0133f0a86094d2ea29748402c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784b7800af82316571c17800e2635a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17521edabea029dc87f31c63b07cbbdf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127d96b12ea7aae92acb4b10f84b4fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d5c7db27b4334c01a6e2579f81ec494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999da9a02ab1c8e84d883f6912746a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ca105b5720aa463c44dd0d2f58b5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006ae047a3ca0aa33ca44803d3e794097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071a6f281d5a7c8be08e3a0685f31c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc66298c0c72343041c05cbd8d33fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2b0fbb2aa76949aceb3cf236425c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480fc42f8c3b84eac5a1b17c5f86e4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faa14ca2a2c581fa2a9eee2b9d6fef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e723bdd4aebdd2a62f295e280b1ef27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c111de50d1829aae9effc130fbf175104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa42e8cba08d1f326131d59f5ac47a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3032be86fc8dbabb56bfe3f5d253cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4004b52a66a0db8492ffd4ad5a9b33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79204f2ac9c4ee69b29c55b028aee0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c416d78117fe280af2bc69a99937d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adb1a5f4d863d04700e75e07ec8434110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa682e9baa9abb7b6103952bb8325fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7ecba2b655744af0689e0f29aca68112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a209609c45b85ad5cfff2e7d874b60b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf9c5a532ddbd80c47c6935ffb8fbf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda6a9d1d7c0ec44cae7fb1ef2f55cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52287edf7f1a989bfc5ea944df27e8d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb610b9a0d8c4705d3074bb074422ab8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554acf5e48c7fdd9d21a4c53ef96b06118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc75e4eb24827c35f73987d872096b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa5e51665fb4eac2540dbfcad7ddd8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38022aad750319081562b1aa342f189121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a390f28068d816f5eda3e3bab04048122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f46bb8d80f1d0f275d1a80f4f67f76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b3d8e374a6e17fe90ced16e22b09e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2d86b7625ecddecc695de4669d33e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982ae927d0a4fd91d363b24ca5dbfc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3912b526abb5d79b80626395d33e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf0ab404b73b6a77ab25205323b7d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70677820767f3141b08dfe0d75325542129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633241ea5e943de15dd43c74dabf8c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508d0fd95e3fc231c19c85661cac7e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45ffad21f28985b60b41c2d9bd9b7c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf45a0340be0b3436a3f379d1e205e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae28e499bdf13bead697c9e3301d44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549de3bbb1b47c3dd39cc5ccfc59ee2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337527950db8adb4596a78dc7c14b185136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984785160c676e33e90b25b110dcd2d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359bb8d06178cb28deaf9b0d34c79d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c88d2d34b3c6f0605c098f099db58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567263d55d9fef27128c1e836749f8ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c73a83e5eea9256501888faeb76c5a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa6f050950bf7af109f03178ac0185142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2c4f536deb32727f85d7d0034c124143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f46f3d6fa491d4a66ecd7d70af150b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16814940bbf8b3f398d7887e893696145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325a961b73ce3a2e60b3f881f2dc302146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96d734a290d7730fb41f585b14bbae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf1bfed67467fec922ce52c632edce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fe9b1ba16a887ca95c049b9217109149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18efa4abf023ac3a3bbd6610926c4ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3f4078bcdd30b9729989e5acc1338151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d0d7d7910d21186835d38b3c3598d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac164de2593f35d9a9fc8c81b9cd365a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fb9c5a9c2c07f7c5a0e10335c7994154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fd8f4a8a1fd932d6f1a32c9a47faa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c63bf540aa02010b2877a43b1dbe4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe770e53c007a8e2e58b1990552f6c34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaddfff83519835f5f0d753f12d6630158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8617fd42d370e8da8bbeabc4e070657159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd3c83e3ff6e8799dfa37f2178a21f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5595df5388f0d96ef03e206957cf36161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aba03b402173b75e1a1601f1665928162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46fe3481b0c3c488b1e5f399e0c97c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86c7c59bf1d341539dfbaf41de8e95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf071c32a332c9193983be181939e0c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf7c01f562b8cd12a24456163767b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0519b524be5875277474f992b8bb6ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642478e60992fdb4c4ec99cf544dcc4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8b28b95f75dbf1710e64b9f4f8b0f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0db1468f497fb764d680f66a0b63eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900e6d35ba9de9a55d262cf70c70b27171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071ff876653e3c4dc324e6c0f89cd52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1360653c0311a250df6b3e27403bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54484d7f2f998ca8f1d92f7e8fb23edf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbf1fb28de9f61629de179daf187e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a0b4691daa0599aaa57eb1b699ef9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2fb4c15de356049420702c3e57fef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4af9600518a248a53fb4adfa09010178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61029bb31679ca6d2220e92ad0125823179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658404dc87e4156508c16a95e7c7fe2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef67c62fb96f6c717ff47499083cb4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030d7404d97a293444237f15a426d17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6537fa1187272ac175337b9b87cf8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a8bc4abdc60c4e23f8394176bcda1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98136e72bb283d81470e674292cef73b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c75155bf30a1be7a246e74405b500186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea4391f3f28f99be86f290430dd974187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f181df342fb67754c2a2fe3ab7891188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b900157e9d5d96942dfac48ec184aae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077da9667a2b3b1b9ff273b2f70f85d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899baaf6fcab1ca2f64d4dbd42b63b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f6c486e11580d1e155f783ef849d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005750bbcccb7e2942da3573f0836b6a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f338bb7a4c0faa7a7aa4db109df2be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc577668266fbe74b62d1eddbb69bee6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89d7223d86ea0efa4398f4081b0445196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49e9c239f42281fa9d42374f4d6177197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bc08f8a61d9f912759b457973ca15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9bbf1ea6321d18f6ccdcbd13e98a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e041dd7ba1fdf429afffcff39c587f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f163c885bfc6c46a097a402fc36cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2eb90b7b32e08bb0a8d8b7bb0ad04202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89099fffa01f706afa05a14ad94224203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71769ed1aff0ed32fd543d0e447d09204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34b125d542ef940463865ca5e86a69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea61dcedde61781b41d332d82476a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405c7da7841baf792cf8b0b6c35e92a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc617194760fe099b1865ea2bf6f81a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c108316852e393d87b18815fec9c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dab02bf72aa713912769dbe0035a49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1322c078db07cb7b2786c35ca39dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fb1c172af7fad753c84f66b1ad44e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97954499e79b4f7e85c0d2108f9384213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc34c0f0e785552b5040681022edece214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed88a4ad4c98a54d0f40e1f226c2377215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6216a55c6d8d1658510c5ca36b6c60e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2216aaa09352091a58ba2617ce4c82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f872acdddc52ab5277f586d3f3b531218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5e8ef5f5fdfd337def3fca1272c42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c59bc04586cfa419c71625a1eb72e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7c3a137f238ab8ae3609cc2fe4418221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97d09be5b305c58896a12903797c86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc4a59860af24ae975dc7731488dcf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb399aad85a58dc89cfc762b7e117629224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0541761dc0167b74411c7bab09528a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4971d56279d7adbdfaf973a32260114226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4b207faa158746579ccfa9d0fd858227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618659c9f0aafae01eb1e78473d47623228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8664b77596264bb8086ae4ab6b9e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ac6e2949316304e0dac72b7c3bfc9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd700b0c9594b4db73dd7d6438e51a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8536aa4615f3930c183a9a1f1134e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee244116b98e459d5750b2df00054f9c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757169edb0270bf5c978af4ea9094748234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e34cf2f69a6d92089c1814ff283ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718efef93cf54db86cfc40bd140b131236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2197f8a5e1bcbee89c8ab041fccaaf0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5da1ec86d795cca59ea6664e3d3cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21abca81769e0d67b25661b33511c21239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972860cb132869411f23a8aa8a5b127e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fdaac40a52051ba6dead124297cba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc901dc01a4911c787d295c824779d48242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c9ef3e4d3d64271e5458912b43848243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f34d10f5f7f251f0a31ef932313233244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ff0cf1fc4842d2e5565f38e8b6e42245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d00a09435a4d7af807f064156379e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee8e98ffdb65f9f2568c31126e7237247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee458215f81dbfcb617c264c8f0ef5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5bea72a7e1496baa7004b8d974279249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76735e6988677667a0ee6da93c6a14250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553553d527b26314987541c96357c98251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26176f74af27af7a338cde23175eae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefebe645a90c2b90253f0518076557253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd721c2909d112aedea1375a57702586254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8ceea0ec63e0eb99d51f24c81f6b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c30f2fb4f9804fa077f67b146b11e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f109e84ab306ac4e40fa576244c9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67610193371c52fca4696c304b43c9d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff7bdf71fdcb66fdd761114483946b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1a101a064f0a1bdc558fffeca9e73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bffa3668b7b5596ddc207cce03976b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ed1d72a394ef89259f7dc312fda41262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add151ce317e0febe34f6fc4482cc96f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cdb5495733ba1a53c5337ff238ed7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073ad4930b6c52ecf84fcaa581717b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24478d7be00135a692bedeab7ab877fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80fc6465311a800186358e77cd3104267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead838a85f558cc35cdca333fe8969b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a8b3e313bf49aa5cc3d2a43de7510269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e148b61a3ed50409faa6f8021155fbb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c483000ef36914d44bb48e0a59de6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef0e96c2fee4ffda94639eafc994d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4adb5aea2fc9c13c33792b6c5f67b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257c5deaa41b144b03e5c3a72d463f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6550c6603e5629af881b8fa9a5201be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2c2613400f1f8353b353a41bd0122276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a72bca97b2bf5d10b57872a99c4496277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d00fe245a64a9529b511d7eb5d330278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6caf7064479b9c7502e73144a6344d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e73c31ce94c72b7486b83f4f89790280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2bb59f0dd371ff500493d2a042069281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3e0191a3f14c501ba98a03201479a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781f45add8bfc0760604dc650a4aa1c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1608f43f9aeeb6ddeb2f482608f91e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e31ec09ee30a27e72138e359663c64285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5eef872dbf591639321effb2d9025d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669ca5c5f454841a24053d4f7717f42287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba815c3ac822c002b52e17126c7f0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32150a809d45fc777cedf0c7dc6ef0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62197c0188d641481dff420e7d497423290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80f5e4ff8383ddd74fa19084cbcc2c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677e35457e257ba0abdc903643c853a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefd11c14edfe3696187cf403b18a9d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4bb8d2675a4c8d516ee5605d6d812294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a985f26345c9f972b0812ac3e50a1f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31102e60cbbe98b1c8984aca95d6ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7a8f1c3ee023e414b5cd0559ac02c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625788884f5a146a77e12e6484faf2f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429fae76803f4ed0c068b70adeb3af5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c5adab52255d296b2e081f5dfbfae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509012beca80ea65234e34fde15013b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d92d670b7676c288e0a474b562ca4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24752517ed0da8111fb4acf8019c66303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ad75f838b8c96b099a653532214fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14bdaef437dc0ff0f80716dddaae93305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980220f7e718aa3600e0c0d388d85ad2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62947c2a2d0e2735c188fadffa2bdee4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453d35ffdc571e10d2f05dec359204c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9f9d82636b97ea415d96a253dbe77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1363a5db66d2fbd2b47c6804b4a0c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78044f8c289ecfc35bdc9a695d07ce6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420490ea4927863824d2bd6ff5bd9de0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2c83b33da4f898a2534df3ab145c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f1fc7a8166a6477c3baf33c6da5f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676089367d7abb1e042f67267b3f8dba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3eae22b9760665ee1f513614912ed2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb93c3f36b9a05948bdc9cbc7f7c664317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e068d12b572f6fffa09ae96941c8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5021ffd2e40ad336622b9b020a4ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01425d3b54a4e388cdcc1a2e3461bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d451eb0d9434e9d92ab5719d58a6ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea2dd352a6fb0458b434f3a43fd0ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da32679d8c43b9a2e181acd5a0c86b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebb696cf0a4a37736202597a85e3dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcc907bd4d9c232d151144d9d18ccd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f9b64511cb5d7217ec02c06aeb8f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffdbca3696a34678bceb74f5387e5e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8535c485dcc6d75b9c89307958d2e88328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c20395d7ffeb790f4867a9ea96a559329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f593b7c2a2e033d2a9ec8e8efeb594330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f152bdbcf353b1e46f909462799fccc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e218542747f0e134e7e23d2e27cbc3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda71916a2f1e2e727084fc98561bb1e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bafd6624a693b9f78941d267c09d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc14f6417ad3a39e45e470806f6395335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f914aa8708497010a75ac7a854dddb1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc1029d4623e967f4b2699c1eb3f25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f5e6d94a056f612337c68d5a2c598338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d73834951c7eb65c7851b58a7a1526339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167432a3adcfa0f44dbe7eb047e1fd6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93975664e02fca0ea77f8703b58256fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2be5170e125bc72f5d9b19169863e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6a6d773d89af482a597cc0feb897e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce25c8155f0d4cd003b89432fb81fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c55acfdf1103751f6b22dbfb202254345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc68a9af98340a819e6a5302cdf379346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab5852119dbd571b0a8d21259f10f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32732b3a4b687526f66d6b3e024ed5b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86aa4d7f0b78c687a6f1ddefc7e1a27349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97730677197f45d8ba60c4bc8469f65350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6d7c58ceb1294313603ae85faeedb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971513eb1687e90077b17bafa8f9f942352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e934839f10a02effcc856be49162de1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb16259a7d3d691b1701b5c4c89ae58354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379b3edfb1c848ebb4c51e70de5fd33355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a55e6231c811b103d93f6d70b5b8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9c3278bf0f871c0c39a8e3881b92d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364879b3049068a9f3448ddc2c5adda358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3812ea748147eeefd4235919f08151f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe3a118f883bedcc901bae0bff519f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff966f6a6fb1bc6bca26d9dd3924ec5c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f106579d5497aeb4a790b8e1cdfd7b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb608cd6a29b3b4c4461f03c96a042363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9ec564b7e31a058412d14e322e575364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa24e60bbae6691f91fe8888a6ecc3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5837a6ed6e9957deca37ab3999259366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39177c4611f4ddb6d568b9da9da7a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f103235394cf3a7096e0ec2f1c378368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb92a8458225c6077a1e4fbf546a53369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c443d551623335d6243543cf9883d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d6f25819f63246c192c5d09fa3999371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dae671ced6773fab5f6cecf984145372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bdf1429a98b219af79d8f37ca849d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbe36098d73a6e94969543673d4e23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e206f1e8849a249551294d79c8cae8c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40946ff40f7698c12c5efb1813301fab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056fe44b93656127d6a958d0fb8442e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbe05c4a161f76e8008487d9ee7731378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb009646e1ed4da780129716444eed99379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e541275b4d47742c4a58d79357e0a7c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83114fda471696c4251492ae051aa809381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcf0a9f45fe70171982c10afd5c7bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12da433b078cfce38065eb09f05439383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726be539e3c0d9dc75fd6a329e460430384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1789a4e5229130320620a02d81f0c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0648ae6888526734ea8d1d4deeadd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa82d53cb03443e39db53a98e4a4be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c4a9753f0e15e0830acbcd39e8dd5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598a0948e7435de323c4aae53e435e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48933e5eb60eadc36d7ed60c7849453390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a2f942a03c900873ba2fdc6aafabc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb642f239131706e73d7e43e8944ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25a7160251b64e0de61c9e181ecca4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b6e416f75e3398eb36972c4d3bcc7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f32fe19891adfc1dabb9795c8e495395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b15f96b72d1a19a7cd0a227f12a2ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0953e4a9f0cd933d80e4729e689f66e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4431ea3326ab518ff30bdc6d9aba09398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4aed04cdce3ac9b97e9d0d2a3796c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8617fc6ff84fbec2ffbe0d6d705fa4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cce792794a62aac2ff2411d317fd9a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33c5750244ea7b1475bdeb7cabb24a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d108d74cb381eea26a1887ce2f228b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59773287c410e0d7fe821340fb488c58404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699cda0ccc89583bec306547b0f331d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274c9e9a83aa0d57a981308e17b3478406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416e3443cfea27a5c91ffc7bd380df6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366847caf573afe5da7b51ab286b76a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12833255ee7f2413eb08b4cad48212ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ba193ef89459d13900b1f924f9766410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca0e8b7d7554211d769f3529fe71b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833f8e824a6b64650bdde170fbff667412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78128731ce2d0c134fc0922b7bee75413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74d74f53efbc24b34e9e3fa68fa131414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887e268ef701f067605f94a10ef7ece415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18068e8b43ee0f594e321d2bb12d6a14416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238da1b16d051430ed39660c343cf16417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7172e39ca667cb3208d3b44532b3c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903091315dbe4cf9478af60609daaf7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36019eff12e97b8ce46dc30491560fc7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264dd8353d65149776c3524ad41ecf7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ca5b818327cdcebf049eca4d1e834422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95998dce9cfa9245e66db168e07785a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240afece01d02219c0d5af17284558eb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f5b1d0cbb4311779da005c5c33753425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bfba5fa98f1c64ddc42b79ab4e7fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58b7b570e51767d68e1e42c0af3b7c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204e86801e59cc9afd51cc9ef6488d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b7e88dac7300fe1a1d8a04f304c21429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5269a028bb3b96278b3197ad575a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833015eae5793b77b12d0f46b575a668431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b26ee3f9bd6cae4886186fbbaa6ed7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e7595c549e9d3d7c0abc5cb9b29b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea80f472b6c06e05ba59d666010430434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb527b2d312147c91a29be1cb12ee30435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca0ccae0fbb3f67a6755175beaead9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7657c005804d465588dcb8f0c6777d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb239166b933093ff76ceee3d05228438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f43c10c8a75e5d7811627cece6fb3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96d293ed222b7b2f61f8c604890f8a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed138e347df200f5f33459739f40ac31441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e49b96a58561cabe5663a4d3ccf5f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f5e48963ad2514cb67ada8443de28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ac2ec62c77b80e9e243be8d475cb4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c25b5f8234ef1b04854c43dd077f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7916148f12d7c9ffca15fca45286d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd771da82ed98e4ac2c4d7b7c1c87a44447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822a65806e17b4f2168f0bd52f187d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2d94a818aae054f35760bdd33c939449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154760a435d21a40eec6f511a5a5c6e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c87d196a86baeb71c4b249e368132451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b94f14bf8f86ec902b03e9f2f5c28452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb442dde9ddd407bcb8355db02e9e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781b9f8b180a923aecb2975c62df539454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9c1ee606de8a26f150a43237eba2b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24bf73bd6d673cc289c10efba2ee40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919585427bf01346e1ebe8027b4cf18f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ec275a83c1fe78ef7fb2973dab704458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fe568145c3dbcf9e1a6e108c2c6f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23050eca18c6d219efbab2e701ee9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ca02043e6ad3c7af23db8481b2537461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bec5297cab9fb1cac550eabd66707462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64416d1a72dace1b49d3af97bba5942e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158be37691eaff4f817ff48d9c792f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e717090ad50d0007dc770949161a357465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acbcf916e13836d50b03eaa08c7d9d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdab0c671f2fb6b16ad031ec835a59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099981c54a0f17ae592baf7c34b13617468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8cd792f0b44a81b752f85ef02845d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f0cce2c933955b4ef5c69550a9c3b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29a8977650542a59522231467fb849471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a305f75d715d216dbb4e364afcdb7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac50ed121d69c393db225cba9f3d6b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38adeebae91bfd022101286f32b346474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae444a9a4d29bdaabd639ccd9d0ebf99475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb98a40d2a8592cfd51e03711ba4704476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b439b9bc8414416c8e0a478a2fcebd7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd0b7faa75dfdc2c890da05afc18bc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1798afe42c7f828b8e727a4692535479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad34a8ae3d998bc2e0eb9406586863f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea552151eeb23e671cd4c3ac80fe98481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dc4cde841a50fd014963a3e2c2a41482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8353e5578853bc47ae135b4b12eb86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c24f9c204cc9cd32e509a3314f69f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed50fdb2c5a2b6ca1707bef929a7da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add73538e579f85f4104111381c1954f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d51590ebd15993f33823af061f7e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da60c4d6dbee71ece2f39e4b88d637488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e61a89f7d1aa615f39e78dbfaf0cc5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb423feaac75c59ad5be458bdc9e67a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb749f608a83c23af9bf527fe56656491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffdfc8da6b9913584b6db3ef06ca93492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f35bb91537ccd161fc3bd0538ff85e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700731c136ae2820c882effeabc4acd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604359d9d7df6325ab68b17579cb43e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ac8604173a9e7250220f080c48e0c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0f3276cd1f1c5cc27c586cdd384f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2001d3b0d799a2f992a743650351a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c124eb95a3a32bbe49a8a45163240499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3187ac933dd24c7160884b043260b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a88996e5837742c0e68194503f0e0c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b995d1c6f8e398f41278f703c008a62502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d059a7292eef2d2b026e4a4a0b1fd0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146f5f808a764f5a444f8b087bc2cf5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aa11c3b18efbc20019f2c1e1d2ba1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfa11baffe2442cb36c28926c4c33a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7355c28234eb796cddf4c3d4c7c9c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6d68d2307934bd6de6732736ac980508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e011a0a69c491319c3376c43bb2ee5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0540a1936e16c19264946c5127032b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbed4a5ef14d0b2fe9c9faf89bd1663511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35895cb8abe50cd5c9051fd9a61bf64a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44034b765f5b4a9ed4b3262e5c1cfca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e2a0697f6426b52f7a85e282e3176514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ee9e613af7b583e8d34da8b0051d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a02f6b9981573d8e0eb0d677e7b98516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b74d5d4ba99f916ba8d530fa40b167517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36306a3d08935d803d0e1edd6c2a3a2d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a59a40d54dce1be857caadc2d9b302519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f6340ca0a2af409f0b5c1d1c2575f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed45f1818be947f62c91594995cef6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48261f2e28d48d10aee32972d47c8127522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b423016422fd23356f1c8dc2706f9c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8f8e83601fb1a465344bc17bc7033524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d13a7a10ad2455d25359030d4c799525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b25e9362ffab91b6094b0f83d8d170526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2914c746174dfc4bfb3b5dcb2bee53527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9b283a8b1a1593f05ba71efb400a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d092dd087539f565f95db0f28a51e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba063f999bfcdab8dbc98e2f8310e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549bc381e27343d35d5f349a9545d6b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d991c6186de05027a10b120ce703e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503a75fbf7e8c0b5122cf66e8c1b2f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e6e6754914c333f37b721f52d02d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a833607db60f8a27db2864313812c13535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb12ef1b79e20cf57235e082a6dcd72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d34c534b725572e6eabe2a4e7ce96537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2fb8ed327a04dfa88d5137b5469bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd9fd998d103298b85b8895cbd86ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e418ff29c7f0bbfbfe9b38fae35d0b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e09c900314963e3642a356ac2e9c64541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a19da4c0de6ab11e524679db830c53542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eda350ef6795a5f538e5d27c725ff4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c207b7051abfb53e7c2f983a7e602544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397305d18e42250038bb6fb5cead1eb0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007395b87d1cd68907d07c7210ce76d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86541c212104caf365add4775c344e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831c9edd5391794a363ddeb6cca0f91548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798820c41af19edefb5295231f8e9b65549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad551fec3fcc260b9a5e4134c663df70550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a5a21872db97822480b9ff0563d56551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be817735fb0b2c369673d35e6123537552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff572591effffcf81bb8e16487b030553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224bf234fc9a03e353b9711dc5f86d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74878a6cad097b070023c1c32172bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64692d5e72ec19e56495d3198c98a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ced71d2f4101666a7422f6e3446ed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b38c6e675a2c4447cbc418b25adb14558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03efc52acb0a4027fb02b19e805d15559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddef62e23b040bf86e7ff9d9fe9a7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d25db16f3cded6c534cb43641db794561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21d5dc80eb58daf456a9e0141943d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea35f0f09a3b0a03f3ebaa341658b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe8a805799b99ed0e9b91e4c4abdf2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e9e8539ea0d0aad05067e20c4e449565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c75f3fe163d83280b9fbb0142ae672566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d573985ffcd14a5095f7f01d808c2a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b49ea9ad3a51b473e451a285e3fa7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ba463b2bb9796357f0e07e6d4b079569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefecb22403c22061927da8769912727570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73709490edd9715986886e00ed7e64571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7382b79229645095da24336c5d5fa0e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211c8122fb609a7b79b167cb7820b90573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deece72e568daf2bc3bc70c97ee5b50574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4906872432caaf69ae8ecb5755bb4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961914e74f0e68ef3474cb2370c7eaa1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a87ddfd1a4f61f62f553653c4f4c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14440232efc5e84121f879064f3a16578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d490aea9bf689d07658a56ffc43449d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35de531086331ef5b3c9cabe529f06b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9af789d6d2071b2e95c9da1564faf8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25641abeb2ad75ba87144ad4264589ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526cded95a80f262f85e2fd74440afa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b20311cdbbade7635212154760b44b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcf6b62d9fd8a42b224d482fb05dd9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65d5997765ed70948956bd5e45c249586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f255759283716ad09035c623d2cbfeb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809e4ff45ce1f204ee387acfd664e2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc9c7be705eb28eeaa4794631173b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6cc6ce85692333a8655d909a45694590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f447f60f4950289f5c52fb5ac0465591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1d6b5ad77caa775ccc0fccc8b4088592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c9e546ae1945da65cd798562bc87d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53dd2b9004f4f660590a434c55fb46594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240486ecfeb7f72fd907368f5ca5d81595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df408af7f7660a9ae9428caa49ab220596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362397bbf2f8dd6d3b15ba750685e8b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2da091ced5808ab53d38fcb46193c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a76162e655fd0efdad22e12e047b79599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f10e113991d18aff51f87f2006222600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f3d4c67bfcc3bb84942ef6783c2b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c341f2208075ff08333a592f19fb81602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6021351321affb65a6e33af8c619a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb079284ae02d5a23c3f2b0eee83470604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8047baad58c1be831c24ab82919d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e08459a1304f31ff0e8e7220dbd4c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6a1ffc02154086f5d52364062ed8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155426f1046c7ccea1774a5aae7f03d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54137611e7c47afc5ca9b73e1d07193609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902802b6dbdea2042fee79557f44ac4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0c04946c376919147c81bc5b5325b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d38ada96b3136b294dee7fa7a18eab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a72ffa444f5abd272a519aafa002e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d8bd2f4f00f96a5c4fa6e755ce6cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22046db1a5efbdb62d4ff09ed935e12b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be344207988f0a63318f684d5d721ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877e1fcf8f6b6dc4eb598a3a2aa8739617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287660f527fd73ce9aabc9c8702a561618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c045c55afe2e3f8dba141635e7771619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593e8d865eb02066cb9da2e806e90b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5b335c187dbd92b0a49666ccb299e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbf1db5f6705b81ceab96613bcc3f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981ca651ba82240aea6cef6e06e9bc9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b5dfb58558f39be5dee46df44dd18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811ca7ca1b4a42e45edd6f871d5e883625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de8f1b8a2162e7e7c40cd2736f71a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b740029b6eb8294fb8c50b5463a1b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d344dba5b44e5ad2ea304b893d5b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308d7bfdd28c7ad53b2a01a7879d52d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424f22c1b737994e6cebec7619233bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad324e8d448baa8d5d0c4e89348734631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2de13f96b0a9cc0269154d19c6d181632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9b1b60d5ca0b9cb95be0c8c7f1178633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64617c7f87f1763a3bd9831d4026d171634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebc5385fcc6d138cd462ac496eca87635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cc90181754af6fcb47db3a150e673636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d2de8ddbfa09890ce6e626e0aa30b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef987962c50abb7012fba7b2fe5b6a17638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e7cb205b9bf08497802f2f192f73f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cce34146a5cfcb2137e98dc891111c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28712e1a7c3c5b5272d1f8f6c7f58e1a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fe95ca763906bf2fc1066e2e2e79c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68de648cff79926315dd4c355c8185643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753119eefe06991fbabded3bac327a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c82cba805095ea524a4d7b4b79fb2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11855d656aab6dc3b9c5715baeb3b6f7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dd06426da01501c332c282db06b85647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c08044b69ab836498540866094440f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f874b44d92e39f3a3a6fb727e0b679649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358125575c559a1e997d37b1ed850f3c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00489e907fbb1f30367be096b4410b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaeeed2ce8b3285ddee3527147f73f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d26c2179adb8a5d0c034cb763d7bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf529b483f366d7bea08cd39d7b4f425654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf479aa7bed921138ff449f0dca208d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd568ea7f2bafe1cc76aec15094702656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd82a5dc03e5b41d8b31b425b4b5923657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a7ef18e065cceb7ac685961020bf5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55054d2dbdf82f54091c3760ffc3cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e629fbcc20e1c6551af3e562c8295ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff90998035e4ad8c1a8dd540f6c97e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306210d619cefd2fdee266ddf12cd947662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98405767d03f87d26cda4373282c0f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bf444bfe41e32176ede6510625ede664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5eead3564c9d0b25ba0555a1aa69b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f5e86008289d19d280bc9837dc60b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a70681aab75f9318d8f96ccf874ee5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ef617a9200856d2b6746f51ab859a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7bb2301019c36417b097cf775f627669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192808292b06ae6979c8af719097ac2a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669d5758b289077cfc5a19dd9536333671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160edac1edb9d3c6a4e5109fbe2761d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1730da017286332a5e1c02afc007e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618a61db363c19c6ca3040a708a65c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f2b4cef18901d98ff000615d96faa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ae3abc87c8b4e2be79df20798005f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a761189c5b00142a5c45e5a36589d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a47cca024b96ca83eb3b9255076617678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1615d7533f6e54d9535c18c3178bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db56fc970f7042f9c462cd1da3dbac8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df39cf4af16782abf50829acac62c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a62168cd5278f7255e1aa0d867d16c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c04aa5d34de0d9d9c6895c25651f36683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f83c5c7613b662e30ed18131be0821684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6fdf9449e6ca7a95354184553904e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b055d514543e5cb421162c32d4370686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560de4f6fc029f5e65bad290c85a8aa8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755b62819dc956fb56ef54a50799747688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e615607e0537eb3952805f8c7c12dc8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aed26092e8db6b58b823248af3075b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2de6eee0eccb32666f20e6467569b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3da710e6123f79308a8b950998785692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b77fc5dada4ab69cde259908525d19693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24103613474325be6bed2a3e0f666e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f7e00d8cd6b4a243672436fe82c57695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2fb7fb82fa7433ff763e50e30f410696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f603e04a0ee9be7e32ed0089198c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133803c65fdf0307ba4311684682396d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62d8a1e4c3dcec85c37c5876b9afca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099a4b8970982b1e3c3913695cd291b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f904ecebaebc692262cc8296d3759701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca098c5449b8f9408472125fb6f91d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0231080b396744637c6bcffd3ccab24703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb5eb81b82d047b5321ac8811fafdf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba803df0705a037585a8cd8f349a18705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fc8d34e9e2f913a65981cb4174467706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b0382d76b2e2a901a6e329f71896c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2105fe45ccb6944cd4ad4c8cb6d68708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f950a38bcd8ec0d6078a1dc239ceee4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61678efecf3ee18bbb70e5ed991541710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f311bf8208c6e7ddbe209c21b1ada4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac24b2b9d66c16277227e944f16342712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07907604c3d5e52adec5d78e3910ad32713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44152784d1e69cb7a8385d23be5b935e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa9ed118b6fbf3c436f5291c282ead715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b68a3831c08b5a4fb76071125c41da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067700516105dc8c2db8c15fc381bf90717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fad4721d9990ce1a06c775837c2b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf195fcb82672f29588067d1f3ea77719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c605f7b2116014f04430f053fc8149720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0a871eb4f89ad2486f9019fce5655721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af4015b01532c8673607b4be9f20a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7df7d426040ef4895ce0f4b055171a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8538c435f1ebe137c602df36d9d2a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86da85a2c0dd8f5f02767765848aec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41504080aaab295b62dd6a95e8019c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc087f36cca8f3d94cb498372f1c32a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36036643ea3c4fff550e3e35249090728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44140aa901f90e1d385cce3c452c445729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90b63551617f73406bd3d096e7b5be730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12cb80d25a56a9f49f72dee66058a5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884410af30e9b2be6fb116c540b77bf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20f5d07ed4ff984e2fa4405f4ca373733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc36d01e461d80468efe38365573f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc397f13f45c56172d5af298855625735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f39f7628652b65d4b44c980e11cbf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd0839e378fcf0f7ea6e9e110323f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddfea3e55718d1c69acd7dab99588e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a419ea754dbe3d293f16c49f4f3a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4c7a00b4cf6315d216652c862ca6d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e782396ea91f165ffb3553f759a04b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f30faf1b1df35ec3cc9cedd4d4ff0a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2271192ef5440c4bcc61f5a4bba7c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b87743692561def33568ccb453e45e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f7a98e7ea0c1265869174660d1edd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab12509a4c514d74c2373e4b8bac292746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e107a287ba59a351e0838272e3a669f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865eea29c77ba08d1cd8fae11daf3a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c378da61bb359e8534411f4e770e34749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84512e672fd7899acfdb86c745a1f04750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817f088e3e01e3033a3e5b558207621751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98ef41f973205b4310d8c12778ae33752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0e72d0a5baeea7282f7ba7782baa3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2bb323bc001e05f6ba3f319ac5123754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2cb0928cb7f258b0b8e3364b6e18d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0423290d7a083d65bc684c63387a5a7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5982b1bb486d447d88d5564386a2b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59327778142bddf741a74e85f2e147f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3c4d5395cd71be52c6c8beb01925e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369514ffa4b4051d26092acf4e5e4f6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adce09b626a96587ecd155219352ef761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a57def82f54c1641315c9d579b8d58762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ee8a119a7233de21cfcbced931ebf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bfa22ac2b3072c9b1ef44b55d636e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7b8b08ebf717c60b44e8cd9f0f06f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e44c831bcccdc00872a8c38b3b055f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34fc257a2307f1ff7377651912914b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040370c7af05581519fa447f5d1fedd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff473c647f4b202961643236a7912ff769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005816b850626748dd9971a0775e80a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f921a75dde4097388429d3db7d83476771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1ee296d40e42731ee73c3c1c57ce9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ff96e69ebe130c3548ee64667a69f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73af42a01452de82f95f7106002a3dd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa4602ea4a1d89f78c62c619b6b8fa775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e449cc0f93e9033b0fd8a643aa4aa36776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463f2f5aa80581aeadf93a76584c404777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22e27553aa826bc985ae812bd90f42778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9ba0e05b4c3f8b69f739adc8a0faa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c6ed0c4222a1ddec4e8d11115a295780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8046fd14e9f6a2c10705630ebdda9c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26920906f50f53a4ed16a0c2a7c72b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd0e36f5d32f9f45fcb24ea0ba6d7e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c3e87d04733f62cd479330556ca16784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a8e3356cc9fdb702c1125c00d3f8b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba5751fca6048af431f82de6522e8e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe5738e883056823c1173c7da58d65787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45d29fbeb614dbbe7b1cce3c36304f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee48536979074f0fe43dc31e7fa834789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e5710f3905e0d40201a8a6f116022790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486f6551b3a45b0a64752b09c72b601791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4129eef448c0bb7a64d5c22076e649c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f75b2a7b8a7e57657e2c8525d5c102793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bdf3bca8efdfb462fecef4ac2c70d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c47f6762b66a82b16a55ecaa9846aa795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eda3a71706b6dffe628a1ca10edc6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e986f9c0888df8fc9d8ae590195d2e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94666b9667b71b1348223543d4f822fc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f21c6de05499ce3b9876e5331e810799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447dd250391fec6dbaf0bb4999d82d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee10350726dae6dcac4b9164d1b3b4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177bc6ed67d5998c08bc99ddfc6e18c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584ea9afabd2d3df897a89d9e6651a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e3e549218f60276a1d1a0047c3dff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c40fe6bcc5da37e847f7cc0a9de0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bbba601408e75a42ac050a891eff67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9e6e7b15a230a6b275b052e56a1408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268a6f8960e4ecd856dd0f01a02f8e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d64d9bd99ed5cedd074189d45c370d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83d73469523701e4296ef627d3aade11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6c803c0ebfa046d2419207bf2878612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345bf8bbf69015ed9f830941135155813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dc238223cbdf81644d3f3617a491114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8800479d8fe7b56139c7eb82b9aec315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bada7f303d7cfdd0cfe54800612d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37493d474d4e02de66d00b07e62477c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fcd958b8d60f71b5a588774c9013318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2156669ad0d4095b487eb3257653fa119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e93988f03afaeca4a29de1fa9846320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d7564df0e3126a71f310fdbc803cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d49e7afe2848a08b3e3da9a72d8b7f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d832cb721edd152d41339bfed338823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338d84c7932243bc9ad60bd4b712d8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cb7c26277128d21597796477fe2f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3dc19ff9050571ea8682b43e7c73226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f130e6abdbafbb643287e77e77d8a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c484164beb983987f8ed46108ada3d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f6c7ecbee116a810d4276a11326cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283889dc3ef59e5d2a6567f830dd14c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082cd441f8c3e917b1e036f75fde40931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e50c30c3ed0cd2b964e4277b0dc3e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce4bca18ab663d8ddcf2a2182a179b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d49968f762825c78bd696fac444b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116855b4a573983f0725fc201c6fb8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c9f4694ff9937696e7d66cb14106b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2c6d713c0ac0057a9af9e56bcf48037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e9553c5443deba11101c032bfedb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01901f52e6c721754aee8031f51a31c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5aadeb2d5aa89f7f334195e2f067c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b06fe7f768ec3fa71ed41f1e9c16341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf17bd1addbc07bafb3ca1ae5be963b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac671b109837443d627994d884efe6f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b36ecd64e77222a9a83f0f2f8e1ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a47b2fecb5507b69e351d9434f51945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7152da8c1ec83e49862f57d068097c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152b81a3c8ac67898a2dd12005fc86f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbc3dbe12fce398b64424bf84dc43e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc2adc57b585e5604f37586291f43549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf15d9f95b042741987acfce63d8fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474037f6a5003eca8c8ee2569cd4d08f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19759d922410e65e16065b85b8792cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599be41dcd482a682ea0f584a664950953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf166ad67cdcd845a4360468978e9f9f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4536d563e4b647cd2aa6c602dc19d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e7a3379a994c7f479054a2a0a068b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7961bfb9d34fcedf14a1dc13f1ed82057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188568e62726b2687418cf6c72c21e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00a99ed864bd9b094cbc05e6ba238959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c5e1211efc0791cd28c2319cdbe8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843aecc9e40282c5a472042e9690a3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b563efff6e1ef15eb24eba5f0297ebb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b929155941aea0affc952ddb4c34563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b69705c1de1bbdf2c58d7f362dc56764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06ef977f37785d630adc43e9be53fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb8aad0c18c653eb3e905ea21b6b8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc1e489a2c44dec8ef87e2f27c24d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb967e41d223ea989712f73f3ff7a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51d572e7ba208ec37b8c61af8c1e8569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795683ec25e8dbf5ab1d176307486d7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e11539c222d75fa17dcd7c505ec77571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d564d781edbbf909c23247bbfd315072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf7e054d63d79f44871d2e9e3df21173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd1991dcf17d9c25603ed4f050a84874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186a7abab1483720169387a6057103375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a278e6abefaa87b9028038285172aba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abc41c433e66ab9fd2203b5333bcff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f84a5926e59352f117c601e1a6e4ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f92ea96a018601054583488425e3179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f160469fb801899dcf022af9dda1b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be3cc2a49032f267bb010b918ee49981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406609be39a12b1c327e2091896a6e9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ae017464ce131d4e306fe701139cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bceeeecbbbf84fc56c6757a38ec5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a90de8ad05b92dd5cd1bfa758c3f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875707f3d8fd4d862a16b231ffe3e1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1aabbf6a07a3550cba7935b9d4b6487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309385b7beffa98a47972b56aa7a1a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614ecd729540adf41c57205dac9514689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b1cd1f33be46c8fc1adb04050ef5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2d2b28d3c3481b25b02b44000f41091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53d10aaffbfc4494f212c898ac320592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c077813a2f4dfdd7be5c7f9c2e8e0e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd843c420f446b20bee527bc3be9e8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc927cd2860ae0c4d89efaf5c7dca995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9e2f598c7882853dd1d14497d0e4c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c901cf7184347a3a3980b12337b3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f397a6e4585b6344806acaac86b62f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003d925de9babc594d1c07f1554647d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a199c0af43497d9be5201602cdb3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826363af53a229061545f01271980be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50ff0e99638542aa0bc220215af030102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca999174b29ee9d6a4160a5e21cbe6b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274300ed627b8d91fa6e8f6f9cafdcee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dd70fc0bf82a07f52048a3c8fa97d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ff35b2fb95f62de06b667c5515107106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52fca6c7bd5e372e1ee3855213ba41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccec905572cc4ad94627b66b85b7b6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f020774e79b98205df7d80e30ddaaab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817393c8eff3257a1b2502567c4c9d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c6a0ee1ee96e17aa5a65ca2470319111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52111eb75ac2458a7bc6c98d17a50072112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f486a6d267775c9299d48a1a3b3e3f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5491a807ef5ef5d221da3c304e269114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b87dd29c62c59f8fd74160b9de9724115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e134bee7a73e80606eb88717501ac4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a0d7cf7118cf4b8839a120e75c584117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798da79634203d2dba9f22e77a21db8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9e5d36f837ad8aad128f9796973a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6066e0cb41d7d2a54c97bcd54b0c38120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a87ff76c8aeaf32b24b74bfcfba836121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec32376a538f4a8d24df28aaf4bae11122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4104883f09b2ec75a42a79799ccbc60123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5166bf2f94e108a3812cc86f4ade07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7b8fbe82284b4e66f4886ecbcfca0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91869cce9b32c7ad6b52ac52748f2c83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e9db504e49ca6f36ed5e7aa886cee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f591ca5763672b101b903874dff1931128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98e9dcce7b16ff21066de1e3962490129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf62e21cc70958e9fce11639ecd4a18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0f996516713c6d9d2c3f507ba6f78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f887d24bc78e62062faecaf61c5fc10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8200f4b75901d83f379227b5432a1de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66257e856811a5c69bd1b1490a438d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5beb5ebae0691a23021b0756172896b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bdc1cd5938ca6cb4e9a789426f9be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27908c52f46867b4e8b74e53334eaf25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3efb8054e4be563da7edd55773de8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7860e46bce317a40a1cd8e2ba7421d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec274af2944fe6d86f91c0e6620f4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dfd95134aa3a747525d93ed1c488f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30e8dd08f06ee168d7c413d56816dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006b8ca150063f39ab1fff431d5d598143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05624626ab2120c992c052e1ac45d46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b15059c91bdc342db0af4cbb076d35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b8e445cb890ea36b522a49fbdc6f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aefb02c961a59dd392e5bc5d46886d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78502487b6a27fa09b334378b0aa8c31148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76328140427b5c559e65a670522b9534149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bbeb19b6cfe86817a15dddd278f7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3ab77ddd20e6cee7888a7a497d4c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1532e21698f4ef895c0160222e5a032152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701a17f7a6dfe6f7436fe000e9053a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b44a53000470a29bc05bc6a682774154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7a819a4144f46aeb2602ddc57e7af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3376697922d53f44b8f2c8f018ba1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2cc73af9951248f418eb979798c03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec1e8b9dd4a253c2ef56b00e1e5dc4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9a178aaf0eefff7cc4ce5f1e989a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da9660296b8187333ae163c08d70c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d277f3c3a2b366ad24843e5eed5e62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c199e083506d5328e6020b15b3725f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0f8f7479914a8a8322616a4ea3459163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f972a2cd8065324ac47920e4dbeee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203804340625d5ae3c8b5bd3847d7d4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf9ef4d867d2683349793de3a2cded166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1d54b7bb440cdfc09b2b04bd06131167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cd761a0f8a5bdb792b62a3e7cd872168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e10350e60b4e1b872cc3ee11e34837169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe71450e3b3df2841d875ce53ed25e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9245b2df9fbc84ba77eaefce2194cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b50ce9d05c9bcfaeecd8adb40d3a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ea00b0952da9177ce13ccb72a8d7f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfb1cb304e2ca3191813d6638dddf9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ca338e872c40ea7ff5cfb62d7fffb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0319dd85e9539216edc980aa4b5aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88514b3e5828ea31df9dded7522eb6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea03627b5a842a2713ef60a8076d5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58c11071bdbca4c237ee7e74470d13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f547c62e408567d27dd1cf71454eb1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672faac7aa75320e7e348238805177b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc32a2ce8d8a3f21e1f8ca42eb5bce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524686067c58b9d8556dd2e1ab23675183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2fdc6ddf296ad5984c1aa7401221e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c7043fbad3455c0f68c0e75d06a9b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bd44eaf870eff230b2dcdf1b78e5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49df49658e319dc49c904db419e5fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b57f97fd7fc6642141efcad2505fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3594fdaa96b821e7978a0741189a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a9283bb36a13f0bd264525481e461190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f051336b0e80e0bb1db14c1d5a695b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d209c20664a819fc01d6676ba4e05d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de45eff9210b652dcb74516ed8b72d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadf00941999e7de9421383890ead63194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb919311b98d4f06dad6a5942528393195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35a050e925e44ad23cf9fb99d0d6a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d791e760f606f0a6956b0dc5cffc89197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a08119bd2518a06b94faefcbf0489a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745bdccfff999f566bad1addd233432199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ca0d55047c92b9e479ec0eca4a24c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e8976b16b5519dd2f4518032926e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc4eae1556ecf0a2cad53cb8e2002e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403086e84bc34f3b13c9dd4ad916182203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bb69ce4998aa1471bf3c4b897897b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d72f225969a49fb3c9229424bb1d2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f349e5e109bdea331eace8423ba5a38206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484de1bae64de905b8fd0d93ea5b2688207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149ccb0167c46f457aeb4b8c37f22c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe10ce9b16e94bb037c3d54ab768ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ec1caeb7f62d40fef56fff158e577210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28bb1197c5f621d4c000fa66bdf736211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318baa54160c6fa3a8a28e38c9c0cb6d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321176891d79417c82a7ca4810ff5cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7909aa2c96a6d187ba4d593d834002214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650aa3185813d4bc197117b6fa061878215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362768c570d41e485bfd24390b12b3ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df3a571644c505e63b828dc774d9ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8d11ffae79409c80f0ce15c48d435218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069421cc7a8ae23a58ae1bb7d18cb6eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ca96982c0e37d385ca9328ed577ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b1539c530aa520712892fc71852d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199a326a7a2831d69e700963d552f0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95276660dc8e0a0d88452759c9ff49b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44631bc2f12c8064c1ff5db76908ea24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d824c58d04fb4369c3b80c3fdf9f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77485e7bfa3d438f422f002ad3053e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0b02e2e956fb7503424606b74c924227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9709cc50e24e971032471307abfec4b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1868b05fe016fb62a0144dd800d441229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6c948211832b5f2a8de42e7a7fd60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3ee72ca097bdc0e8bd0195b0e2ff3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a18878fe9581aca8a58373a12b9b43232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab735beb63dda28b931a4a38c8ba666233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a9a3d10a2af9a335c4d21c4f7a167234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2a0db6a7ffba9297d3b1ac948c52a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66bf1d94f1b75e193fa66ae4d53547236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5a48020ff0e3b8351155ce234ffa7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5c369d295166c025a3cd821f1cafa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4682502bb56ec1da89b6a1cd862bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38efac70855b69181c97adbcc16846240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68df970e530eaf615f233c62a3e0ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755fd59e0792d6e465ff5df53b8830d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d45a38cbbd939239af109413396de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff79753f171d2d9223430fb0a8b4bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26882ca5951f2471fbf663cfae9835f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f6872880003313c3184b5f84dba3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ae13b132257bf376ad1cb30470d2c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30dc1b7198c43352008a0680e8b0fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea1ac3c97d236435fdc67a4032af63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869b4d8b46f93fac7baa2a3b0bdb5b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7e58fd5fdbc2426c7e26c90fd1f73251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cdfd6f605b66bcdf4af45fe18afaa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3898478bc7755123043b83a8ae00a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368874d780437c2aadacbd8382df8b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6d2ce96ee204c3aee6c42d8a463b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b24f134bfc974a6d721b7a6ed2760f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c04ff841947e209f5ccc94af87484257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631583ceff10d0a351a048abe7f58d11258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338d81b68dd1cfe25c6d483ab4ef082259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d52cf9967efc64b3f5c45da16b893c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee36d4ddd5fcc38154a4724cfbb37a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48211ef2c830cda7d880902459da00e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f292bdbdd470887cfe33e3b7f0b97f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e748dbb590717c530a2414376f73f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954099ffe9759181fca9bddabbc7719265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a259c7926d383e497366e86138a3f72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a89494fe19d9a17bbc6515a1775ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07896f1dacb7a89f18238add39942b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2217845150b7dfdfb851e4ee0b517269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a1e6f202b283690ede89bb09715b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cba3b752bc76b3d900776cd357ce6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274f499f94f8ee938ab93f8fcf7068a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab73bad4eea2aa0d4f512186cf77b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4e75db9937c64d1f70d57e78e3170274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f6be3fd9a82f69c2e466ca23e59f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1aa5de607a7b9b54b6e3a70388e1b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b59507cd7c01cc418fe1c9f0ce0507277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a0f4a8fc620d1055bf3914cb36520278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c713db3c52e692861199e595bd11407279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e76cf8ee21415169d6547549baa1a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7309f90220755342b3e939492ad592a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311232af86bdbdc550d7c1917bac13d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042b22cefdcd045a5dfe4b5828d02b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b7efb48a5b098d78ebb6dfd67842c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d495e339c2461bcf7deed9696ed653285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a22baee2c05a3f3043ea7b9a158aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60ef1d013f86d64bef40034ac66182287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8104f945e08ce6567d5ed87b2f47b3f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fe7cc863f966b3e2a8ee49586cda5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87d11230b2d10bdb3c30f4891675ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b28adb8e505e6242bf7fe5141dbbd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ea982848bf42f85b33dc577835354292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0cf9fb569b572d44b124015e56004293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049332152a57709d1b722ecb7cd314e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098c6fa65a8430649515a423a6c11ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2264f12d42c376972e9545af3fc6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468dbb5b4de5e03db9113b7a36fd8d42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47973db5399540921de1697b99613fff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7be178a14b9ed68097e30646f48de8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59662115409822f1836e7e0357c76c43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe168e2308b099c8259091d20ecb5d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73611cec9cc62404ab16aa6fae4bee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c42b6b28ac19753ec740b91cc0ee9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25c100cfc2ab94711d9bf5ead3f6da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376da62c15861e86e09cfe78d9e7b49305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f80e7324d8914f94250f316b9aef6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e7e59f55dfdab6361abf9b9ad7a6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f9bf5f5c71d673c4ca3f91bb39fde308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef73efb7679dad6588fa52aede7c55309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dba2e63e6c864092a55477999e275310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60331c358b0491bad3e680b180bc641311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cf114b6cc06f0b8a2b33dabc77e39312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a7b14d6ade76b387f0904a246b2c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04308368f116fdf79b01aeb084128c50314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d5b3f113a729531889fc6015cbb27315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe850b55ec33d6fdae39f68ba24842316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fa6cd1170194d163a1294edf64fb9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed06b1c4c4bad33b2588dada4c9b7e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410f7da57ed820c49dea6a414f2215a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765d430b76b5aa78050f664a06034f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecf959bbc003d6b19a590c925e5647321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098299fc27ca131d278c851357c5f3d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fcd5d473aecf7e06697bfad986ad9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098dee96a9fb3b64aee3d4f1974b45b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df402584f3ddcb9e0a924666b5d7cd7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8e1db9d1a1be366fb95a227287310326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83687c5b0c682c9376da21bad0db5141327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27518110e73ed122ca9bf3daaa5f582328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0bced73e29f95c2b26b5355528af2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fead063972d0a1ef3f8f50ba2f97b77330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd7f245643d8f241d083d74096fac4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23212f1f2d9bf45222563d58785917ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d7805f45e5253cfcb48905049b446333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a67695268657d123207b0e25e4d75b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18523098c0d805052b4c8df6d05947335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8fb9b832e00af9374070c33c150a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cbcf30b0f921b816f195c140c1d5c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f7a7aa6ae8d0a4f67b39028cd3d7e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c90c2db8b493c61e656d7db8ca6b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a5a8a1740010cc826f44439fbe05b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1bbc4caaf58c9086e5e45b51bac4b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18a7fdcf71df1b7bee7ffb10c464ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c9c6590230c775dc7205b69663cd1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829b1a4b206f7eef3b06b79f1b60372344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d636a6f83561eb05d2660c19199c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65476a7b6e268f8d87590735b87aff21346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858125df6ab9334ff8d0a837d9d879a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ec05d83d69ccefc1db1edeee7c1bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d184f16f20441a0d22d4babe0c0b9f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c817789556390659b2f3df3926ef2d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281c3804cf7dea4133677909183382f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd423e90fda1d9fb2d88e861e35cd41b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecfd6f385d369a0f84511396957b7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810e722f1af797fe7a69f8871c30efd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1745ecbb615d56d73edb02feaedda33355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d379b49ee9977fa6f450e096a06c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866ba6be3cc830c1a0af1bc99249dec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9516a5b1fbdd6407ec0d5c9a5380cbc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a61fdfc8830bc8ae91ae4d42bf047359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81db963dd685b960b43a47accdd1a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f71440f5921e378761dd618e69ab3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919605dbd46355635e5361672b4b4075362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a424cc851e9458666010cfb5e71933363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618525af5bddff3f9893b123ca183e99364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682f986d58d4c544ceb62e4bdfced09365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296afd7f91aa86f589b35cc526ceffe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97bf1f3d57c36bdee4f1c57037b78f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d87f46b3b2c6b0ca4917e8c40acdd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf30eec0fb20cf97ddd80f52a17a42369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bbbd881ac66a7d0fbbba9e767fcd3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfeb35dfd4e56217277477c6fd92e5c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaf627a2fb5816f36b13caa238ff96372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ce82c39fae79ca6d3e1f07d92e9d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68d131dc31fdbdf1647e9fda8a5c89374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74ef7a51b1de00b82ab4e9f00f064a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784efe390f3a53c9b5f98f7f012c6e7b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de2aca4c12e28b0eaba087a7cf3968377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a200b4fa81e2415522fdff58104e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96356842a7753775cddca6d263a28b0b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419656f8a186a15b5c9a4e4f4ebe510380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca28db98714e85798ccbc7960ab3fb4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e3a036c00e483cdccfd9f38310da9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af335abc769b751d1cf492b55df09d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bf849928a46ef6a5bd1ac67d2bffd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcffcf6cb2c18069f108ed53e73ed04385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046056063ea98b9ae7a7240c5c85b0d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab70e0ce86105a0af1344090a034416387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc81c55118c7c2ca8c180ab01cfd3c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35401340f5aa9eb18217081de48c8bdd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2447704f8029e614dab16519f52e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc910b58fc2253ae854cbb8a30866d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734eb61e789155c006ff31fd28d02ede392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128598b76226ba2101c90e99192a678393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdd0a48b6a4afc18437aa227e28b7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d61b4351eddb54cd1e31d75c5da678395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec9022b1e61e3df39f0ed917feff1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447d38cb6a2bb811496732e0ae03cb9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1e312715ac07a785a4e209389bb53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632eea571f5c3c9d0898a1784d2e3c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0388c7fe09f845e069b048bdf3869400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c47d72633d4555a5973620971f63a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644def3abf04dada1402e98db1b819e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad37d10637eb23f030bec60d46d1aa9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3c158eb0b6699b1133318f6dee4cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887cdeb7d9cab8e51131ccf1b7a1fcc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681e5192ccff1386aa7e357275fa455406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e837065ec979c3ad8227d6d3a3d4395407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b3029f7edb621aee4d55d60060e5c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dbfbb602808b6a504296c5e4e4fd6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0682619034483b5ed0c60a67db2d02d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe555c0c898fd75e1254e0ff517680e8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57177650d76f7da174ebc9b14ee85bbe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068388db91f57aa104c5640c819a138413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5f1ec36d0736e77aceb78780b84f6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485befd6b6b289ca2859d9ec051e8bf9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b8e14b040443bce4ed612bde5e35b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabef4a5728cd118a86072d16302ef5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c2dac73dd843ad847e429103d5abb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4824296d6f1699cc2cdc4f346c903419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797dbede65fea5dd353b6118a6dda60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb2253e4028b72e97cf3610af8f0c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80218c89f4bb737a024db557327ddc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940251d4b3299dde15835c2dae54ed6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a98316234be713c71e06ace158653b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d809d6e4e94f5913f73523f6eebcd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ceb5106fef194e9246dc8d241710fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaf3e9f3672dc8d36384c6c990e443427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ddd628e7502e8b465a247ea243111428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777baadbc786345161f852ead027b05c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd933df9e9e5c1d50c90269483a23c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccb48f304808cabc17ea45718da41b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4ce60a277bd3e6872cc6ae0e05124432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86343bf60d9983e5ad0201fdcf8f013433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d39c9365640a732930ee536b627e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4855e775f7617bcf64e6cb458f0ae98435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4238e23b17f8f1f9c6788f50899663436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a582f89cdad8b356b706bb632065943437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946f2013c94979f9cafe92d361ca434438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22932698be6f66f1cffbe8a503f2640439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a9d47ba9771caff30825a000dc4c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d52b7ea5a021cd48aa72c9ebd511db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9523724fa9704b89cf3160468b92f22442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a747a13beb2d363a3161954bc4db9a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec16c2e9f185932181d25172c05a6a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751b9f139f6ff742b37a2e105bc36e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5206bd18bc63e5db155f5859db161f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d682183a12b6b76b4642a60ffefa03447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32183e256f043b2edb188884b36bbfd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711604f998d9feceb594fe9d0ea4424449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5888813a1300717989bd19539fc1c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d6b2e7cbaac7dd9f2daaec74ba89b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b24d236cdc84f975a4233fa7804f65452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe691531fd14db80e170a07b6cd8e842453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69019ccdbeb732f2cb0f061d74698f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7befa97f72f4f3c7f366f257d7b535a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d0e634735261c7237c48c7afcde59456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fc146902f4f46d4707b1b7750342a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4967cc02f6d6586f0eb6948f96077458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eadc37b56b79d8564308722cc4c537459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4e1b8ec35360c2ce4866c1222e1a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2399169c36924bd5c6e5cfcdddd65461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a418e366c793189ffc16972ea6b5eda462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cc0f6464759f546e38e681c9c6789463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba5e34a5c55e30539d3f22c77f00a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f8299d561576dcea23b242b9fce52465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f10f6faf5d15e3786e28788a2dd291466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b75f87d63ecd166107529d9a57560467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b1bc8613ec2823a959b502b718757468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aca305eb30f69adbdf273b922c3902469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae937e9ef6427fc5913d774cdfaac2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b2d74a3103de8ee0045aef8941ff9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c132c8e86156c04b8118d7c5ed4cc8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cfeda92d2514a3a4cb946a9c2bf0c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874d4268d294b27be8d379c48966a2e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edda59f31668ad30be8181b4528624475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26971b3b10406a24b1c3e6650f2d1426476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9535a5f2de81e314f7f4f4531d1ec3a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fef75558d8c70b9568277d32d48c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6a4fc1595f28d939f4757366737e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef232d19f0e0550c5f6fe6aeb75678480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159e15d08f6a6e8c4af612d1b2a8a86481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c2372f20130623cda1ca8d712276e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56009f8ce2ec364594250ebb4a1af482483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9a5340dcc4deca46b8cb254e454d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d4a68cb709fa44ed250996f1dcab7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294adf4cbe43c3cd3d68cf8914bb644486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3020a8bd3b1080dbceffe7e1d15082487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad7825c1619d38804c59a9cf7cff85488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50689882fb3f7589bf3e92924594ae4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bfe9aacee10abc239da92c800a0af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7267d46dadc4cea1f14b266570f3546491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea01730d8597270bf053bf7d785521492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecc1fb8728d12744b575328a2a26f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af1aea3c29c504592ccd078017a95e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fe2308b18bc4c2e58efb491d00c33495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942a32d7fe9c814849536b881064e90496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef82635d7669212e41e44d79924701d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24f9445ee34245d8544185faec6fc5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2508919ad79be62eb42295bb11325f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dd96ed77f6204a20d454109a4c52f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ae18285e904e105b67a41583a2051501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ee5732f2315c3346075fb2dc97cc6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cb747cfea812d96f52e539bb0c4ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6ef984dddba7658544dcd83c02608504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13accac206e15b1b87fb6ec47c486b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e8c36015e00d14cd627d4ccae359b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116417a2cebe0cd17fcba14429a9eb97507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af27e2522f7124d1025acda6502c09508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c2001510a47fd644f4b3d86c6ca2a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50a6291753ac570f806610499be3cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da03cbceb401e8b99c2d0d41fa0413511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc9386402a67b455893a95ac265d91512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70e6c52c2c016b5519d23e257909c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7b8b28730507ac2557c2dafeb3f6a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c499042b8c7dbe7666204dd92d783515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543016190c46e0c3436ab4dd1dc5cfc6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab2fce0e612808c4f9e109c22b8028517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d9680e9eadc7bfe5f7dcc4e5b8b09518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136bd9c91094a4ef76572242640d9b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af52efb6769ed2e16215af0869c0de0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5520c9f438e3fd89882950c3c5f051521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f1166c0cca524af2c18008f55b978522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37e1d2f08fb334c4f1347aec68b798523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866f43ba1f95ab7ba912f22d63e3468524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae7c3e886997f204f433e05e9fe6f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd226ee0ef818c460cd40146ac6a63526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9914be32f5e83032daa02cc0a6ed347527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9680873d3f43bbe6a52cbe2fe3ca050528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc9c6252e0c0f1a5e3be6d81cde8ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4384557dbf3154d02804e2d8cbdef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e0d70b54b4bbf48edc790b051b6a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5a9fe5357368629e0399211acd007532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddcdf0f9afd1b254981f75d288bcc2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda181dcfbdba2e6a9abd28a12cd0425534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28be55868545c1f0862dbc919d61a49535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf74cae6cf4d651ee313899d263260f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4e8e65af3b8096ad2c76439d9b33e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdc793bb72fda83efb13ef29b5a6b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fc9bf86d51b3584259a12a9a8262f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a9e591e5e9899137418fac495d430540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18996852a3649fe5cd3c9dcd61859ab5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd7b11fa4cbccf457d7eb7eedc64fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e25cedc4196e53b75c5f6710400874543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512506b0d1825368b9e6fb0cd979f03544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5cab534c56ad058d22a7c554944bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dfb5194ddc79daac9d6f2726f75ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366617cb9b7ac5b4c11f9809d035ec06547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9d20e8c01b65103214793e078a19c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcb7a9480e0ffc14dcef2a50da6014549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054e5896fd267cc285e46f3007b4ed6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee93997f3136dd6bfbfec2f3cd61e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638753e81898e448c4d412a8fe39eb9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc8f1bd9e6743ad947e4ecd6f5c499553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69d741fbb071af9bd8214a50696eac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce641337afe1b7d9f890ce40728ae6c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4240b233388e86e9c2a7ad150d73dc2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39350f94dfc09bfa1c744f659fbc3a3d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a574f0b4711da22f6badfb61599a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499eeecdbd65e27c667a72b91c72fe2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc2ccdd6173feeee7412d030a2e00f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582ab388dd5b8a422b845b728aaf872561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c367f09f5f113f5461bdc6355ba6cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f669a857012aec7ed064ba1f697ec1b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4366906854450c025ba9592f6e79fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa7e010593424fdbf59055ee02c336565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e6ee62ae536d6b84aa7040a1d808d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374c8764e643b2a51a6d7ada8ce2831567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd48ec9e7d4ee986490038aab2392ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94975235e0e7ea515bc250d8fc7bef38569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a5d419b936e24ae8139b03c74c0eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d5f48321cebd3f4b0d2a1a002006e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae27dbdc7efc3cdb6ded75296ecdef3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3296cd77a17d4498eab7f9d46b7e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab57d217e44d0aad393f6186be50fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca426a257a93886b9a6ff1459c9eb716575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1787217d720627d0f02169b28fd51e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cff35514dd40f0f57b37e704eb37d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da78a41e70a63769a326873c06d09e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5e557cbb14ce6d86b816f7fc2d864579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f10671ddf0e7bf80a030a97ac429cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a89f34c28f0aea47423a6d8326de1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1256ffd4cab9a9dfddc969da01e55582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89840b7fff7871596c67cd4ab12e810e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47aee36c5b9d26ff19810d2ddfc069d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646a9b03af7aea2b077a08b3524214c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a298e7173d141fa31bf4006b9e0e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a075573d1f39b7ea15795e2aada2fd2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9a82f5edf252b2ad9ad17be3ad727588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403c3897e2cd396abea10222a155b62589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cdeabff989ddfcceb6b799bdf5b81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b263caef01060e5e6d57db4bf01f249591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fec23582f2818f8269397c97a6a652592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042a08bdd6cfde69eee3424864998fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79d67b858b27390cb975da42f891fe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c631eb25d26cc1f644dfbfdb815b87595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45a40434f8cf539d6f5081f84585bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76420a54281784a10364559831adc6d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4a31c87978236e416ee5759d3c201598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ff3074352d1847879676b1c1fee48599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50ababa8dba366182a396fffb06d81600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21e8fec4cb816fd6fcb4f7be780327601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0061d2d97eb46141974f08f3534df2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a576631b7183ca66417c3f5713ab2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fb86842a94b8c98c1a7dd344d4c4a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79a05f0474524f83ef8990a936b625605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b14b1db4e8692e457ab722899ba805606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2404e74121e7c3d7e821c3833dcb4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ceb50d7a5b0cf7536534c2b002321608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162cfe35b2a18e9bd65543400a90233609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd2875309d2e4f6c9d0d34c6af7bc9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051459eed15caa0db77d0f25bbfceaa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02881bd805a35c1d4d6703ff5fe43110612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9d70441cd2dd5bbe12610faca4ae1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429d831f822c0f4a995fadc3c21c4e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53077215ac6cccf39efb498806e79ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccbbff975d7c7eaca2bb702b2e4755616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d72966acdd6c4eb717e554864769c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0715f5ac50a82e6dd1b6b538550e5b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e932ace6588cb67ee690a4d6febd1c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be194dc5b7b3cf8884f3e87e5ef8969620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddde1cc1d191a6dba747e5d66ec2d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dde80826a87ef46ed1533b3206e89622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf023a076eac05feb29e4bca9b1640a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8254884b2754c3a1614c65ac7feea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edcb574bac16e4e153f4862696201a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca6370c3ed2342072713ab64ef4e6a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05dfd4c4a4150c438aa8e3b8f051e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ad0b55dc24efe160815c3f50b7e22628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a85de705d0b5b6970e13a39d75935629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced1d558ecc8c369b76cfc12b30e68e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f70344a352a37527fc24c740cc4fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385a70378d6dcb4a0070fdfbc92d598632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15a65df232e598e751ee67dedb899f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4054df682e3cdd0236189f7edcffc6b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfd39745a1185324a7277faac63dab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1d860f540f3a8e01e04d521083908636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4d20bfe8ec5fdc0094b730af1c4fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf15c0d1af93e43271a1a171ed245e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131626883a3996658e73b28d3099af1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1947338f7308c8c7217f7e283af159b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de3702021689554c58c063d046003d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a29840afeffe2a8fe5d8c545ec2747642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fa9b94b3d2d28d55fef65505158b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ff91763d9d732dcdd5092d02a0c39644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796dc738e3836db22cee9af641ccf8e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bdf3f1fb67593b942fbe216b79ba1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa2e646eafca11733ba1f97438ed3b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770962f08c75571e65bed7c8eef0b8b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021c702894916d45a836e15ff96b3a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e358e24609d617391271b24efebe30650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68a685431aac7f351728270b080f42651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be005f45d7bad7f09f75e71d61b0b07652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708ac3d034b9189abfee70ab6773806653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0286c0a59c9943c7e2521e1eecc1f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f76190103c437dc4dad9aedb691bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edeb285f4f41b076921d7f892e81652656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381ea78745a79d8e9425fb036069753657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e779409753c5964dfc735a3c94f8af6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5027f00b97218d504b604314cf4ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e018c9c793cc8558b89bffba3a0908660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900cb355ccfb38a739c892c411ca25e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062eba33826bda0009c82e68051d86a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f0e86c7583d2a518288ef9580a9f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c899d583e3ec6223f5b0d93805f21664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2501cfbaeed70b77ac44220777ba0d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c264af78f404f3b9d45f4d243414ada666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf5a2e80e511f681829b628d006b3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395ddb76ef7aabfee5e10150c1fa43a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8b4b1d828c468b5b567a5526cb359669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266871dfdea7ed90961eedcffc2da2ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b7ccc5887e64ca61d94673c351063671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340db0a51ea485a07c816756497aeaf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8117cb841a7b21bcdfe61901cef70e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6620e6b30b6c432385f659037be8347674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de239df131cf981601811cc294cbab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d7c81b483b98efa802d46875445db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515ef275faaa597e196ee4b427af78b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205130a8134eb62574dfcf56ef47a3c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603baa4fe01c57e3749ce9b0e181c58679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ce3b21b25e742d552834efe6a4fb8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a99845816b53ef4eb3baf60b3fc9bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e15915bf8d19f781ee60b260b5580682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cbda428589cc40b6227e55a32fbc6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fcef0472a1b8b28f62c2ffd3babc1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26318fa068fda1f43d5c18129121ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e00e15b4f06bd42aabd37d3348439a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b21b5211c659a48405aeddb26d780687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8130477e76ebdde162ccbe0721282a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf239bcc33ce21a3f4165c7b98f75ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c103a6bf2a8e5757ba0c9dae8b4e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83906a3d3f8177a18363f681103f069691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a1bd94351b46fb4eddb89ed135fe2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155785c4307ebbaf4b4f9b800cadce87693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d065d97e8927558f1b6864a40879bf0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642711ccb9764cb05719b60cffdefed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd57038543befe0ad3689eae18c756d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0990ed283083cf0187b8fc26fa3a1a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd1cca0f5b43efe9ab1037359d7c80698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071263d0ec2bbab9f14734e19d9c91e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b6cb573063fbecc249c614cc464af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8cb4ca39ad43e43d3758617694d1a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa67a66ba400ba753cfc8d3780e5bb5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f117ed58d4411fc073bdf048193811e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a494baaeac6fdac6caab4efbc722e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed0a62a68d4cb6a8bf0e1560f7f142705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581d227448b35ffec306dc7dfd73ca8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d592e81af19bd2470d3770ef69ebcbf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a71c4df5d42407fbae82b304505dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17033d6eb401378d618eada59d406fbc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1a0f127eeff06c08d4ee688cb8835710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2fcb85018b582b5217e13da1be73b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b18902932e801b4d9176ebf6d76936712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c5081a5e6a5c2aac3dabf9866a7d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f6354275eb41f55a76cc018e2ba16714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc0e2dc5f59964bdf430b95b06c7f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3829918f48ef21131dbd778e148d511716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2ca3218bf7e546139bceefc669742717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6340da9e71e81219c779b939e9b6785718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c5c94ffcd4e9fe18b0748615dddb9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92442a879d4f38186d8d278fb8c7ffbd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598b170cf4beeb51b7e30fb2786564a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4600dd05b6cf5bb75e2cc3fd593745722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424681bb2b8e7a0dc770e165f48ffdd4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c8afe33ac3e88973faead86195ff8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6eeaa630b41f7b20995c96d4366364725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e965fd2ac75e636d8df472a937b8b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e90707c0c0b6677c0f1670ff6915b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125bfcc66558286f9a0324eb7e4eb36728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5df1bd870f4da17746ea1734444bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78349bcfef075c3ce99aa93d72c71a4f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c14499011f916c20bcff831ed2472731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f918258a1977eed72e5db65aa7b3a83732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc25899afe1e0945cf6fd0942824a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450983e71dad8de60ccd99d4c279c6d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c337378b917acdb399f10683df6c82735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8c10525fbd495361e5676e2b4af4e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0f4a2f07dd771c2493cd0358ba09a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4d4a1184e16f98288d71d9e908238738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f53ed7bed9c0fb0387a1651fc7f64739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dbc1ac97fe1a8ac085865f5c8aa6e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d3119d72b8573605a3b1b43946c4f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760a92463f165176667b07115183e25742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ae457b0cb4597fa5bd96d3bcfed13743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25588,51 +25324,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25898,1730 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>27</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I333" s="0">
-        <v>42.59</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>16.61</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
-[...1 lines deleted...]
-      <c r="F336" s="0"/>
+        <v>992</v>
+      </c>
+      <c r="F336" s="0" t="s">
+        <v>368</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I351" s="0">
+        <v>9.130000000000001</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>1031</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.84</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...699 lines deleted...]
-        <v>1182</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>