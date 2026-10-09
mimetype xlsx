--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107b02d86e19b95433486d67354fa141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f566f2fac4406262f31ef8a717623912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65c7dd7e9ab615f8341f70f6a09fc03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef35f67f352b33ebcb60f66a068f934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087fbe459c4d6758355dedf5b88e0a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c5b73257eb3dd0e1e2ee0b91483a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0817851cd56ca4936dcd8b7b6d71dd07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c10a36a8b7433afca3c32ffb2e80d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea064720d2807867c7defcf5881cbac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2658d1e0a93f57dc4b62a46ce5bc8c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d6799dc6a45d597c2870b52d393ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071f77a22203d21a17bad0b923dc95112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc0ccd41b0a136d86de8a08044348713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29764b04b1d56ce1487cbe8a617c154414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956d545944cf2caa8c45c04f78c279015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac7c7b6473887a2627d03e507a633416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220fc90b2bc4caa664b156d82b3e24317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675d8d116ac71c967f18374cbd7b51c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b9472a03319e37ab06bf03b8797f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdc07d7f7fc87b132832a3eb47e11120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fd0743e68ec334d9ad215a0f0e23221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791af536ebf248817c4f9ce8a4781da322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab52f51d99cbe4c32d5520dda11dcc323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c05565265f1329a6dfd132018c479824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ef0006aa9721867dea5f2636edc6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d203d8a676d2d658fa6f2e71b9b6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5701863326e4a1234f7b562a269e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bc15f705bf1303f9cbc54a25a0d3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58ba9e0a976bec5555e7b8238b202429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6525b5519c299b162cec4db55d07d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dccd2b213ee3902ea97af73e5b73831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157a9f4169f04191448ef965b3813a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51626fe5776149f97339f77349e12bc633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7a85bbc070bfbddf64d5b92d6c6dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09918e0c23a3bbf383baf95d9ad601cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1179ae70933d21f25342e294183f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13985ec39e0267529c0008d9fa2b9ef137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25511c81156276cb7e30697a54e6ac9e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbeb87f7245810828acbb34d32b4a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb830427b89c13d26f710e813c87931440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325958dea9b7a590ea8d775387863ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f7870bf34b2357956785bbd741ad842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6b4629ce5c80b207021d9fc7cda0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593749929bea1a99716edc3fc22d57f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79770f64c70309221cd029b2bcf5ab045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb7ad9c0b57d4bbe0628a42ad9119246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebc58f77a74898f6b918ad399391a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afcd4c453eaa87384dacd68bed6bf448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb108954e8aa1ddc75636bdebea97db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03780f52a9ce40dababf6796fd0188650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd38afe967a4bd7dc0c85a28dbec01551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c597a25de9fd0f72b4446c1a3ce0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226d54851ff33dd1d6cbce914a62b6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57432d4a7e207a3eeea6e4d7cd58c7b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b249fc78e8c8933928254975ad8ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29ce46fd92f627dbb2dbb8e0ea7b3756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b8683114d61bbd3d643db4a729ec057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ad5614a2c9b638bdb669ead91df0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7116550d7ab6f18f18b3eada9fcd5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6383e6611e82c999aabfd88ee6b37760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47987d91293f90ab57aa01392374282161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8563352d24958060d8f40b009d781862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36002f498d26825fc6ab249f18d10e1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0610bb316ac31fea96c7f670213ac7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36927c922f0d6bae2408f4d6be4daf8e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc0ad4efc63f051ec0c74252dc9ab366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a3f97e6fe592e8caf5a4cf56de9b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012f7b650f3f9b573db5222c4cc260b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0425f7a41f2796f1f1aacf507690669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f56d881baa3891dc31f59f1525a1b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48ad271d51f7775213fe225b9a6f2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1a6ec9603df8246d250d3c494f1c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566729ffdfc9c9698367ab11423905a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92e9a371144954a797d599bd881c0b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889e3a1e07f618ea63ecc0259b59ecb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38eb774d4f3bbd552a3fb0621a2605776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fc85c161428a2aa72daae8f307b4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff56cdf92dd1fcb5f1e571a05755a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53080d783651aa370ed892c89d076179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a5cf4e4e567933720eff1dcddd40d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a9fd14ddb1be965b18efc6deea70281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73194b9c59e3676ca33d1e26c195507782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5b41a30d50720b43334a15e93f61083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd20698821d56b77036e5c1e48048984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b148dab1c39d194ae51a5cca92d07b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149aa6a2aadd71c0bf80c0f9d1d623c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb41a76dd57a2fb5de5e744dbed26d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd0b731b567ae38ab4690c89aa4a5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822b96b5b300d27d771f17ed89da4d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dda67b6354ea1ea8844b74fbb28c6890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61547d00b2bfd42ca831130c6c62d8cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c87d3e1feefaca06b6726bf1ba539e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bd5c2b85d130aa4cd123f1971b3ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97996b80e8bc6e4a448a74db7deeacf294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40f709916e2ea101071b14129e8a3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04625eefa39ea00e5eb78e36e98a31ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b34272415021bb7110a66b63622dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6182fe5986af5834d616c94597aac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a5e6a7459185b61bc21eea47c2d3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e3054c987584227da7116c42a752a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b55827533391834409567c45b7b0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c03669a949041fbee764dc632cd3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c66d42e4b0bc6d20f92e3ead5afa4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95850791f300cd8c79fea464126e65f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e41f586ae4673c1d171ed091197ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b7c46c17e588e4bb326a448ae5987106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a4fa5e24507f30566b3cac5505974107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0571203132d2c1f2b0ee8dcc59ccea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b5854c5bbf2507bc2e6967bcf2a8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f301488e688f64a34205ef25f70d8e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ca90b434e596765da5ac44d386de0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658d5b9d3251bd834d5beee03b26d19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038ffd906a968df27201aede0527311113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff402b3e43abf6ee445472c976e58e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5018b550be51d1b1e34c0ceda04a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408d066c04dc8e9b49e110f9ce30010116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c850cc5b9b5f5d0395e3b0166a6d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713e9236b9188d33419614db5d72dbd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcbbac4bdec1654df28e1d87fe3ce3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116350ad1ed68023e2eedc6d08f58683120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1af485c0676403181d80dc730da63d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9de03503b9a3d724a8dcde1850fd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735085bc3dda9378fdfd07693dda736123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e7b37c2bf823567514fd798609df5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2daed294384eab2fb152c0343b4136125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2df843ec578e3b5115ca1874c2d6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323743725dc57eb9388b5b27e3f46668127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75a33b4a6dd3fef77e12f6f1223ef7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bc1439c99a893589a7cabd31c97e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf13d01f5fe48ed1be71fb6c65684e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65d12cdf7fe3909a6f05c917911bdd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d901e7049e113389d67fed4908a0c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8fcbcfe355f1bbf27ace37a6fffea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5c19bc2df87f9de38477914e26ba1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a377e688cde819451bac2f4e0f07d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bad240eeb743652182a487e360eb20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37285b31577421465a7930fcb0558d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f958546992add39de48ccf0d799dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed042b5c832363295f05a356609aae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f90124e29fb1b57efa6ab3391ea18140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524e827473c0567ba765399cda7e9e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e55bb41966772068d38e28d8f56cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140705946bceb989f9edc70e4565547143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e008f38027025d9d481b5c11f3822144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02408e37e04d12620ec0dcd258959d29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809f1c41ea2ff915a31845b52d22e96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3600f6332f64fc7d510806f886ee811147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0125357e83b0310a41ae4e8299b13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ebe2a4bf34896f9393365b40bec27149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3556e431d46c3b8e9344bfbeb6523150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191a33d3930cfb12a3765aa294e7a43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e523b09038af10c34c57d101f6e204152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74c8e46a5f84abd80a018a5272a023153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172d0f6c15fdc66d3fe456099aa298e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852aea9839810654f62035cd2d6b9036155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21d9d1d2eb8a6cbfd647047312e03b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7c8304d6ab37bc7514d545a99bc4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f7c267aec771d4add2fe4c7d97a91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bcaf12d7ec00a4dd43c9b7e7d0ddd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27226eeb10335af88a52548792faf9dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87d949b2f543e5751c587807b0a26f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e569a04e7cf56db75900312b46a35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100da94507f8457e1584236ede98661163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aeec0a01e431e1ef7f21ee85ce11d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93ea9ee367d3175a972efbe5d0cda1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460292ce5ebd5920bccbb20e30075a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91a9eeb88cb6f123b08f1478b7ac37167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40eb024ad358d9c9163403e6cccaf8d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beae470e21075defc81be8b896d6f25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741eee4589641498b3becf047ca6eb5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34017e7c9e5a49e4c627c794d49ac44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0cb6d7bea072164e9d392fd701194172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f4cac57350774bc1282f38f2fac3a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97160281705b188fd23b2c979fc8a532174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b8d0d88c2c507f3d101de704a2474175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af72ecbf11645ea178965c05655906176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4c485ca9ea88110f9eb27a54d9d0f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa2ee63ce13c07a486713aa27db76f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a96e9b7d435aba290ebfe63d32faf3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3e6a5a55e6b918c8b8313b1e2f3cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bce4128d25d1668c77a085d6d8c93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae85bd0656a8a58a6f9921af78cc59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab99da691edc31f40251762ffcaf48183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4ac235898c73768a2c355c9ef7855184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cda791edab407939f532b0aa50f398185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4aa5b3ad21b1f4d0e9bbfa0359f24b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c723a9f893f0076768a3dd37b0876b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591db2bdea93ae9685029ea238f460d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3631db1189e0ff6494177aa07dab04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7351e03ea07fe936213280f2803070190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8366b4a484c98fc41869319ec18656191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6ac1ba0549889730d3672460c83c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d906e7533ea9c1e4ca7ef6ebd41405193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70d093a02fe8609dc47fb73cf4b516194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c54b75f592c3d8b2bbac7d8b7e9d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57930d63377cf0cfbac5770d6a88ff1b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a6850c5d04f814722bec35b7b5c79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9bba73fa1872fdce7165f7f1411d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99b0fb68374898305875b13bb8932f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff2cea6703bc7272cc4493d7f90049200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d8490299c1dddbd3d896e973fef6b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a813637729c9295feefc858d244337d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2906f0920a1998de14d2acb6936f84a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a0da2b2bbc5ad392ea6cf02871f15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797f60ee3736e0a392e0a037e57b148205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5ed2152c44c2a89db7d5540e81553206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1925b1c3cf8751c19710e7f78c129b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbe1cd9ecbc9f3fe6b05591fcbf775208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f47ba13a3842a0b73d6f56603f63e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a38fb3cf6e243de8929ed603f68bba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b6d349605a3ef94e33720aad377d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c0f2e24426ea5c8cedbd89a57f414212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019db6cb42d0ff60afb932ecd9f73fdc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318360402b1a3129fd80b566d8f6337d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6a3f901cf7dcb695c11ba150fff06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3649eff6fd016d4d50f04d0a028dffb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711c84f803b329d39dc2b6ae83425a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a0d11cc6ffdacfbdeebf4a996884a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeefa4ffab1197c2715735c6a1066c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850b356859d2a5b47f6e616430a1f3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845216e41e40c0f36a2dda41f81cc31d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cfde4d362ebdee8fab686d1f0c03c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36b412d8c902db5c9c67ecd72c3196223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf2d3094fdf9a25d4515276cac4939224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fb846b857f632682251676ccfd0ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369be316b199f497738234c8c6f94b84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3465083b3cfb94bb62f0eb5028e78227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d9f9ba73f5c111612b61ac28cce4b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257189567e7de2474ded3de483933520229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abf8359ed877402a04bccf912fd0f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b998882eb0e31631cb0412c386571231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a466de2d93db361771856a1162eadf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd648a52d70cf5ee5606712a6d57e0f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf02efd43f23ee85b157983f5b9914234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908f35bf718f3f85144b46e279eb1da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b71f56b62f71eb7bfdb75cd63e7777236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ba65cc6a8d760eb78e3fa976315cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccadd6a8cc994b220ab1af70698e6d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a18e9a2e7922d25bdbe371a786dae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947714587358d5bf977243299119605e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59298d70446c25d4c20e7edb757e62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89911f76e3fe44f50444e327beddd4e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e773700a353880b02f5c7e7dcf072243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d21c73218642e09409cbcfc4c61372244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b387133baadaa593c3e137d24c50a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82188bb0ee37a15cd5a03945376f8e34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94912e7df0fd349ed1116009e5c8e112247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4aab31f9871f950f2e68354e57128e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33571481fa900985d955ce6d9e07b1f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6913eba270f7b08f91e3bf8bb9180f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55b2362ce1142a63f1c06ed74295f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65649a2efa7967fb01c0e578be4abcc2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6694dbd3eb058930bb50c8e8aab95af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdfb839d51d552ba861adcce011bbb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b7b873420146b2d8e82e42e82d2f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64939bf04b6dc53d672d05248ffca855256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e61f86d50ac2e4c5c5cfdccf22990257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57c0469f95261f0b8047466bfd06f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f681ad57a1253c380bb1ab48a6d6c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a436fa889dc93a0b51b9cb5b0ac15a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efd1d4f30573c7a31c83abfa5fdca9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076897f54d12ac0eedf748fb11b11c41262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83cd93b09e251c51c42b58043b173d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd925576f91a47beb4bff7d4a78876264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e38438bfd70e1744e7ef3c67345c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04708624264bcd81a7d56c5d37338166266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21541880945adefa38c3fc69d033e8e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ea90d31ac473e3a61bf913d06ab8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c5ecc02b060e932159d8f77fa6e33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65274a54ea170b6801b1c2d0a6464e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3c281f8fab4bce8a0d41936920274271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7528d416e2d55de040192a11a4cee80272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496740b7ff9ac99a0aa7fd5c24d7ed41273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c228c6d361c1e2d5c1bd871f49a3e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7d89b540cbfd4fcc930148cb3dfae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2cba6bbb6de844ed4a94af7aff18c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29ff84327b4afa0aaf5cc4b2f2a40d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0457c91605367ac62a8416fb9d10e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39221b8b70a5a9cb6622a56713a82040279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134e87569a6315615b8318277394ef8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0357cc2ec1616bcabd011d5c37532281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57f8fb89900927a202e619ca55d9ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81685bc61089d6c4922ed43a32644464283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be49bdff62247e994414cccd149039284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dcd59b01ce0ad24a4a3b4fa58d99e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8caecbf40dd9e6c6df33c45f3f7893286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75469e9d76ff0277d82a5021a65a7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9bc54a0a4a64046e4812d246b2c80288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742a410df71e9d21c10aed73ea61edd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a5e38a3f68d5bb5e8e44034321b3f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a2ac3dcfd701f1af5d2512e609373291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eff0c6f05ad2a999263bef579b9c40292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b37959a2adbb0c62302150b47c160293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a0abfe1417d4eca9ac82412d08410294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012390ac46ee2fc9f09bf7b3b59f85c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc3977d6cf42992c358645697270da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c881873ac257032779a6585a2ee3017297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdded2489f998003850710e9a858aa54298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ce3efc71a2836c4510e9d039abd42299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d88b17295c24ef9d0f632998613b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03585eb5721e327c82a2c32bae2210d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34db9325806c5c663b5b49571719ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25e7a334ba90835ddcab374cba99c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba272bb7b1aef9eb4cf8957b9eeeafc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cc258562fb46f3c6c0142b566b618305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360eb19cb23bb69ca71a1cdba398fdbd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4eabded1f28f4e227a954e35de9db2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c076e4a2bc88e9aabbf2f0e61bf35b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9a86e1f05fdf39797c975bd6dd84a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3312bcca5af4d5a4b71657a2d61210310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f34224ab08412ed01917abf16068b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d086e87b6de7559608a971b53f62b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7462ddffc3090a83f3c739ddfb6528313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba14d831031b1e883d9ac86195ca093314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302091e76a74f76bdc94fef3dd3a24ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e60813ddc4f5b74a390b6bf12a604316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1566d75bce7a249927d4158ca921c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f2b0ce7a2c70733e63b63f96bf246318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a259a7549163e9df1158faa81f8d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22b8601bc5d62529aab7e9fe4fac04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5bef5e75d8155acbab13ba444e219321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3873600032452c4344dbd9ee65c842322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51c2dd068f72cc06b74ea8f3ca1b93323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c40f656a5ffbf54bf1e1efae648d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8fd3f68d599d8f7f48ef61afe688e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c336a5397e8ca638e9364e6ce06f54d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92827764bd059c12631515ba520ca0e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d916cf423ed8edec5c46837d09919a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f592169c2e54547aa235546815dd72b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91066f21641f61ac79c7211433b80d46330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bb28a7b91c618e8033adf750f7a43331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56454ee7988ab028ead26f26dab6b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4872531984f275aecc83a8d1f68c7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ae6c4622a1ee69497308209dd96d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee568a368b050f4dd06428cac71aa772335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1301fec4207b04817a501268b0391c6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde23bb62327f7ba8cc891fca514bd89337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72e25ab378e4ec04f4fffde6c81546338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f84a8bc8b0e18ea9cece41f01dba7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bd27d82df0d24d0947613173fce98340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f2a4f29de00be64fb8d40acba843a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93511579b29722ca37e9e8de86b89df4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5a31ee3ba47d2334d2460cd137123343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c9a3a9c33a19c94002f95d43b2e9f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfa86143b4129df30fdaa43f005791345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70419e6d92502c0c59fba79bcfe7f28d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc9a76326704bd45d76764d460ddae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42064b4ed978c8955a01247a2628ae69348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abff128ca0f1b0d1665b5073d9789a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae361f53b5dfb3bf7496fabf7ed7c007350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f115b4df4ed5faff88a2f21b5a9a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4c5b1a79fe2fd1af095ec976fe0bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e528b2eda05e3e71c8d4af8811249f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23389a0e88da0df31fae1216bf6278e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed371277e2ab090e126d67851ae61569355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12375f041ae0c8e9e98f79b2cf33e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236594269d02489ef6c075fd280a205357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a794d1d4a665220baadb8c345dbca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537f67fe28f8d77137342f7b1a14be7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6ff69ebf2a511006919aa0f2b3eb8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223694c829e035202cb06ebecc658fb2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d93c49eead4cad29686a013834eb00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6417871c71f08cff5c0bdc58d7cb58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f216165a4f43d7f48cb69e01b7efd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e397798e3e11fe86ba35ac0bece9b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1d2f8118c703cf7c55f91ad87baaa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de52ff18c85f8e42ca33f260286ef5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ec2c9d96b41ecfc14e202c89edbc4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491a73b681a034bcb028f0dcab13b1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e30c84af350aed30aecc2aeeee7cf3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dd08ef5036b76b097fb2e9f63b374371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d256c0ded92000512a0f02cc450573372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedcfac8718a6eaa0b5187204217d17373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94429f871fa90f239365949904ae0968374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f65a8bb15f1dc222912084e5f23cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a15c804acbe212faa839018064bd8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7122c816f77e352658b4babe7870d03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31388df0eae84721c7ce3eb1762a57e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3399a85b7aae07b3fea213a5442641379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f144d8e67d6777af41df0e9af3ffe6e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f9d17ce1991555fb9f586c04475ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124b30801aba1a03bcb37a20d4ef19f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24756052b15ee62a527e9d99f056b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abedbd1fbdfbacdf05eca9ae4628d5f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbfebb06d3d18788a2cb682b013a6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1c1f81b6edfc2172bea1bb4cd360d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07264595fce82fbcb988e80a5048b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ca05aa3ecd0f22a63a08c2c26d937388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407f8bb9e631075de61faafe01aa751389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc315a33df2769898afcdbc49d27c0f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec0d62b0d143a302556f29a7f63d9f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626510ff9006b57b8d18b77733a1e0bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df68057bb856ee9335127ebfb0f8ecb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74e9780ad5150640e0eb450ec0a1a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e2c95a6428540b4140426b01fd708395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e65a0b526edbfd1e8191e8c012d8a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d997021dcfaa77941fed6764bca3d25397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624356ecebf0c87a7e07187f102087ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c2bfd28172fe398898e1a15a3f2c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b53f03e1f9714ab52452617a0cf634400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b787c792796b688076c29cd44e71a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf677966d46ff19b5573bb2d732406402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3975a41cac359ffdc6eb908a75a419e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351875e8a0784519eb2f13c87feb6bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2057abbe1f52ba8f963aab48937ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ff1b7b932736fea81149fdb1a0fe5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274a5dfe01d2ed9a027abfb6fb167a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61620863833de677eee5c6cf47c56e70408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a5f46db4e357694dae0d185efbe52409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2f086e970e0a6109555b9460e4fe4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebce0a4566c0dfa517c37a7f8bca573411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fed2145425fc05526611a7445b48d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839a733c1b97b40ac9642e8845cb5e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7bea833e454a6c6a5a70d28ce2508414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd7fc6c4817b214ad68dfd0958f96f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a130acfc6228c817cbec45a9eb5c0e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4ff07dbb273fd32ac9ea69ac39cda417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a49ef58258a0cf7b1db4a14d79777418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9345bcfae34e854d04058feab59511419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd5473761c3fff474ff7ceb9c67dff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e2d4742e45ebd3f3930cc9fbff532421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9f35a2a9b72452a50affbc3429c1a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e493cd6d953ad0f9a90978bef48c2f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c027282f23449eef872bbbf5b579abf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e82563f301e67d1414f366f480f85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b8d8037314605b22a48747ea9096a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e390c4567e98ad2cba0a2770a2009427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad80e8cdee358f17a3bc5c6871f9acd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f369bbf211e2bf632fb787561e139b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52e8d5ff4f61d0b23b5dfe7e041dbb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c5ab34b64dc78d2e54c6965e7a08a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab22ab83e464c16629032375ea95d16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16b29eeb6f19c8f28a41afa7edb9f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00d978467ce013d58da3de8e953029434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ed861ffe44d0c87d47535401b57c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3191004ee9b3a0f621739225b72039436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c091830f5186cd0ae947213912ac9b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f62384e295bc45fc3d67ecb8f13fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585729858c87502c17fc7f95fc88280439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09e6a38638985db9bb0022bbdd09c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f4d3a1e449dd0f2e3eea3c847fe9c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448cf5970d9a0a23638398d50a83573442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d03f13f33b65db8c2419ed710bc336443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fefaf70d9b2b67c662281e6aa3a3bc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8df388d31d17f1187fcafda088d2f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b38b573a9d16d8705750e1ea75008446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9ebf5d72e721235b33c766c05f8f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b04e10048052db32f979a5398d9fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86189fe1f9ceab95c5da06933c4fa127449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cec9ee3e53197475bbc4a0565a681450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7030c37584a8151363b7b898ab2c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced859c6c2605a3ecd05ea8811f5c407452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2578f4d429496fb266a2b7a0b3b91f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10c17f29454fc94a46af08b11d9a73454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00373d1b4870388376ba7cbba4ea84b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706dd0a26c34a31b892d5b3c8a77453456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9617b0a1a25c02966ba61adcff94b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb9665fb3bc4c132fa31d13538e351458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdcf598b1fdd966897bf6a7725e57b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064e9a90be83557e933cf6cc0c064f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31d455819829b76ea0a8e4c10a0ac6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8087de31b3d734071691807ef4afe6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b275e5228147b9e3cc8b7dbc930dd2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7a4960cddac7c99b470a379dd7666464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006187eb15891a7fd96e84e71035949465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08980a76e6ea93ec2d458f4a967d0425466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbedb9fee8123c7cdc94ee555c00a52467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f18906a0a09a16547540810695420468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426727f12572c84ced66da875770992c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844136f563d6de6c1c641022b673c7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03bccd100cd49dc4520efdcd7d39d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c94b3e223b9cb98e2acb4f3d0bde0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74cb132b03a7c0867e631eddb7430d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66906833870fdcce6fdba9f4a8c2cb90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e992e33ddb16d55fcc943623363e930475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28776355a15c468467c98354c49ddf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9e41b362367191282484ec04b6366477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da624a5e653c227137dd3362cf0e5cae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d364b032f95594f92aeff6cfcd8ee8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08e341b34dd6451f437cb324a45683480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281108d97facb50276eaf3be6cabe3b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749cf9966ece5b6484096e4b93c98d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1706737af01b2d9ad23fa998375ed59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ae5db6d905e3b0de5007be9c2cb57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bc128dd3d33b89a4d3e06487323e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41be09a5bd313e9b238377557263ff0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7a5c1877bb4a87cca384b6a469637487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65db19d5749aa7cdae5fca289370e1f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4abb3ba46aad5af3ccbaeb2f01969489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75014063aca65ce458791e7922148c40490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84664dcd8d9164626b0b228985150e62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93626215487ccedc76317d9237c2a20a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8aac9b708daebd12bf68c5be09364493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ec443ce0527eea00f4b57dc1b47ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb11c38a5c7acc259e2f3d03ab7636495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10978385cdcd95280382681b2567904496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d2467c9d55cd855d357b8b28dc36e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfd73bcefab9076d209ac445672e5d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dcd76235dd3641d8602c37dbe5309499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419706654f71fd4638d1580dd665041500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a899cc7091bdd5f43c326f87fe565c6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe845e6d25bdd0bd64ef28af041fdd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb31bc021d442f1f52c8c6aeaa28cab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1c974e15f52134066a88b058b728d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd57b96a02a7e48df9fefc78e82989e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bfba3402972cac99699c1ee0a274f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aeccbca5fa7eec622ec0c39f4becc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d00cc700925229ac1ffd1bf76c936508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec04dc1669015ab788150bd07722a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e560c4197755c906150369c45827b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5af30451344ed53a468d9496968de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384779ec2dd85f0745c4c964a005ea1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d22bcddf376f4bb24d9bc138c8478513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e0c4952423c1061a28849a536a785514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b71f508af6a41ba3a017be4181d41515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3d97dc1fed4baa26f9106e88d52c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834bf1ab2abff4c61eb347394944c62517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3b95a6663d12d301540a31165f42b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dece9afaf08151c085eb724d3fa551519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb295dc1fe3ea1ed743b8fea2823ed80520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a18ece6e9159d4903ca27b93caa94521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823940a9e368e9fdaa26111e9a5e90b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4749eef5b8881708585b578c7907d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80824dc432a983c010cd1f37115d31524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760abacd374bc691fb77d8000476d04e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebc29f42ed6fa0f67c7931a1c70073526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817476ff0eccdea3f6a58dddf76e4c9e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99010964e1dce6e3bdc4cdc9e6c874b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85829397c6c93d5313d83ff9fe4a71b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512db98b415f8211e349e4a7b689ec48530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c25e438fb28851ebafe8b04b41f93531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36caea44e2fcfab34f5db4ef662a90bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec836ea5789c43d4c88cd4a6bac3d3a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59760967beffeacba7a3bfbebc81df3b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10065256efbd6a1b3c5baf307de96b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a34350f7e145abdf3288c82ada895536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e417ef947043bac0535afd1cf95c2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ec8ca7c18a5bd59e4f343d140c6f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e58f3ea5e84f9103b8b91af8a64d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf0271b99ba687bdca8c449fdc8a1b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227bcd71cbb5c056a5638a6447d9b87541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf47d225f51fe479c2cae3e1d711c45542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac197c62447618764dabeb57839dd90b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ad0fa0613d6a7c72543dbe20cacc8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db694c69d46ac807846ebc9acf0f68d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e081ef6029ac6547a916d3c282e700546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d054aaf7a949234c744a15c5d8f615547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89cab296f5ea58ad9c24fe00fac199548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edf88530fe35786df517b7ce449b63549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf85a83b05c797f40d62e619111633550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5d7de7037ab28b7d5f07d3b0e3b21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03198faa4c7e09ea56f52f4953fb28ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2d69a8567afe3e1c6ad9ff62a4677553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4a1383ee57b6d46ba9b764c835030554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe58d9ddb7f17becc196898d099eee9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffcce473f97f02eb4f86514da50828556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cb46774673a715fb05b3976341b73557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e33c1c2a267572a289cda05f83458558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a985fe6821edc153748c536ddbeed0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b2b173b95cc5278f8dc7daf25f4f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39558928c6118bc23f0a4acbddf226cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaae84019b60417a7192bbabed8b02d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e0afd34ec1e64519ced1cfe97052c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52eff46a309c252cb3d8fec981e3217564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e30f6b171240e3b07a12aa1b774fe0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5f4ef8650a08bd8adf4fac706cff4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72312e389495f9ff0e9268a2f2bfc1e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8862050d884daa64939c99f554881fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9deb138723673f17b45025d027305e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0c022c02c5ba6db8ec695dbf42e12570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03912313203909b4a6aa9f353ffd2ed4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3c5e535eb23e3696ca11b6c0b9fd0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8f436086272c8e89e63a9d2c21789573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e3e2d0d0f4dda101e832decab2ee4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b52a1ee443aef3ba3291007882cf13575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f6b851821f2786848566856c51d9e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af961199c924f9e1579b654974d86f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43b0697cd08eae9a972b4dcdb5ea63578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64e1e2a014fe653b3577be141b9e8f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e219a3a8cb62d2e41cf617bff741698580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04907778ae4402e24de3a2387bc71fb6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494175c504968eae36ab7f7114d721d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b2e9bab7737f2daaeb887dfffc93c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b1552db39ea63b3d671cb3c498e24584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a382aa5ff3acec78a201137b7263b33585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bca75427b2a4d8da54cf67f80e952586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c826ad21b01a6d2b92285707b27e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8c6b5d60662b6690f46e24e54438a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77759c0bbdf28d45bc8710d8820bd0b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408887932c90559faa79bbc2d38732c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc003877844318e1457d815b73d4a2c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e7971811acc2a2d408eb40851c285592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959629071d519efa812426ed6c53ad1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c151d056da99504b10ccd581274a7a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f27892e07d37c2451a4e7c2aaa501595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be64bf7a2e1d31d7e50d460bb29a8d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c2453946cabf451176cd562216005597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae376844ad617873e396fcaf0cdde7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd159c6e2acdded6d8da0352bbe536599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f108f485aa10a4a5fd18eee5f95dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7166329b1c8d26907510bc42cbd82601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a8fcff535736a484b2722204fb873602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbda86fff465589266c714fa770e9a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c52b971f71b255bd8617670a6be41604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f941c52531a442d27b5d0e0c16e08605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a176e27a7ec66521abe7eaa16aa7be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de39a9237b85f8707492420a784db25607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be71bf526a56564ed2d1351078bdc63608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8833b624fb27a240e3958264c3aaa16609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16125a6dc6ff84adec36d554da871b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32206b4a11388e13fc93f719f60b2c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1cbb900a37677c9cefe837d540c97612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6b67bd8a2f226d9073978731a7729613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef61fba1f8577948d579b649a374b6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f20dfcc1794d7790f74f9d388179d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5850cf58400e0c1859df1f09f15e7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0b3f1a1215bd7754d9697caf4cdb4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b96526a2f5a2ac5146cf837c50cee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e83a1b47a3004480d1ca3f014cb9b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a6f11c73f44cb1f5fb0c7a8d0e594620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d065d563d208674de5a6775bb77f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5993ebf2d0806298061d346d0576e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4dd7e0b491870fd253898f2ba5ac2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8090a33281418cae051a7e78e1b9ae1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafa5589606aee68ab07cfd785c7f4f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcee28ff027ce0d872dc43d7f44114f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01d62cc46343be53a62ffd8a4fdd06627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ede11b29bee12285f0054d85ac28ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6815e5e6d5964167ca75b364b4076b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702eb7f845146fde7135fb4c28876459630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5d7e37fee011dec2c1eee0232a9ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0418a5da531efae03a3d5b81d5466632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c60de2ec2a7118cd21f804f5022b38633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a458a089e38dee6ba470b99d6737ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654038a27d741daac3d68d72b371735635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350d5e4e7e5fd8647fd33fa5fe0efb3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b87fa51eb68eaa34940c456e5df21637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793ed6ad0629164c5077a686b9305d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8700e77ac5e0676e2ff59f94d177116639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5fd578aa55c3ff62a014a1d34729b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf11b0540e19705b21c04801e89c45641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc42173eebda7c5a07014cb238cb201642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3845bdcf1b65dcfd92da83e46b4458643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe28c9423f187445ed96f775db61d1c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbed895dff287517742ede6757f5dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669148d4df054d30589fc678179530a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9f492701a97a52ea33d6b9c6f5ac4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305b61dce6a39d46b6a7a4eb9000fa8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826c2016cc7ba870cdfb2d2eac19eea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3363441d28115328f50c548fa4c26650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab8ab57bf9a7c574ac3efcaee76a76651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e4430b6475e145df8697db1a06f8c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4514fb53cf027f49ef4e8fd1b409376653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0519b0e93c544572b76c23e849fbe2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf0e1b944837e6800b19bc63d1d695655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f68e093b0931ad89608f8a0eadad00656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a9f31b0ffcc4f5213b831a9a5e1a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95347297f2138576d12a093361d4f6b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66436ec0ba416c1c51d19c850fb26c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c061d51f600c63ad0cc9761d46a9ff3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b1ed2d7f60368fa90d385773bd3cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df330c00e950f2130e8366e459386e6b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bccb846cc35889d2da9fad7881a714663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b96f0364c82122cbfc32e7d3ee0836664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41827340248368eac1c8a19d1b0fb4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7f92ab3047dc7804431c3dc49a778666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60714e972427dd077d18b48432988ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3a96ea1371ef28f458069716ea6de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201c93c51928be87f7c27d5986792a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbac957efaa7c110b83907d5d784bda670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1c25e49d9d835784a7a5f5554f7a1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399b98e566e7fa842c01b79d30f50d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d9bba1784cae534366666ed508405673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1deb048a245d262503aad469f77dc6a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1c47e96e18e03cf8eb1a2a813f481675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4f267f4d44400ade6724a3bc04edd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d411f721b3718340ae937a2bb31f5bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04b8fbfeb88c336a2d7129ce8bcbb4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e18f5d1c9420143be5cb11e208146b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1d0b4d19b1862600a344f414f4167680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba73c95a93d4edd6d12a0cace91c014681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95438b3ac0ad7dc1f564b791bb6e11c9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d718b9936ece9b623ace3dc47f9d50683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2696b7122946b4127de0d545ad09e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9f5a3a7504e20ec6f043b760b366a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1301e8c9d01ad9fd3d344783f2e2c32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4029b77888afb49d5f792340cab19b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a42ce7256d919439abf9d5c11c8399688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a21425a3929bef7f0494ff7e2168bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df596a593bb952ef36d4e1c28f972b11690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af82659cb32858d3d341162a506aef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7f5cada66da63ff95d262daeb6c61692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6630835f17584d8f2f7d196bc3449693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6c51b054e4511cd1abf08650e6a0f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5feb23946acdd950f14f3f42fab6c8d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c789d67bb6213d03d51f7e08a8003a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc603b72a81c8e774101578a631d68697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26273bb6ad3838bb922463beced43e25698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0207a2be5b032b0b5d0b85b182ded699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03c387bfb59e9a26ae516e11e146e4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814467f641320214d2101a4d1ad7789c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5581c53e40b109ce00e5ffd25cdcb8f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629535d187778a53e50d9bf80fce2548703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b86b440c72ecd6fff4511d485e525704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adebe5ebe540124ce6835ff7661f606705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3d6454313199bbd028e8c8dc50d4b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570da083a86b9823a3ea263c8912758c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37395bb2d8768b431d3815f0bf77e003708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf7f8bd88c91d3e456da51140c5a7f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5296e09736c75637d47c909e8d1d989710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd38494cf7296789dd54f109cc8f6f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c439b11737b60a222af69b07a5a06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d1861d7a21680975613951e591dfd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5db060cc3630cae65ba69b446b1851714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716834320401c0e38bed333f1bc8d4b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebe8ec4f362c003edd68746ca10840716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b51ed9bd2757242a9f81f7aed7077717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf126bf6634b4efb5beb8074a68bc5ff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0776df6085f5d09907c83a9c3576745719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d74fc1502099ab8ba32b415de0f86720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0390bb46ddec6a3af5beb8ce7e3b0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3468b2e15bf7707a781bc946378b30722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecb71d1a1505cb21297f50d950186c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e673c77d5f3ee0e0e608bfbd78743724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815580b899d6b9823cf1638c555cff42725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee4e425be3533a507cee222437bd00726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ab77ca524fd09c9ff1ee8416cf425727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defa5a53f2b09cc2cdc1ffd60dcfc02728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ff283c735960a143cd5ba43ff3eb9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fb25f3182d4ba47003f44741c7830730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c9a61ea3aad20222c797b1deb67bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fb3b4d491d63e205168782c1317fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c6a7dbb80f10061e4b8446e464751733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8547765a0631d00696f66cfc3189c31734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce08a5a22e95dc7559d53c707c2136735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f5e44381f368a66d0824354514b2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c489601aa9d5527d27f7274755dd05d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a6bdc3831877b848b0b656a896b65738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc770fb2f52634d0e8421b72727a20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf80a8703928a6b39174e357d105dcd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a700f3637375f23e9ce8c3d1b86df07741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342109f10629d3b70df886713392ad3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5812f080162aeefcaec91594b8c89743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0d9f15c2f849d1b97b21b17b12c3f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd581c0861eae80154cbf8a5f3133df2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87171a3db4424be4f238c92e8a01f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c31fe6383c95a45bd409a9632d249747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7c54a636916dada170c603f67ecac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d164cfe76bc8a5f1e4f21099e7d4f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fa8a285c56e7a6780ee13962aff9e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7683d33a7bc1eef514cb196e19d94751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2604e2bc73947af37a97b25f3e9fe7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52982548f6872c3fdf7b6ecec832652753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60e5e81cc09552372900e7788bfdf0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2925ea92a3307ff1f92b172e0ea2b30755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e327f7ca801a8a6ae3f2702aba3f4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591b90b2a74c33c25a9826687305a42757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3652fe76a971e594aa331dd4f1268758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02f9005b6ac647bd379d39a5b77c90759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825a31f3f05cb09d772c2991e15396d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbecc4d06b705453c16c7017588f95761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905d70ee893f16701059a533c266869762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58041e706d26667e4f384cfc86e604b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36c2ca38355edc54bb00b7c9434edd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541901ed9ae0839fef47cb66f1c7ce8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fe717967fb0d9c0a3b5c67b01a312766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aadcccef0abbf4c73f52b3e56d865d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbd3ebc71df1402ad1caf81ad87888768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b87687d474a08ef98010f33929dd2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a1388ff1b7031235620c4cd99b393770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d717fed485c26addf3c52ab46685de771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b4bafd98dc8265657d82704ea9b91772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a4ed4a30d0ca1f3fc77f5b089dcf2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88072b493212badf133bc25d15e0b123774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d01b4b16a021941b36ea8eb35cb12d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ce06b984336a4fb570aa6aea66fcc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f94d9a04a31c3ecc8ca096b9bc4695777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd275ec7319806c50e8d279ad72e5700778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62937628bde8a59b2fe2b06d10d0f83b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35757d14062cac6835d3587ce4972720780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05fd51787682b161a53bb46c1fea12781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffeeed0c9eaede7ad0327742e954a1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b3fdb51852f0798d6e1639726a196783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a77665174e55a7ad6e9f6966449059784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01886a2cfd1e9c8430ea012eb7347c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e238979399605b494f4df8d99e71cbe786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7a7ba5d4a80ca7866423f5c3db8dc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707084d27697b2ce0622c0d0e8d5e3de788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff225ec68f119a7fc2afb27bd7e0361a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36218dd78c23d49cd90b5b31d26389b4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426b80082a139d091f6ff0115290639791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6a8c0833e8cc4bd398d938af83f07792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff91b8f6b5a93bcd3e0b8085c8ce1ba793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277bfa686d8b32a1ce9f1283a0666f3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47ef7bbc5f5c851de8a0a6091c84a1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cc27aaca6980047c349b7e222ab13796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fec74a4050c0f9573ea50aadcbf302797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f4a75353dbcc14c94ed493196b415798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104182921583bc9254cff960f6bd4be5799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c120a2b3d7a83d3b18bd59f97d07e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3846ec95271a33101527fe1334a802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c6941a4723691b3a3f6dd2d60c8ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5004d40492eca6ee2a1a134c5f91c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04abf6879a73254af9e9986c8fbbabb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26aead31d4df9d15f4cb0659fcee6c56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be42f004af977eb1d4b312b2b72dd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f1f38e81ae2c6e22fe88158a484758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14e6b333b6f70f3837ee4a8051ef899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b291c59dcf1417c26cd63602ca33710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b2d30f664c068d4c1b4c46e55006611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48c0fdfb68fc5ad8f22ea36d3f9c1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100947bdeb60942c2e586c96eaf82d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acfe9239ebce8c3f22498730b91d0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb35bd3e48da1fc10f78caf4a1e6d9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9e485299457ee932ce090d7d1505d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cbbe25ad7b8f52864b7070865cb2d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636a8e72bcbcd89abec6e23716f370718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac527a0afc7e64a26c27164be1ee97319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5794fb2086c6b1b8abd4b9deb2693b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf9fe6f85ff1bd955ede3ad3b6bcf721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80ded333470c50ef4dc90d71ef25a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae985c0cce64b1a55d36fe73aa19c1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62345963f8ede6993a0bde8f94573e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b71d91941f745a9da86b00c8be89eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65ee8442adb3d83851c962bded640f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1393862144c7ff937cf7677e9df3c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b50f86b15a5b5cd3e5caa968c8844c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f419dbb96bb6111eb0aac00e3cbea429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ecd56467ec276d5ff35b498b25c5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646e490831b3688c38bf8985c9040ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c7ef4ee801af3161e1f37c024ef3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b802fa317dd5131f5a43a957d188eba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61303c76a1e9181c6cf6bb6413726934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a45a9ca89031c74d8099fe5bdaf3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128de44068ed773b260aa356f137b7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d84a6f75e4158f457796457f9a92137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd1174eebdafbd81f7db1ee029ddfc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda1fdc6a3aa88a507c3ae48064235439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e12f354d8f595f7fa2251b3f857b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a7b1c3de145165aad80b1fce79f7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cab67456de37e00a9a615d10a0bfce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b2253e5faa7e0d85c57c560ea485643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42164b6aaf6eb2ba04ce15bfa0293d9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab15379f7a6e565a4f9c9f299fcaff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3013b535e8cfd948955a523cbbbab546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b98dec9390e9153742ac1cd099fbc747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c3b07b7d1629837707390f6c2f27248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d02a817231da85bbf9cf0020f0956e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709abe5399ce8a019039cac662c0c9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb74f18f7e956706076ac1d3a85a4e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5c70dc1740995e77440466329715652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d529bfa6383dc5d922766e551259bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afec60628e3ffdfbf0c7e46214784f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67bee95aaedb148a36ccf31bdb82d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de5113e0feb6ea4e547b43db9a80bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff963d1f3ddee4904b55d6c75ea0da7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceb551c9420c81e4022d86e895dd0558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f421bddb2a3f042497e7df414b0aed559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169c21636d3f243ff3e767f39c55fdf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1b32efdc5644b8214ef68dda133cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8e430fc01d011a5d8dd0a9e44518162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d389da388713fbcf6002648ae67ffdb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068ed1a4084e598302d06726100cd8264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0f165a28b2bcbb00206f362e2b26c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71716456ae864bc274404f531537ee366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97347f3c2261fb01ab374f6232869d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31062d65034259f1d4a143314ec99468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19b6a4be44d7062f4c8e8fbaf68e7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9ad2410e281cfaa8a6396f078f8c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f797a2f1532af17986f4dd2e1a7a9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9df6fbfca76960d980702c11ff649672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56294fa4a0e9bb57835bb3183c09a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1672ae39321db500d47e575fb10166674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae87d554f2052b43f59e8cede026c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cedbea26d67153bc33c67a795586ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b78609c064a0087ac5df8e150790777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91561579af454605eeb6113ea1137778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f942bf5f64986e89f51ce2967c82179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fb0a557410b726f89c1aaac71ba0180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8d402f4b9bc63ff158e227d60ba1b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce30505bb94f3e52b8d02fb9e0300d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf1631707137e2eea33330cf1af40083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019477a14f70579f980df4eff8634c9284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dab3bc1c911fc65c644a428c710a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d62a3c8783f3714010f61d675f27386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081fd3654bcab9ecc1fcf6fd8c17cfb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59498a03714768114a4db1492049016388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a2d7f8d448e2dea02148b1b4c208989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bad1f1209a36f338a0542e025611e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f79450028330d72b9e2dc9f0b2002a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef211146c77c35450022a05d1d1d6a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607449bd567c2783e0011b9a842bfc9193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db1e2e62e85c567f530f3bb59ba31a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ddd6b546e1f1fa6963b1a6e90709595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33a53d6a30e8806fe80a913c4df65096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929e781297590290d72bb473b958a0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25244e6854c4a054952ae37bb04da298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde83d840570bb8869474fbb4506481299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6c080842338358bd6fcd111ee9b4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ef27315ed03bf14aba94054f95a0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c7058811405e2fbcb90290829ab50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41201d0b7b50f363d43c144003eebfe2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5627e2e98b83fbb83f9e78e8735138104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618934580a469204a2345a42c5176fac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb048756f6f42a0599b00301a41720106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87884575e38c701f3fa6ca8436cab1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcadece12e1893ac53f38ce8ea9282108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8b4166225d1251d7f341915a9fb48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f56c7e8ef7939802d8b1027378cdb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe64b545e2c900ca341fec2dc58af04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ac2a555557b6fe73a82df9d425f12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c04d923752f68cb4ca277677d21603113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7e89f9e3f49cd5e2964d26a8b29ff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64102be60036baea2d78fd29c74fb04d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b481d5e7b8702d4c82790599f965043116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb69e06d29d71e288712a345cbeb0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa9a82f2917e0ce68c23940f44760b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506e9033551f2f45a1505eb6584bca3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c293dab825edecf8fc2d4c8d424bb3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f31d4a7ea85b89185eb5b5a2be35e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb47a9497f990187fbb34b16142ef89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532918e99bc3f67224f4d107dc62cf7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2fb6bd583c4a709712f92fd26ceca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd72a470b80c43b8dcf4530c3ae8af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff41abc519470d0de2ac5410f31634126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4416eef00de6b88baabaf8668a836d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1cb745b7435e9ead06f9444d96602128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb813a4bb352cd8b56d4a436afd48f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f91e2b3f8edc1ddf4b8ed495816cb0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1fa4c5c9a5687e3440127a56bce57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886e298b054af7fd6d5569439f101bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42daaca96f475f378e41dd84dc9ef4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38361e7ad29e8fcf8f1a931c34563ea1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47c4c6f5e96267ab6be424223c8076135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c72c1adbe6f39f030f55b9af3f3ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f01091aac136aa78eab992aa19487e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b29a70749e9d0a904ec9da5138aa5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a14337f598b4bc71600dabe041fe5b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7114a7f658ef79cfba5b56f7ecc79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf26556a347675dc6251732c1b3c38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ef458c6e8bce4d10856920ca84fcf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fe266cb8cc98e06dd8c08fec2b7e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f276c3148115020a6557ce6ae42515f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4a8fe1f963e0e36b144e0b7f680e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0319d740350f70984cec875f2cca6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fffbaac5984bb8cb47ad4c6da2fa30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45626c80dc549e30034fe70326716f90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947621c64053db571d2046f123a666c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5360962bfe8ea501b663396278d1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b90451c2ff441166c8e33757ca9479151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65af32f38d88b59e656d40c52884d07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246022cff71b6689d7e5ad736d287d59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cf9634d3520d1b7fcf26cbf570405154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa544b4e5cf7f6e15bc6cd98b45c63155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecb917714afa583dbb8182ec9d79f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccaf92a0daa1963c1a66e5954d8a13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a120fa05146e487bc818da298d7673158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcf12ad780319a42768f2b8be51f93159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e008a14c5f69f0a79a6f9ba21daf675160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92426e6d5773c9b549c6b3ad01dafe8f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad3681d42b9b16c1674219634da033162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de0499d5cf705c8ed1001fb3c6cef6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12e20912c2b3633170830866ca1e58164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346c52c58e29d0e5067f30aae5106ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e678487405b0f9fd2789b56ba01d31c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3377aea44d5799d1cc6d51495289f6e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e768e9f0c9fc1d0c84dc94bda2385d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dead737ce920dd5b754110cfe736b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3d829d12dcee3fa76a4cac92ff012170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0456708d540f2de532373ff7c71f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864d7fa155421d6ab357d046e3b1fb2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7d40cc9bd1afdd54fd8a82ba61824173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5f5407a5383b17f65be534278f930174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d686dd6d08c7f6213c8145295606a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432d21075defaa284f2175b13fd9a17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8fcd0fcdbcf1bec991609456b04ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd48362003777da9f984311d0e0636178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98576fd5e4b9bd880a581614e313525b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0d67979495c0a9abd0c0def377bd2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242732427dab30b1e60419727309242181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8394f83687d7eaec57b5f6c4b8f00f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af752391688d6d46345068673f58963183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f97cc8cf26c30b9e2b0402ada90b3d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a629be57c7c139599f48d512549775185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f96c6cf5aeef0dfa6cb11863e0d4a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c671f61c50a0253c1d4711fe35d34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a75ca695b8922acc14713fda7f56d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddd251f3719cf35daa9439ca12eb9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5c273b1bee15b516f72541dc41f98190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e256d691e73f65bc0f2bac9070da9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db84a267aabbace140ffc9ca5b1c3ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e551aa16c48011f25773e116fcb3bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84f5da6d6faab7d2940568dc8ce8ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5314fe5dc61eeb856e1a06b30152a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313e86c7b4361b8e908c8ac25431486196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bef24b96d942d122f5005aa2724604197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17670501e1870e3f304bdce7e8fcff7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5015984c34f17fc428113235d86c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3750a9276f4dcb0f6f53e961f7087200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d18b7057b9aa58134af000fcc66bd8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3560d3e3f74972ff3f55293a712f303202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5a8e495a0bd92ef11021b2e99291c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6648a6af5228575d5aaa4103b309fb7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409461efaa13077a8702259c39fa2d93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82400d29c8323d65a450cc26177408206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f81640041bd23fd4223306bc8f511207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136c9f1b0f69b1e10e57dd1331a1361208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f10154d4dfe86abdc6ba7825e930e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c5b8cb550b2afea7fbe66062249c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6556dc80fb3ea2bd2526bed1cb27e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b405aa8a58004835f1c12e9dc965a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d157ccd434ebb4bd62763ad9a8dfe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4b76dc892704e94bc541804297365214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbbd3d5a17126e1b0580a79f1b5670215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e479f9a3bc8ef560e31d328742bdc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa289e521863de6a2a97be0d40b2f36b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca6c70f3fb8416012ea7d3a87a93ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca29ac469ac89c39c8ee7c1496bc4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512fa5176817d2ec8a2a7180c513dc5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e45f748348e0fd27bd1443a3b6c04d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13388b7e611e9e6a21323e3d63cf106222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b849e7855dc17b70bf13f747fd66971223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656300c7f4ff9d73ac7c3cb1905d0a4b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ce488d97c9cb4a0d5dbcd550f0c57225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae204bca49efea35d54bf0c8e7cf03ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd6e43317fcc60aa2a5dad2776a540227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e1ced41de2940900c838b680f788e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549aee52309ca39470fccd38f58f1fa1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf11d1a60b119531a8b023395f35847230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4df7875325fdc85fa3633aeb6aca7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875683ab004a5a3fac15ed8f914067a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc7541f90bd9506101d2e18d760e24233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c912fd4b55491f13723baabc9cfdb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca03aa691e581bfedd84f64bb42402d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e7ff0be75a4f2298cbec79b723557236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef20d632073fd155412f8fad8953f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b506b85c12dc0f27f516413a834d44238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e0475e07166b1b8973fd4f860639d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5becaf704877960235da50650d9184240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36690d97320ec56c04b74c6a76aaa36d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f362d8802976926d9853b5504511027242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc16fe5c92f03aaa67d27690cb28d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ac08c82ca29b9a2129269c91bb1b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bae23c02f11c8ce84ac074fa063423245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df31080682583a9d8e455a04ef5cad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccd71fefa7a655908f19884f3f46d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808f4f068c55469b9d4b9c50fba375a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8f868dd2fcda185694a6b8c8c17db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb766ebab91e7c9f7a74003ed3b096250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d153379fe08f9dedb1bdd4d8002568251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e782ebfee36ec318d68a67515b0fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8aadbef22011d5eb9eb644193f50f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151be3b438cb137d1ea5bb995c57f3e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf50a034db49d6090bfbc831953e91255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f11330cff695c7d0b895ccf54b085256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841679cd9fa6d181a3032bab397b1fa4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5197764e87b067d683ef9cef6d946258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f5b59a9028a1e599dcc3719a58c98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663ebb99ce0c455fe48dcce5a2430f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b479c09165f29e48833faad8452f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e3f03cb3019952c029c1229307bff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0693a46847c9982675e7be1c5ecb3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfeb4f25a11e78762dc0841236316e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae94695ddfa0bb9b8fe755f3117f931265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39e28df27846cbe74c4462307e7e95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcbca009caedca0779ccf2b95e6c54267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d142c1f7cc6db98ef5dc26c540c23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3f72eb2ef95f67275cb8c0faf3287269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699753a8587774ac2d1a6f43bf4497f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda534ddc8edbee77e47bd75bbe9f0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ba57bc9eb28890fab5f8aebe1c780272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461481e4c37b6cc520fa07b89009ef18273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae285fa0343238da89d0e9f3009f6b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da44fa02ffd3873266668f82824cfdd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3355332195931489981c6fd180765276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d563d35d24b66df435b951688d49e1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6396f0e7633744785cc2a8965a2a594278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb611b7140192bbc1772714fe8bb256d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f05d3d6ef6345ca8f912854c69eb62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5a4f9e05cb4f8fec21892b97f2178281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a386e8536b998e42da5249e04ed28bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dde12cbfb8c8746c3609399624922283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978be5da03b2d1c47ccc625c97c7642284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7403720cdf249f32ab7b21a4ee00d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094d2767f493a109f51eeadf6f30237286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51372f75817ab16a834a552608b8b8bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ecf7a69da910d2dc04b22623969e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eeb408f3d9098f5d065a15fabe5365289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad6dddd64ff0d06184c69c536e03f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83282423412d252828ddeb942ff582c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d27eda4abdcb725ef6c2e48390c292292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a6adaa2df1424efd7c5b741bbfd44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ee6efbc0fdeb5f7087b1600cce4bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02749087758b08f40e58ac8dd223ba9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616531e0e3eaa8d9a822d6ffab26adc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdb1f5e404e9795c5917947a3b85e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93749203737783150b8c7291abdec34d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c12653e58fd1e6a278e1da59e36221299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033d2bb62fcbdddb1befbdfef374565300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807fd5c48f117a99423057170533ea4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bb958375da37b2b4334e5291825c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7590a769be8cca3cfc2be6fe33223303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32690ab80a0c6bb8cf03719d019dd4db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d9a355f0d7f641f3e4683d41e07de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4164eb461e96672757c3b53d9befc21306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352adfd09b655807a1aa3f2fcfc39b7c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b018a3c92a7ebfca412c8242cf2c157308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfea72f2e73ab690772ae2b2649408309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2878eb42641de4b0ff1d3938af6a4d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387907c94a22db9fc8b30313becaff1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63a07bfc411a0f3133b34dedcbf65a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37addd58c74e7daa017c5449f83000d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824b61649ad722c610980df1c06e6f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152cc2b16e40283ca8a4c35a46d18fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39d1ec6d0d31862ec54287ca8437fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd76c2b735fc39bf0effc234bd2769317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ee5d3c0e382ec21851d90e30baeea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d12c9f1a15d5c286bb810784a5d6f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c0d31532e8320e1b6e9a76f0b3c39320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048aa15c012437a88338b90123a1756321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bee42c32bff015afd61cfeaf675cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a9eb6c20c57091996206eb8c46b79323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f93cfff2db452205b97620999f3f32324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9691e05ba034c8e3754886b2547dbff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cacc29594f072313475ad756f6d1ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405f45b512657be5d1116649dfef6d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54133e9e625b3a86f701bb601f040a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0035cfe5dbfce9d34497af699bb67329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285977830e57662467c365e79c7f8097330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e8f4736a75ee26da515ae35a9875c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a8c5f0e4416da1d7bab1c2ca6ac61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66a3f1d0e6758b78cdab6fb3e17d9c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f39d4ef0c6f0718f24b42c3bc7e106334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c028aa0732e3d0506471e08bac6d9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac085ab004fe37d0e889ad7f1603690336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1133b0a19bcd0e7334e8a0d91928fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4519514cb17b9a0092fb13d93a3eec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5f27c430135a4c1dcf79dcd529e63339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377cfbbd00b89baa58f7ee2bdcc25e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d02ddb3fa51ab0576cd0308b02e40a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60368a1505f143ed03fad19cc766cd9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e346a565e62b299b47805b4b4645f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b3068cb3f6660960201d5d3b1fba7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc39db399fda2ae2bae9a26943179f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee3e97d1bbb4058e95be39152a11cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17990678dc31baa641819dfa60ad0a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d533efc9f30931eec28b2ee839a913d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1c3b216ebaf1cdc3a1853ab8100e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba607efde2597e1966d1c9722f15bf5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38103900e1aaa175de253aa0e59e8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e525aa982ca2eb20446d4faa66efe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bf6ac01d7e5d5e37dad84439f657e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcd9c957698f0f3bb0ab0dc2b0b602354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483d83b1a7accc236807d1d9eaf00fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c77d9f32e795cd1e7e3008059ce54356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedac73d39af2aba2af3e5ed77043f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dab20eaec3aa61a8c5074450f7153358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61096baf3506d7c221c5f9becf6349359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f6ccfbaa2019fdea856facff68d4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035f26877be3c44b301ff5384b120bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8312ab2b78f9b39f1dcba969ba0ebb3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb45542b34f348b3601c79724d82d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e30914c224e054e0dc8dc48311bfb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4936a8db9f8702681f2003fdbf1058365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009a17863b79a3962de3871840a6392366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2e4e92a5eb13926b34796bbb21e5d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed670c754cb901accdc54f73978c3eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a976da04d883cd285358dbaff1b884e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99ab84724b1fb18bdbbe0e75fcd1c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d49aa83161bf91ec701a44ae67219b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c27d5f6734fc59fccaa353a563788372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdb394c109d50754fb8931595becb8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eda6e029c3f32eec37bad8581b3859374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812d162c7cadaf780773aca54429b6a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b62694f8e09f9de24a73f14012f547376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab834c75a1cacd044e13234a842ec1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2356c5af79389af75a838ea305d32fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906a31799e7581e34787441e8ec9554379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e8e094dcc960612a1d7bff6916d43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e447065dd4a38ebe2dde3326280a68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea46502bcd347f716e6e0678fb41a9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c82f6c5e5ac983dae1121f16bd538383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424d58a3e9735aab9c0c815f1a5b06b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d665009d4bf903d4dd20d4af5a5a4a3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83c91ce2585ccc78b2dbd544c475cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20cbab11ca390932aea16a631d670d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a8ca8f70c4763c021135a7a662cdd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba3122b3b81ae5b3154be0f85939b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488afca136b87ba0d17a58cc08b061f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671df2f0a8d4245e3257e40a6c57efd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043e795d38155ac51bf2c44eed3bde3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3449cd34554038c92425e34a8e6f2ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64e8bad9114a478924fff72d4954d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e457c70c844c4db4b046d4c6161466d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85e0c5acaa1b57510b8b4dedbd1fc5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b328741cd56f3690a87b18b6c8742397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40785a68be084f63b67d579790783ceb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bef3c1a4b382a0dc8adccd1f16d1c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0b4ad262f35a6b1b1dae554a37e90400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38aa2b756493b2a79fe0cac136fb9ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43f06cd7540581a4d10f56d2441560402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125444408f044a27adf78db903d84725403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758af51820df235293f20ae97b230f29404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0652d746102172c5e8bdc61660ce2f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13ae6777e082c3451c8e9aa956d113406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d653f3f3cfc28c61e49d7bea84ffa0e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77d143d49513f8e204513303958d5a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d9fde154339b9bd05efa9065fbe26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59050642690729a4cbb25bfa7386c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492dec817b407d1929d8d8fcb0b5eb8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ad74bfe0a21e287b5590f15286fd1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525829bba3158f269bd4d52dc1bd146b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356e6567b9f6493034d2570cc3c01dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59c0dc0ff630a4a265b3004b0d0f01415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d04ad90a43f67f0de64b06962b4579416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915277d955a301d07edce9f083a7232417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca557b6f20c1d666c69757dfc9f3c08b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e82e7f46087e187a21422d8e5440db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684b8b4d3507d4222c97f59f8d07fca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627aa576541ca588529583b12a0306fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17450e75756972ce9072f86c99045a92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684f5be2a7bb0448b534f0a7848aa8d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57da48b07bfc6d8ca32895e0485383424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ece1ee66bb1569f225df4cdf32a44425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2c3e7258f9c2c96b715d4d26225ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc904e84b767cb19aad27e71411e424427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19139093b314ef8a4e998e061ecc87d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bca1396fbf8e05b4a07350e0a53db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f064f0143e6bf5407c5ee0eea25106430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac57f01bd9850e72c46e7ec8a2d136431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde614f649231928e97ae9d413b3fe81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684089459f1e02231266559bdc0d4f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446605a375193b44674b3565abfdc1f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3c39ba80e401ec6486aa4c8da81f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4fa5f6bac7871e965128e8a5527ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0f7d040f179e1bf59ee953949a982437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaf238dbeeba771e5856dbaf9b472a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1006163eefdcb8c7313b2ece4e7f794439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ea21475983cec331252702498d891440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6dd03dbff62008f88983dc278f465441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8abf3a126e845c1a37ddd40ec6c6a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bca82f1ebe8cf05822f1499ce01935443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a09aa4aae7c6ec109c688211520f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbf658e01333095d6b3b9a2e0fb5b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeec8e77d043483e244a5ae5eb8e10a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8f364006c0afb7fd070dae8b26662447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cd1121f6aba8219ec8f0bf791a446448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016c8b57ce16de9edafeddcfe9e3ff0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df6544681371cb4994761e7e93447e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898f007396416b11af7470a3712af9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0c7b43050caa1489a63cc299782e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287800e4da5e7fa513ef56ed20ec9200453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f07d2ef474d11799b3b055d9b7ce7b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53db304c885de85e5b96f9f026e355455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153df547ce2abfb25d2d267ecf18983456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8b5dc0579490797fa504688a0bfa1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95cc3b88efd2c2e829609e4c2f4df4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf1718e99bac195b094947c259bdd9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88235c17912f06906a619237bc06f730460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411452fb4b1ce3d0909fbfd533943d8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6d510edd67a5ec56d65661ead2a9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021be3bea8d9671ad55c9532e25e25a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ba67ef53ffabb5bdbba89690b4d33464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd746d1aa47006d7d8f189f521b0d30a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b98d34915b0f03e140031e85bea6f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cfc5ba8e9e094a57237ceee6df7ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97143f9284057878dcf592c487fdbb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44336e2fdea86d81b666aa33164ce38469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7843b6130c934c4359477d92c37b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381ccedafa7925cc0c43077b9501afa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51102c8e61b8fe823c84d01a9edc9186472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17763e2cdb70d036c261825a527d2cde473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd22a71a2d6627e747de0e679d8a188474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0abe77032a8a07b7620ccaa3bc5a21475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cde05a5ce51034166b6c28cf9f9844476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93136e6015ff0058fe67b354ed689024477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa73363bd44d631d0ef05e0ad68743478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed843d2dac0757fcbea183f4db4059d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb99bab9a7ff242bef97c33023edb2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347a75b2eaadde3bf09a2065a3f324f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77980f160790331c3afce987d5b14a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605a6f47570ca401887aec8b939c1bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778755e5af1f8b35165abb9a88b44a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5facaceac7363c509efaa74af1c18a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac54dd6e0542c692ff1afd1ce49fa3f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59d1aef5a64106368e0415e767c7e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39486188ac6e4610d317699bd68eac5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59720a91bd65a586de43f15991d3d949489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6e95f1a3bb245a0bc17d5bf812446490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db83463379b194a0003d99740a2679b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc980cd59b6f64f2f734e0143211253492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ace77940691bbf8b63c4b5c3959b16493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee246b3e4419c811d0388913ba31e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac48a4752715e9bd192473fa5707d8e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148663692caeaabf3c57973087b1adca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bbe10643474fba95a63d502879a76497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a7421e51b2cbc6de2e27043e88b2b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d3c08fbe270f4293cb431e76fa624499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536c3e9e93da6ab756b6bbc50b89802500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd345b618b7866b191f2726d576990501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93a8fc57b21ffaadeeac83fbe2af3c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22990293f7b182bc7ac6c52162f8a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824a0d6774b127c76d254a02255d43d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6010b6e5e30445614e856a18590f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f50ec0fef1955d31c486871979ace506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8267dcf9833f776fc3ae2438df9a2c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b409e58db76d54d065dc78a10684c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee392614dd5a8337c50397c5d1cd29509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b610226e9ac1204daf0b2411623f921510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc0be1d8d648ce035f59bc3b19a93c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a987ccf3c5b25734ed152cb4a87742512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f076f6a4277e299fad5c147f651124513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92565a68e7326be1c1ad1a0e5113ec2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1428dcbd3108d37e43c436d87dc2335515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470412a2c4f0623e54129bee2fd14afc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387ec160f5ef1010dddf50352d99948517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d902db60d8186e6eb8a88efb5adce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd45ecc39b98aafa99548b5551b05e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185ab74e49d9875aad4c2e234532308520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42217729435fc387bc0c10739dec2f3d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3672383c732cf53c76d03aa00ca1f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90609e23e461b431639aea5ae35cced3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac25c5307e5ad3859e4fea3df1e247524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79c3a7bebd58411ac10608401d13ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39782fabf2c88353ba418a60335e763f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcff682aaf16842dcc9b5af03248c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5bb6dbc8cc4611123ecfe1fb97536528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1197fc0f3e4d35620278984935e24a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3780b01a53ab586360666ee3bbd9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6ae2d7c35027645b0c5768ca21509531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e85409e8fdeb058512b9f85ad1c8e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882b37ff3035c40018100d6a7d1a680533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77982928efe4cddfb61cd8e0f90297b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b03eb464fb7fed9e449ae38f338c91535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c903829630f6bbc56ffabbcb49ba46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e2bf9c45cf8ebec68ca6454e02981537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab116384df2e66e43cdf37d28a2eafc7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3b1baac52d5489c66f8fe17391641539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd4994c2537f1919b4c8726f7944f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61cbd8fe8e417fda9aa5f48bacfcda541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f84a5e8150f9a06a8922f8c5f9f7a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87024f9569812d233ce8c46722649424543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7cf99e1939000dba92517731d673c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478217ab08d9e172536453453b3c58a1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584c4fdab4fefbaa7bc22e3b2692023546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5158573ea75dc91f447152e721824aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8102c5ef132d6c2add06d5cddc2da9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157f9bb0fbacbbb5d64f1153ba3156b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59f8c27253960cd048c48a103d3998550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8314e5d3f04a23cae9d179926bf30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631aeddafa2e5b04bd26c329bf54aec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c701419e62234835927449260aaa2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb2ac3695ea461e067079b856335e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d68d48ccbc0956746c53992c4afcc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d86caaa9bddec2d2d3c8f49c75c74556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab42851add6f29214458ac785991ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424499a26a933bb99927038cff5d434558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666184c2d43fa4c6b2ee5ddc0cb2db9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0f35b991163110df7d201ede3e291560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cd28a273c3aa84191b630b270d49b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9829089b4f62b31b87c348dfa2f8af562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94964d155b52eebb8aca6bd209054c49563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68192a2eabc79bc3894be5d26aead1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e5b6c56ceae4ea82f80a72a6abeef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56abd2323ce7d73ecd1709f08874833566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e16c9bf4a87066cf1ce0d404c77c39567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6bac6c4ec78cdb77a6649b399708d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a99a52b2000f9359ceeb82f79bfa3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284e56eefddbed22a664e140505c262570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270148e96f9fceb92527cc7ca3eae0b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a4a3634e113bab0e4fdf540dfb593572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa8687ff800187d4fb153f2a037d1f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbbcfafcf0ecff84cf58adaa7ef0fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24381d896a04d4074a2902c093ac9b6a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde12f478cc13abb5f6379bde83bab99576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfa46e1741928354fadd06829161f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02840eb701ca963568230cc6a0f323578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a4393d76ad1af045b11b36ea5b0de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712899ed2d1efd368015e5cc67aeeaa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256d48be37ca94007103692a3cbf94e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e385aa376ec6f544a878c59235a8cc2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1cd06cae5eea41be312c41de5b3a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5a1445b2a7a1653e8c1fa893adef8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935a08c899f542ef1eba05fdf38134d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061253b8f3922a84b022d3ade6dbcd1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685ac6b2e21de8dba3656be1b7dff96587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734765b94597c1a760dc4c16818645ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009172f0073ced22e8dea1a556336dc8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac98961dcc73eae2fd737c385b7ecda590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4298fbdff4808954e89d1962ae2f90591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92016ca3215ad3c684f34c64aa4320592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81a37ee407649f078d6f3ca8f456b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b4a541a11a08bce8bd4ef29105170594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc761e1f05ee588dbb25f74c1ddb74595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7caf0a4745cbc97b896e26b57d9c64596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859e5cd8d4c822b218b5b1afd7a57d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64848b81a2c16c3e3eb1bc3455dff9d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c05115e85876c369d59202d788a3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c813c91439ef2aaceac8387e8e10722600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605285efc952f433fc7216fd0b0b9797601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365bfdec9a46f085ab3620a2d6efbb1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4e3472e86c04a5b6c7a5219834649603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097923b8ac7493cd0bbfd36573c29af7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c4443e93118cca3aec27cefaef031605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673f265d88b524bc2e44c03d022916b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34935475c8e632f2f42833dd2e11c2a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038855f132eec0908826ee83a093b1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25983f83de729967c278dfe460fec4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07f7f765c62a60ef011f38619bc58f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b63ecffead70a5fbc50c9bb78a33b2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf323d045628e4a14ba629a8f89810612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e627dc14ad421e01ec59c78c107591e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db13708a4cb5a4d77e187555db7a84d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654baf263e5684d3dedab35be6b2c17615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6832887db336cec552b00e53342dae2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc9bb6d1b654b0bfabab448c45f672617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02431c3b281f1629a63351908f9e889a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fd077dd152eccc60dbd1c11537d0f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a7cc3743f587377f97633d6cfa788620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fae9b515afb8d30fbe1ce2796f437621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e80e19f66c5749ac175eca8e2e4dad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151a4274f1de9b6756c2437c57f40b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4993f800f5cdf8d435595bd63b8e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a164bb5de098c134ba182579f9b797625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f764d2d74bd73c38821b3ef99029a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da912b43bd39c4f8da433b38a4446d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fffe54d5e66a4dd8d02bc6cdfb7b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a00af2156ba6fa2c5dd3645fc4cbb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd678f7074fadbb2f43ae5c8fcf02ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff887b2498058105944c64fcee547ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1daa5aefba04064edf1ace3d2247d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db78efd091e8f7abf1c65c4273181f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bf115cf317f850c4c26a8b6249ff8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d986b792666b69600d6db0b0815e17635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211523241ea3e558da337b0d76c8832636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161e5bc6f6c550bd4cf917790265673637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc73edc6ba0fbaa3e204e7c5db3cf5d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4234f86187ddc7da66e9e056bc9b2b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d7b259be589bcb94414e6dbb33a88640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea899e292f6e5400d1bff65de38ca2c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704b5161ce4344cbdd6637b0cf30980642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bc046693ea1bff748806522f1a333643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e70bdcd7b53cb048048b14d8cb7a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda69595457db23718c2c870b48dab7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f118d3dbffb56abafc6b56b326b19646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc366afb5ac26753303aea8551a8b30647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed259c1a06a5ae4249ed89041a5ef001648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027e1173c0309fab7b1d709a983264d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4d09c3eb9832e20e7066b216410ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8a28319f1a3dbc3e3925093c502bc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1aefb9262d18d44c220a6202af7e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e633f306bb3eb2f2f24e6b6a40e36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e8baea9bb32e22249242ac6d05e18654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c5d2f24188928df3edc0e30ea4248655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbac779037ca409a09460e52ae34373656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00657ac89edb9af5d724c2c9eeeac2bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673914860f9edf7328f5cfbc2a17304d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d8fbd462650fe5957837f4175d820659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7379ff2ce21dd174c46def60b557e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c2275c3fef55f97b43a43cea4c265661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9816de22de78d2ec22b252efce580662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcc038f616ad056a6e1e5a7016398b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541b266ec98774f53e33f83919e59ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9aee2594d16d933c2188b89a0d1922665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f52ba87e239c60588fdcad41bd3fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e170255f7ea102c5d7d83501bf6e69667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d6402c6795b16c542cb16b1e7ac49668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1396b8c1cc29f85cb6f270978588c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48716554c8a1a6c189c27474b21274670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bb6d3ccb48040928425f86c083957671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4349433a5cd5dfbe079d0dfedc0d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ab72dcbf49bc6cc52c7bd761ffb7d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f253674b0af4b87de63b213b30d10f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1a44f7edbb4d05837b6a39dafef5c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217190820cfde9bd8d8b33b6cd77e51676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8d518603d75e75b5d0c42430a43bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad8d6fa08b70d2b82070ed509d1440678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce360c91ad18456235b746ec02c9bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d12fb28832bc9870b04ce8da24c874680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7676550fd92c9627caee33d6355662681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb25b067d6f19b255bf0e9bf2924f3f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5243ded58c0718e6baa6b00f860669683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37b0016be3a64df9902cb45bd812e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fcbe80326e851f72246e8c071577f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0b8cb343e05c710a00cf07a57a67d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed5c32b071e0a0f13b6120a73304a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a330fe5001a39cebf4b26051dbd8b1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e978d7e261fc726de41c30b00f1135689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750b95ee9429b67c4700fc67b8d7f07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb222630ba9e1e2ff640b713e9521681691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddea95ebe2a628bf3bef50ec4365823692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c55800f10d4cb786a760a47a747af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca571b88824e9069a1acef846579a8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7343ceb11945c0eb903ae090d4b74bf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48416c52eb7f6785820c3904c4f8cf2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7052025d7baf25c11896a8b00aa49ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3781aaf8cee11f134e47b70476db564698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ada00f452fb6efc6cf66c01da096a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e207003e86334d30fb89741bdab2c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a6202f4d67d4cc89b940b5a51124f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd29131a40316aee6bf02184e7c1e29702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2684da1905d680b39ce45d3530319703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6691703e30a0d0b06b0809f9b0066704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8c24be89e08db343cc40dec1d8a87705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b672b7f4d121706ef29a2524bbd96706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211c232ee71828277a28f3fb16dbedd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d258bc77b86e78d7943612fd0d081708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ddb160815bf02789b21d95dca6b9a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b0c767e1ae5b46f1274c0df882a4d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af3bf6803bbee68809bb27e03747c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe71685476bfbb8982183107c2578ad712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb0490062fe60bf2456b0c7baafed4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59935f1526181a45195f2fb56f8b2269714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bca16cbbacd860b2c6fc2a4b575015715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd6bb2ade96bf7136be18a3706bd5e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493039f471a5301be3d3559aabf764d5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b104763aa58af7fdac450824f8de4ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498028baa8b170178f75520b0dfd6018719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12d08af1292dfc00ecdb17178e117c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404a3a534eeb22ff35a2660763707bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6434074b83773ede8d9e4087d3a8b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15d0be5f5ab21b8d47b75a165b13f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb5d74f677ab036439043461933a3a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85811ee48cb785234b8137272c130884725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34b1c6266d94f76d857f478fba6247726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62163045f4da38c04be96531a085b73727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff5fa7c811f6f816647e98c726d783728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7f0e0a75b896eb576c26b4628f571729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469af217fb3f0608019562631243d19730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914686e8bf6b599d61c0e5cc673038f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280c23c528cbb72cc9810b9c55b3cad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5294d745483394b0fae8a1cf2b646a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f35fde9783ad4178c2b427e4c7e7f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f55ca826544047a2c6146dee3ece9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43843a5df273fa5597b82c699958e319736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a88c6d213d769e3e3bb9fccb910468737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81597d00004fa861213fa4c2cd98f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac6b0b82dd949767a60c69f735c3f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c5d4846b0aa9f777b0b51e9a02ea2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51740d28b3a7aa039fc16c7eb2a4afe8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035b1df0b62f3d65d238d7b3a557737742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce6226ec0ac46ba745db372f0c4d7c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0feb3510b68df0db147f3971b5ec8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e970d2b2f0e0183662fe9876ff04c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341816a3627e6d924e9613b8f4b20d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6862a4033f7bf3414585b1dc55f80a7747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25588,51 +25342,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26018,1610 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>46.75</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>986</v>
-      </c>
-[...8 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I352" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...649 lines deleted...]
-        <v>1182</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>