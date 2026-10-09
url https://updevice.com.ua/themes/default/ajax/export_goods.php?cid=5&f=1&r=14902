--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,478 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005758</t>
-[...2 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...349 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -499,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -982,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1369,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1489,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1681,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1813,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2077,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2248,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2320,104 +2134,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2449,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2914,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3052,59 +2770,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3124,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3323,59 +3023,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3679,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4b8eceb3275ede4d31c1c40c4b1391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb7dcfae1bda1a40c160cd6a2374602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837030bfbaee8b27a28d34f7128e5c673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5deddba7c4f59f505861f454e24f0cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9fe71db7f447fb61ea446ca2d23605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1fc43e4445bc6ceca5d54636860ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc91bc555d8d6f2c1ab2d93e8798e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec9d3c6dae2b9350a8674617e528788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753aeb7ce7898ab1f09fc7c7f24adaa99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ab6a95666b9156fac03dc46cc84de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d20a5d6e6c5caea90b0fddb1b8c9a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6958b17b8005c5ce373567f4d0d650312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbee0f32d274d8d6735fd7d6d1785913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d7afe59fb6d373324fb47642c38f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68ed0710a32052c7723a34755dc98915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7fb355b93509204447ba1a7ae2d6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87b528480148ca8dc3fa459a5e103f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c445638847f3b365bd24f2ffb7ac3c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e17fba5af697dc90af5306dd7703a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3dfc4bf299487735731ccc85687e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b09a3b64ae486619a3c3a946be4a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d287e5eeb68be00ab48a823ca8486022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3909f8930d2009fed034b284f7b92d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662350e38156100c5379466d2490942824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4a482c9e68b50232942befc7a1d6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc161150da1813ec9a1e682e928c502326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc8a782ba47edc300632dd4b1695e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ff475a3b6e86ce6ee41d12cd7dcce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e89b8c8e6351c5965e723b06e421e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38639f5d5b957fa161c42d0baf898d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b276a73a42b2fb92645bfb1307a3ecd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a84773abfab78469641bd663340f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1715b3c77320d11d5b2410cd8c71f3e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e7be0551c18b8d9fc8a77a2fb1e7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62533fea180059f7b89e22ee4b1ff7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce56796b63c60e5392d8e8e5f2dd0936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d17b27fea41b040601d3c15d04f3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80321ba581ec2a2700c6e0849131d5d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0efc02260f04bae98f49e237b3b5f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe9943e6a6d01838782205ffacc38d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762a4dfd12dc3580b6df212910a22c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8d6a2cae55f03c1f0d1fc2e848c8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b25057e0ef78d8e6adebe2335131fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f9d119a6f88269126454e10ed9c3244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0aaa3d78f0955a190b90fc4c9bef545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499804ae97a30ac2886d3e827dd353c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbba7af26bd416914434fe0fdbab46047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f060a0a14ba7c04b6e50a4f8c62b72948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42feb92f5f40b2fd9bcd5566c360dc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2616855d6325fce597740dcfbffae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df98e98c9033b716b85e2935ff863751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba885287ee43095163c3615029b8b5bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef17d8e069c94114abd8a56e1b0f86053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134696cb265aced3de098ad7b9f44dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff3a446ce85d023db6050665dbb22755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a67e5316a92da97ba2ec4df97764a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109e1472909ff11e910b4f495c9c29357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad96655c5e7d754b8f34193f70820d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee633abc507d9f3f7c964887dc262a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f7a24848110d4bf77e97b14a235b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f8730029a527643195cc7c860dd8e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0589a7ce4fcab9a6e618f7cf38bf162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d1c581566c6e2116c895c758a25d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce71adf7819dda8cc5587055a0bf1e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dfe4d7d77a54b047345446a03dfa565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28d322d7863852d5d500c53e0e1a9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dc5180f879b3e95a96e3bae18fb0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd864d9a2019ed26e485f7fa5d4ed3468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec43ba0fce0dbdc452678b2cf26ff6669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399eb69e8f42f357a6db9054d76b98270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246a7021191a15a1418795632512bd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c59b1900e24fc8831224ac845b4dc772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc904957cc5fa4632d235dc163f0afe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bbc9a572ac290d02e306754375ab974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb75aa1de6cf63cce941242d4c978975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbee8768df335ec1e912182eaae17c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613846c7ed9a9037746dbd345d81fd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4161402e4a01b581241e1329e1b9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04047f40ac03e1285d570ddf570d9ea679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2946f60ee00e553f8cce9eae9a588580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d2678ce7877c12ce11b04fa84849b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19170ce72a8463312358c9d31a03c0182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac53e199883c083b59cbe701051654783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e4752bfb14c9ebeb8c8d88c86089684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25944dfd372fb1b7dabc9c7fc37ef29585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a40452c847cfee2f5cbd38fc921fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab43c458639e3aedb1f265073a637287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86731a7c1335e59e0639addeb8877388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f57f48ed984b71636003e2a08096589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48177acfe150cbf15aa4d35d77a8857690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62bc82640c15bf30eb85c399f3f38691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135cc36c69c5606be588c347b5351c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85414208ed470d99de67ccbebac06cce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3195d0d7ccb85d880d669f638e1e9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29e3f9459a4a5d9dd46110200a568495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b25e8c617b153b629e365f036eb78796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655b33f5fc5fb64e7f2d716fd0a709097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c771494d61ddb2e1378823dbe30f20a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b307727206735b6e428d3ee367db4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914cda71999ecea02200a3aaedb1301100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24771fccae0d04382f86e71edf4267101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffcb6cfcd208104355eec8f9da89f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315b40644e7ac515415aa1c53b933d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ffd1125ce22787252916b98249bad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e25c0a4f0ea5c355a7fd275b7d0e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44d66c9fb88c3e8249041b53b11183106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e54494568ddaef0bf54f1d0763da8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7867684a735bfd90a3bbd67888133108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0aece7d171958644a52c82502dad9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b0ab1f9867468d5651de6b4df35a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fb805e4714b8dbbedf751b2627443111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21ffe9d641f36de8a2bfdae4f02705112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9df2eb70b87711899fc32f6c71164113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dac9880e3986753649aace535d1dbd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fae99db6d74437d37379bb3e4fd3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dad4f5aa66fb5827f13e74c2505976116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b4f13a506ebbd7bb8433765c0f49e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d30cc8e4ccf76eb38cccda5d0d214118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5f13e9dd8c4de841f16291e0e693f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa592c64b118cde6c2d19a7c63741d36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea2014bce3ce48cc96b4dcfbefbc62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ad6ffd2e215514a399fd5b6982851122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7696d82f0b2d8ba9b745df755fbaf1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba9870caa0964c2db25f833f06809d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f354e6e58df66267ed3b0a5aef020125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9827d4b5da2320792f2cd6add7eeaa0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae906ab99db5e95e7d27133a970f6bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbde5c2e47f4010052fbce9b23ae0db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9e8cf4dd3cd1bfcee81e3d0f91736129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4bc7da4ce2400e801ef37124fd89f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34a055c82c3da9b6a6090e1277422c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b80a828aafc862f332ab855a56109132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcc3e61e9657155443bc947d62d9bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af87bdda6f83eaddb20702a13f150ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07d5b911d8e7311c8a22b4c486f2a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17431f7221ee2da855ede35191d6113f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e1fd953930a6d02ab0e60ff4a36dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5082edeb55e80e4d9d81f0c377e93e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e5ae1547e0d68ffd9ba73e62f8106139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90222f509e6174de1ee25adbaee984140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7efbca2fb8cfa089bfe0ddab3b98e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47ae03980f7f3dcd7763007e73b88c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af16fe79ba6d05f88d8584beb357ccc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b6d88b02a3119b02c751d479d6411144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64e0238f14c0f4da3f8d0cab1582ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226343fa85c05c0735434877025806a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef529c67f537ce49c42cf3278c2565147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf9a95dafe9fa78f4490346a702de8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a908aed7bae9833bd0ac2fdbee7f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aad974c9c062cfd2397e1156c3e114150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67c5f5e0d88158bde899f04a472a48151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b021eb1d0e6cf3e3616e2cd205a90b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64f7519c34ab1213cfa209c68baaa6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed10371c3d12a60c0247ee46a03faad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5fdde0db36258aadf4829ec28ef2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd472bb1c4d2ce62a2a930cf3e00af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bed383acef192355212329b9419707157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07165546a2ce87bc21522e0efa7a039158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4341d7a206a38056d28eda939b0dc7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1b716492c201b6029da084b999f8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f70a7439c3424e7218d34116e5656161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591402efd30ed5675723c082fd7e61f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dce953e870903f9d72917efb19049163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e20ea748b751c07a297d4c8fc2850b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a1993eb63bacd3fd157c9a1217b70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3de012862df0002d204ad1455eb45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd62ea49978ef1fa616f2bc8fb4ef3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6c730b7f81c3ae32ba732b45a078a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14b65f95cbf2afb422ab20dbcca68d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7331205ce2c7bb032519a3006aa42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64acbe51ed661775d4bb84c98d61b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2067ababb48cc9210a8453cdb4bbb0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0289d4815e4b824ce0651ea6dde9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5895e68eacc700d5d61eace1b233ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dffdddd1a19431fdb708f55a79786175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46883e1ff5ddcbcfa8700a1a67ea1d9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295093cd9ea8d3f745b80a4f89484e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2ea65e2267fe6b670b54a13cdb476178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9def6410a44c189e0fe9c537d2c7309179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79208e1616313af8ff1c132315a0e73d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfec60f41e01547ff50d104f807769c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83289a7e211769211cae15479ea683b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a44eff8897a874124f149424e9d340183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04f7fcfcb39c56473baa1e835d9dac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71564f2eb952369b108bec4c9d009dcf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd7e7230980563e613d506126dbb2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dde20631370bbc52165daecd21cf3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154925db1b0f2fe3ca4df667447c605a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de9b4d30c455a33f3cb5cfe5a6dd6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d73ca553b87185f450a2cbfc68d0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c52dd41a2ee452d14494d4d6efbea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03845e4ee88eb632d3400c4dea9234192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78559fcf844ed9d1f080323ed0aa8c82193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ee6813d935890e6ee093f09cf75b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12c2daf3ed5de66f537c631d8429a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e18f8e3e63943476e246778f492db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6ec4328ce888171c316fd007a87e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef4b33707993d3428851ebffa9b9e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded201698ecf833c602d83bd2577692a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae6c7c43c4182f73d503089346824f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c88fa1820054f85eab555dfdb3c5be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51459a926ea1e310304f04ece0507e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530044589f7bf4f4dcd16ce34bd8341203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a171c7fa254716731cc68d23b7c152204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce423a68a4332b1bd1ef617f6e75b2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108315b43a82cf5e798f26f0f520832206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8eaa41b4b35cddbf2f577a089202f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075009757e9b9a2440bbff0133dba24b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548137514b2d834970f77b8634f63c28209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd87f0c8781d37f47ab694ad01700a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0ed77de491e446182b3b50a1d6942211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f360fe682fd9e476c06012d92682142212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457209cb69bab716908462ede26633b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999a20258d3c1f6e0b6c5aa6e732ac4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4747f8ad4bd1e951ac9edcac351e47f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb378f798507966c839521c5feea5e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c6a5d4583d7e9076550a9392b6727217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f3494bc3479c2a911de12fbb3c160218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129be0cabe3c35a4bde2b7d53a1c112219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca95f36d455d77965b43d88ee4ef1f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c11f6f38d6475b7fbe8b776c25c5e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f793be19efb410952ee865b9457f2b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc71dc429ff82b9cd69fcbf00b215ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497179109022e69916c6690f7aa72f08224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314166ada710d742d7826933b3520ccf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000430926b00d87c974920c7300502c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae5596496c9e7e324f8f6af9bd1b3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c354cc2ebe9c40216853fc406fb15b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac5fc2bafd80f0e58b00613596bf3e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66474f1f57bad12c6ea23feb15e2605a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9a4b7c4265c63ab0f2fb7428ba6c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1545aac9b493e06689e9f902e44760a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149a1a9ee76ddf28cc43988ea1d495a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9562838ebdeb3f1eb9a7b8c0f1b87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05623f2137c41a55e7a89f9dc45015235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411291a315cf59f0c0a77c7ed6fdd65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cd668b13a9488d261d01b61732f13237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0069068673e614c0a3b480c0b3299238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad44a7081f60e84637d6b3c8a268fc6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc37bf800a85c53107820885e5957da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b68b89836b483828081d032d967b19241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9433d02f9dd40aaaa46c574513352d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91248d522f261ab6cf2a6e654f119892243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87934e4e3289bfbf62f9e69af863095e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd27fcf5c9a2b6b68f646ea374ddd8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efbb58ece1fc4d3764c5d68c376b4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaae190d48d4d4848e8c6e122900fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b1ef18aa97beedf6f44968f819af8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387055fa153138492071b6a594a2d4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14308913c34cb7ad526ba14a7ba2ddd2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9368e7a4f81ddbb708877d67fa3b24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de0963039561896e7d1cb4b06e5f0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42b80231bcbf71c948e8a87c388620253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b36a1324eebd72ce804cf2925c001254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019fef34e3bf4a4722e8614847e86f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063c7ef9e929070e5df6704a212d5c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7fbde0412c637c69df91183a88f82257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5400135c40efcabd4ff6312dd28d55c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c4982755283060826ebdea21ff6c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa49cb8c548c76100530b387486c5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad933058b8cd6d675de235ad76bf1e9e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913214083bda67901abf7487bdf1e2b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513a61f214873ffde2b9142699d7802263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa52f9de96046e93e40ec598075717264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d6ea129363294fdda432ecf2a78cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec514d80e3122afdf964e7ab50e3be0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993b90e4ed67d52f5caf183773d1d37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9744af5f86bb7aebe41a8a72097c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ba82e7108cc325f938a078adfdf55269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269b13d68161826cc3cbcf410f2615e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd78527140171f829cb180611eb6e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303fd395d65c7c4ab3a135ba9e9ea06272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc26e29e2d554010dcc1f655127657273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7bde80282c44f8a503f477a4eee9b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d91c960030730dac0e92fe2184975275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d9559ea53a91321d6e609b58bf99f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676cd42421f4a5617f37ad60eb6ac01277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21099faa80bb0fd6cea4671f6cab2a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49d15933bb68e6fa0a67792b5b24b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e74e957b49035c12eb3b8ce9d96f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1d5fae9a1fc89ce49e3ce37df30f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5a5269be2fcd0b96bb2ef3992506d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb18efdc486e914b37177858f0edc76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c628b8a6da6c8042c275eeb2f38551284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4343d0289f7eccc3cf881075e1f1bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa901ce359e3151f426f9eee64e6654f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42595211a81139241c3fad3074d39a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d612760d1a4008d67c08c052f3829c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f280f5dc7759e32cd2697e0bfb22cf9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afe1c71f8e8620fc5652d5cfefeaf6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57ba6197022abd10a189b627c06340291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c2bd1e93035f10f08a22345f6c9fa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d57885b00b08ce328e8a55c29de3c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6980f251a3354c8e82ca482bb3027b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374920cbbe735cf3d80982d7affb9c54295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813ec2339f13ef3a8793a05bfd4f2e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3fccc383e648709860890726d3e01297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d086832dd539aa97cc5360b81edb602298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f752256b3675559bfd9b1a9c1058d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e854df5af5d3482adaf5615a09ecf5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6da7d62194169de199d3e239476d77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8cf3d500d05f013ca966ce9624053302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14564cf9feeee0db76a21faffb5f547303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dccd63429b6c9726e7efaddf53f38b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3d63467be663f3834bd77b8a64d11305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9058b30af470fab4a96a16ff1cc72306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcd166e85888e7d0c27df75e506163307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a9ad4f781bf0267fcae7507e6889f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c749a955c9329e15d85d16fc0bf26c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007a43b47560f1a42dd385da0338c75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f994032670083b3625284de586191311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50513e5bdd0bdcaea15b59f88e0d16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ab4c4cd281580f2d965950a3a9ee1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e8dc1676d7ea91d7bd82ae2b0a2b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d58d5d45c9b495aaa6f86f7d79040f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16249c8f2c733a85a0540afa43c99f2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff23712da0e2b5819fb852ee8421b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2460dfbac60e9f04b93672d9ef8f16318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681eb32d1d1fef530f18d0fcabf72b60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c5a006cb8429ecf6f1cee4c4b58d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988986d1018d90a5e815b14c19f6672321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec4f8f6f730026cda0af3d960bb1f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8826c2eddb5ddd8864398a3894af3c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4a58519b3007717c6a63fd3c4169f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bda240c6cb0a275d3f4a715189a98b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be96c945ba3145d0d216d9ae1b0e0ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68400fde7ccde8f153f7429fb238915327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa4fc18ef22db8adfa7ca051bf4229328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c11b2ecc17730c8a26372830659f45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8459e2fddecb1450f0e57e6ccfacc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054b9bb5a2408697ad41e77694fe154331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500910c561beb1836f1d241f54a74f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bee155efe99fe20480c127b0fe621e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688c2cbe90235c40314cdf44494d8b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857109d8001866f3d8c87ed8ed977f97335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb9af8343d25041e5b03b63cadfaa7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe18e97c6540671d1b1e44b081357b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7ca9629e1faffe9edf91a30624e47338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700567644f36202e1184762bd3b94fda339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b04a7c25004382d582f17739bb075340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3712b83534fa5cc452ebe29dc0d87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57bdc1dd1e519bda99fba530020502342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30337a6bf48d80040c02bb0b03d9c783343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f0033f4cc1d20bba9a524dedc2840344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769f0b28e9a6ecda2f585eb919477e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dd61670ce327bc3702b559066953a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278933b98f84955662ab15e3445a693347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6fd92f355f12af5c66ff8c7770ee3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a63a1a3480b0f34c885eada477075a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa9e31d7bbb316cde071f1a2da2c72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e72d4041887ea6a714f80b83ca060351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397061186a2b8f6fc2dc5e12161b34f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e5c6b3051e7de6d26d5bdec29c436353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d64f8100bc296ff67cda461c2f4bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33aaaaeeff8ad961bc07a663e698325355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4f72a995f804a3618f7c2849a8231356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1efc09952e3272ed791e861cb2203357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944c165f7f9b2a357b3e6749fffe11f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee38f0fa3a4f8d9c27583c2992df57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7d31b84b13a77f78b14839f1999e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13958dde05bbac10ebe421504a1fda50361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86fba1a745d7a1ef1d071987e2f45e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7951e7dbd57b384ae44c032ee07595e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079d50446980b8bf9a00a14e0def0c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb878290ac708162f5e0885c2fb355365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd0476d7cde1de5347a973a7c5b7ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a84002bd9d6d4f87e619dfee5611a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081b8acec768491752f03468ec425f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d485913a5fc0a528748d767c0594a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaea6612ce05db9ef0573c87228ab8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2923490947d49482856c84d0bd0362371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a2f0ded6f7046e86cfa1ca4ac9102372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcb09ced2499f55ee8c0017396ac9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ea323b5e377e01fe80b153136b2b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66909f1b7ae2c1001c6340eb25f6dd6a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e570059c466770cce59f76d128b917376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638022585a741486c81fd029e5a1e194377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001ee581ca3344fcc761714bea95707378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01281748921af02963ff7b563832be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b070f4086adbe357ad468c9cb0ca4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cd3d4365196125331e1fc6ab47333381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cf69ee8f4e3c62945c34ad0300590382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1f6a8e6b5fc82a5bf188cee1438a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec5d056da7c8f7b7cb352772738438384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c858b7258e98714d4eae54d8da65aa5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cde872830e17f1e9d8a07157c8108386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a215485269498faca20f0c7c3c1b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43ed125b1d18606e12239e7cf1639b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df229df9034bcd3a73e0206f75c582c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383428bdeae2411390c66c63c72c10d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0d020d62cdf0ef62c1689ee67537b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe162ca32435c5d95add37b849a097392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ea273c0158a4b22356c3737f3e432393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cdb221acd59eafcb873627f928b8c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89e68d8b68727a157912b2a86ccc43395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfcb29a5dd62ec94d0c5aedfffd22d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702ff704ec4f11de9936e641c9e28fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d389860029fce17d43785a47e1d8232398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a1849d2f3e9817e428abb4d155eb1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc14f078616a5ed495b667f4bf701ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdb86e18683714a6c14a3df5dd2974401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edea22374fbb766f52c99091d7ed8e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95716629922847af8cd448e1f33e2a45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b050f7e00d22d571c965eb3f66e1e16404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bf3be61d04c4e8d54d3e44f8723ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974b819e0943a837206ad8d132361d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a3d6f6f642a79240aeb5a066e4807407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5489334a1fc1a4070001cd7ab05ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c9ef3ded68875ef0e095f63317f1d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe335592ddb110faf80bfba2541ae4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab38232d53f1247d5fed728fee76c97411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a92070a8029b8ae293f76edeee187412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99438a3c3a81d7c7a808cf37da6892c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d08d59d174ac00fc43c191f67cdaf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895ab950831e48bb6a18cb4f5975826415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fb3b338aa712b280252193352f33d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788b19213d86584d377dce7a52b900c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bdc45f01886461128d8793e5bd4b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcb5b8e02103c1611285c0ed8dadf4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051840833732661dd0c51fc9e47c4d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8695503b40f76c2f64d3459a1503f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc510112e63a60cbeb7738968c718853422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e8d5a92e4ae1f31bc9712b1fc685b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464849402eb6ba3e39d7bd943ce4a00424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8e092b85f217e9ca2f5b7ae475876425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b9ba7e9b7814e2848c4f6fd318fd6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29bf8f4b80140e2d6eecfd40118c5e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52ff64b0cf628da235d42baa4e9dba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f9449a062bc52d3d1547d95f376f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ee8c506ec8fe821b93ad541cfc007430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5e4774066e26e64e86a06e66df6c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b272b7f8aaaaa69708f5dde30b8ac2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ab9f6afaf8b13e75d38816ebb705c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b89e056fa9b5bb1cf4837474ce294434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9f86f670ae59f787ced624e3c6090435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfc32773d3e41283d35fc266cbf9fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4108fd90988a1e95d541e7a68f5a20437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a80a5dba138385872fe914a4c8d94e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cae1cf9adf7f9a5d75130806b041a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c067a433faf604cf365e172876cd1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17114a12fcec9e7c74a2a6086b2243441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef07c69cd3f8bc86811608f714ec9f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1674ddb8f890f44eae948972046ca9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeab7e5131ebe55246c84f951735b8b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b432bcf0418c3e58d65d7d1203ad7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59c31a3f0793ac68abdc85f29aa13f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502b9fb3f7fb0d319bed0bb9722247b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed07504a2308ae2b402bb62dde49c94448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ee28faf283d39a45fe06f312e54d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b95dba1986e0cb58459caeb780a3c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff3b39037382d2f710e9095d072bdc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdde790d400fa079e77839b91caae3e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ad0ccb6dade03fc750aa5b29967f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb88dcbf4b089ec57f55cf4873af95454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c051768a433a948e8fcb4d312ba0f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ca59ff6da9b2f868454e39acf33a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810bdd55764c5f64618c7287563eb7f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00027d88a5660315f6a415cc1f512f07458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac5368cb419fdbf240e9c20821ac29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d6da5287e0d2654e1017bc8921103460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fda71ef33565f36f425214549fa293461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04206351789e82fb5194e8ec5ff79fae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc47c971345068c6f3f576507e67d8e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19f7f8d0308e4dfaf4ca68edfa5af5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1a570c7409525b3eef4b60296e564465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e3454e8a0ffbda87d6bb8b0c0dc61466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baaa42451cfb17d41af00bf6009ce1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ad5a487008deee2075f4dd7312f0f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b8e40b4089839fc88f1ffa6da04f2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28f028bbd10bd9d6ff0e0cf87c8d5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa94c6f10548925f0e5b5a2ae71242d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ada9da17a4be04a942854b22ce1d83472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e26f3ce5a5b14b70bf0d0b724de296473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7d293a5132ace6769cbcb3c7c527a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd21a9b5bb76b90af3d191886a455db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ba21ee6d313c3d81187c551f313d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e630f86c047dda24f1e89d31550a9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3934c63c18b4825b87a2e98b4ac09f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d788ea08eb56da663815ed305033a06479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cca1f0dcdd9a894960d55f580c47b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6dab8b7e764984ac57cf326063f8c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ae93c0982f767a3a01ca95109b157482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd2d0070cc0f8a911d01e8d2fb6d3e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad42375ef44faffa6930dec8a0d165e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e74bcbfd6b40895736a9e4ba3afb54485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f32e3ceb63d15fd1703bde5dc85a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03494cdfede28874a22ea27565bbf1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13bb3e016a37f1318a4d896710af83488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421cca0ee7a47c187e830e2bc9b501e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844062a41664191cd247c06f600297d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965719df6d3928226d3a8126b085084491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2272941d9c6facd46b4bd39d2df5658492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c867e43f7fd754a2b98d775661e77493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7c0e452888c266bb576d5164c4b9e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fd68e9a97f785afaed31d5a191478495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1991ff1ebe10f82569ed967775fdefd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181186edc58ed4b442528218c92682e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58480b8fcd2802da1c36eb1d1651dee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b00c1e02a58bb418d3484d7314caf5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081fc0fbc2bcaad8c343a3e947f189f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d97e5dd3386a575da838b785f185bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b482582314a598b8ba5b80dc9a685b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469303acdf76ee7f29f2f311b980b572503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34085fd6f180a081013aff21d12e88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9583dd78a0906e2ba5e6be9a43350fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0bd5a2dca59b1e74553dfe086b195506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00fe1779e5a3f853c07963a2523dc3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c11827d4450c5f95997c308c104dcc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9007873364401f7f9baf156c8ec88509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c7a6381c3c47418aa71693a826d18510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3eb5635596a5b94402c66475ba0563511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0032ba0d3c0cf217a51a1489a3d38512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e644c67146ef87337ffd46f4f3b7868513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174e8e5af5e035054d0ee392115af01514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301b93564e122e7b9f577d248275fad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b7f9ff19106ebf0d4d01ab94d0ef9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b94059448cb2ac4135bbe39d145086517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f747a4d2e8555da8622910536bd1dac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad62383f836406a8f08dae08add8b2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1a0a52507cc4f4c0818bf3b8bf9c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242132846cc629db5a5655e8021468f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc891389afc875e57848c1aa9343bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171d0dbf7e01da24eddaa5d232b0f12523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5345e1a1d82ee5e88eea9441b430d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8306ceaad3040023acfdbeda8c5a0c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2044f53b635bccbdd19c4119ce00c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbb20e734b2f6e96210f1e165ce507527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b5b46a200942316358132d613b539528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e4d26357970ab9f94adcfce6badd2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8a0d4ab3f60ca6227cd93a110a598530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52adecdd88937375a4f3d03f184c09b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ff95fe5baecc6d70e8b9ce1022966532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e90e89619b5b57326c33711a9010a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b7dfcb385a3384433cbda78202898534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f7af561c3dab6fe8c7848cd97d205535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713029bcfd13bb2f4f1ab3871d3653e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e18c83673c231353980199b6c4b2c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5d53ade1c80e9c8aed3209e29d701538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c70ee0c109bd8f7b8b8483da90856539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6dde61388fedeb9a7131b714d7035540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e1769cbf1c2b875c54735eb2e1a47541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7d7952e341936b1381f1a76ce610a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50727bf3883288f60e4a71d82f1d2aa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e59c99f575f0d33767532f81fd795544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003175d4f6f54558ac747e0291fdcb95545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfdb613f39d28365d2ed475343c7a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4864554a20d728cf744532ecee8d98547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003a41467b67b9a97e5f2bcd0716a74548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c8bb785118de50fcac758cfa08010549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62178f596889d930f47deaa7627305bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea290c1f7746ecb5022d32d8f90b22551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4e6684491311bfb9b39b08c96feec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85110a7e81a35615aab54f5b6cf9356c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c0ab9e4f8623149007b2cdc91ea25554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48ebe675de113f694891c4040179e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751d403ce8b46d86b9a88771514a84f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982e5d927dd61b44a5c2d6def29d5e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0940dc5a704f6d6153e2c8bc17988558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830f1c21084ae7c8551bb098999a946559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476559a34d389e1d4ebfa2d246fe741560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b3377c28b625c5bec1ff9e2b5c1d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ead156751948f912890d39356286bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d02d0f84737667f5f144638a174b6e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c7a6ab6757344b542614b5f453809564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c9b78dec05b6ae40d6c2807c8e045565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f31b4e2710de52ecace353816dcda5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a10cfce66980cd5b3e5fadbad5b66567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526674514514eac820a40008db074034568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c923a6a76345ee871b8cbf886174ff6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb0dc44b1d0266b4eabcb011542929570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33500cfacdc0edc022a9c138b0de3145571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800ce673521cd81ab41dafdda60bd19572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97bd6b1895050e0bb7bd924422a8f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c888f04a90689ce0b9bb677c4fef4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d800155cbb3548eddc8d040f3d2d7e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14213a44737ece5d125f5281a653c682576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61565ae3a0a4342120cc26178f6ee8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba5857c4b1c7f65cdf8553f112a094578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d53f78bcd94adc81c29c9c06592986579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b7c246d6e999589559bb56620bb8a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195296d560d9aabc63876929a5e9dbfc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8466b0584e7f531ed4c4b025b7cf04b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c985b41a389d628effc92d7378add49583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe3471e1d584e3cbaad8832bc7a57e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5518a8e30802d214fd8565be9a83db6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db782d4ad771e431b8c09e5b439c758586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ef160e624133c1d0f72563a95de9c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca1ef87a07dfda1de27d889ab41d68588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b1975e68bf135da20bd4cb959f776589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6d2e692fbb3f1610f3e6aafab3355590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20eb9973c10c19cd2b410cfba0fae2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c234650098dd7fe7e70db3d0d941b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f52b9efce6e12bd75e04184668fa16593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd63e37542fc020f44f118eafbe131e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd04e3ded3e6ecdf15ffd44b301547595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc127c4b55cd96bfb360fa8600fa77596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb695bff21883f77185a72af05960f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e4e07fdc983b9c98e5e6fc3a71ae7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d69dafe8eeb37eea4fb2101ca0c8c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e397f552c277fe036dde4dac3f12e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42657b48d642469e5cc6d8a3b862c540601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875d69d135ec84400714a2a4d3392b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f946866bc826935331d1d9c16b9b78603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68195e028663bad57f5ecb971147b15604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa5e6fa3bbfacf56073b7b90f12b8c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d40fa7df111d8b4d2dadd2447b2243606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5d00361b68a94cffadf8f1c31207c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7ca84398b00f1ae707b58c9644fb3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacfb50859a7ddfe1110e1d013a20fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cbb72a5587f0ee777e3be6c18e021610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6874822a382b54a3fcf94bde50275c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a475ee26d073b84f0743a033dc89de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be886f8bb2568fd8a157a248115b07c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d91dd68b0f5f77e2c22388893bf4d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f0bb3bc7b158863c234e05e5c06b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e9be3ecae494f023102b598f4013d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60116b8cf4ad4762c9c655209ffb2419617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2abd825ffff6c0cb54c58fbb981315618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b75893fcec558c1c8246c3b0a7ee1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb0dae675ef6bd215148cfa1d9c71b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54266b26ec384924edabd0c579177a4c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5d36b8edd402c077688f3379e2297622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e50d4b3d51f217ee7657eb4f5ec0a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9517cfff1924fc2ba4ad60b93e5b1d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8c0cd03a77cdda96748b2400afad6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5437bb51a604efb242db46bcea29f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb8fc2517b9df76b995ec33d8e9ca4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122e28d09d7778b3730b3e4675b1fdb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9d1f13e3e3fc8495317391f55dcad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abd47631afeb935060b0d55f469d29630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb78af9d670dee803e5bb23ab3cc7e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d721de98a255554836765e63b4bd943632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603d51cc92c9a667d30268b8f8a3cbb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc1ddd6bd086a24bd9ec1425397e0e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdeb14841c9fdb66da150e67137a11d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb41952008a60c0b55b0a879f34bb0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f584fa50c38ead97f537fff04062b82637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297fcebaf7723d9a6812e15ffa1c172638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61e0c2e8a2107b27317524b5339406639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e12cf0b95463f509c552aa6cee672640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a779d194db00822eb10be32bf41ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da660864624c839c46ec42fd9f7691642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a654aa44042184cddd91565fab7b81643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5597eb04b2e3a547d6d2d00b792ce4e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401d22c5a6ffdb4198c881417818980645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263cef40e1b248e1ba9f8234b5689fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6125ce46190231776fe538c1ed9174647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a15dc5ca7470db6b06713ae926699c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5024db0e147fced174578485e8ea78649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217b6463a769fce582b32d87d2457b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077176128e58e6cf2ff6f5e9bceb389651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733f162f8e48ee1312dbbf31975d3ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5c3930b45f84a5bb7042f054f08c1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecc156d7a3176f75bf9c3bff876050654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5f8cfedf2b1776068f636d21387a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26045f670e9c8d98b609a195278c082f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d41263f4284affb7f49e52032b06a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cc175191e806a2900fbaccf8c2cb1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194e3df6fa9138da5166d6b60f36993659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9bda54037d00b249fe9233f2b9fbf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528d30e4754670b2c8c7b3132834c6a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a89a88b56fa963d7852db27b8131e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8760c5f56085ba57ea25a74d52708e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bae21b72ba47c20fd67b09506df8d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5877b360971bee54bc75aef0a4ee27665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa627701fa0dc2bc0f166982fd6bd8d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792df8d6eedbeebec0105f884ff10a88667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210a3719c1ecff01c2baf15da909bd0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cad731c5f0248b4cae9f86ea29d1d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87707fe22039a8c50406836468ae691d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bf3b022776c789eb02eb6d489cec3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f953faf29deb8bf424c148a40056db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12651a7bc978ceeea6517399711b72b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd861cf1614fb3a4723ace04b8f46359674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2aefa2623cbec193f5a42a929ff66675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf46f2833867a6899c911a219a2b7f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733dcd43a1208949e0364bc937a6408677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625518b22f402649ea9e0fc20309a2ed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7588fc83a46fcdf4d31e05979a687f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46b43ae92f8ad27b240f4167feb4de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c517531fb32233a9305b4bfb9bee83681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0de17e4d75d5917f35e9490bd55fa4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bff5e24e206a59f6ccadc7230eea5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2fa7222d87898ace297354a377753684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb093e1ac1dce552a9044c1fbd18faa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405ec97330dfbfcdf555913e88b79e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ef17725a737bc9f7a49b79465b10c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab5d2e5cc4d4eb42104c2d16693bd5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0e5be66fcf1b15426cd9408fe6de1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794fc898a1c59f55f59909f2d7c0d6e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6b1abd7dc014e2f93884d70a285a8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4a75b3e7e099bb9a6ecc0350368ce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974635ef50846ce0e22d938c4e967824693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e8762fd9d5230f657f6b53cf4b63d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6114fd37f1fad629a6b6dcae8fe3cb9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3dccc9ca59849ea39de64dee00fcd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da240f7ddd70bc649b927a3bccd96402697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95673999ff496c7297e6eb8b405d4072698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d2d940a710c4c30e9c7938f94b041699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07070f845d6649d50058edc439a55c8c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b283a43fd76c854bb71a987ad5c70e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c663068f9719f1d749af93022b9ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97bb4fad64eef218bec6dcb5e83588703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba8661d496be8f50fd43b35fbf3ff1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa101efefe56781ef9db8e762e1230705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a48d10b75e0f5d90ea340b1ce36b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6682ccd77191ed044f38a600f1c5b3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6e02389d3080d06aed2135c09368b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329b5b272b31367fc88e99c76bd95cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f190c7bcad544820a7165e9e680db61710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67637f9936210d3865f9632d50c339711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7e8cad5689b05525d8ba4a49a49dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731563f2e38d2b5fb631a35700b1f365713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1211b770156ebdc1027b65b3ecddee1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea07997f1f131788c2ed15b4bf16c90715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b204b3834c566a837ed77071800cd99716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfef48d51397c54da659719201981f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ec557acf974558fce4ca8fe4340ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca368251fa5eb4625468d0e5e6ef36719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95dc351452f3e08337f195705924d4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1c951cca440f4c95af5423c445f92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91568681a145fd2805a8f34020502d6d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02641a90a3fc58e96c3d19cb877f6173723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823ed957559caad7c96923ad5b4ac82724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897c0013e18eb69fbe122effa952028725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98358fb842cb69f6f4de7eee349d86ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e3315b229ac2f6737ea064887bf33727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9fd8c37b5cdd5c28ba0cb7f769e57728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2600828e23ec49b27fbf8f75af998e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0ee6e52d68177d44611c3a8c2a4fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190116547b0c92a081d172713d8cb35b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014c03f8cd81bb7d492357f86af9436732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e01d928d98c10482faff30724b4edf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704e94369384003fe40516ed49bd190734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed91e8ea9075d7df03cda61cd73f61735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20de08406a412f84ad10bc083fcefb2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1c7d19361dce07d8c44785d9fe924737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc41e50d4ad3e5456ba877e91b4d63738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c574bca0f07993f832b453321c3f13f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348324cc13886fc87d993c9475e8be9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15980056955d4d02a3008c7f5a646e2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02520635732e94685771cf00e3fbff29742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf04cd0df3002b2984d6e3b3c43a0c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e0d5e59cee230157014526079fe27744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57401b41137930127bcb90d19744ad2e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbd527c570416694a059823042677b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a89e7dde2680b513a998329ff311a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9759deeaf37c5efaf5b80d3cbf9a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08a5c119c2194f240872cde68b3d1b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a21c6372335e2be68898ea8ebf034750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca49d73db784d64a273916bd7a1502751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5ba14e6e3d98762bb17f1baa2dc2d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5a5c901f12c18cdfc6059dbbba67e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15d9ec11270a624df5355b8947b9de754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86a794e05acafb1f93ccfca1de00db755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1aecd2afbe5d1cc3e24077ef3f295e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46835741943650a312d69f6f6077ec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52942d5a955c2174de93056468f4c33d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfcbd51f95922669516f231820ff82759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63e6f8ae89bc04cd44d392bbf22ffb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe6cf3e9feeddcacafab3f2963136c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ed7aed0da47c31beb52595b5a8c00762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758df7df1f69eb34c4fd02608f32c5e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d9e45d9d8eb54590b8d96867cf2fb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524feebee1779ce17eeeb4fb369c3ef765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57cd96bec377c0c0bb53e707c21c4e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e62858a54f6430c0f08b5167c866fc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf728e2ef05882383e20ac039e39971768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335a33306fb9776612acf65ce9bf5bd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad708eca28bd8eca26143822386a126f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8972f2f7f304f73c16597a7f864fa4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464478cc871d4addd159a3b69cbcfb31772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c00f3b1dd8dbaecf7126870cd54ecd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc66a762a8963045b84c43cbe379458774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f01312b61cd404aed3e647faeabb4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaf9f137b7347db43c44814d6e1ba2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfa4bd008fde1f89fec00f9869fab6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218956c30d8d3ab6f5d82115eea704c9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5de58c04b2feb128f8a83d375f719e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e2632cabb9808dc587a43f3931358780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a9718f46cbaf574972a841a6ce3ba781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6a3e4a753efeb150c75316c2602de782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ea115a5c25fd00f8fc8fd858c2169783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82c153e320e4895b4b3544dcf14ba6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc2b0ce0beed30ae89304b4c4603de785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e453c4d948b176ad93fcf2622d966b2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe26ff20cc12c4653d5face7b971c67787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233ddb4790952ee9f34a4209f1abbef788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d302910c029e4421cce7d6a89d63c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a4c464bc28e8d6dd3f42b7f4b4439790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038be62263e95cffb75186cc8d717f6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4d71b5b8bcb4cc55e644c04ef992c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c41b5fc7e6a1a8996b4ad22979607c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fa14bf004d9efeeed36761f04801c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf63eab3737eaec3e2d7e2235f14029795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c187450cce0055284761f1b0b0276796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fb9f4895193af4d56718e8f0023c8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab181f2c3fd520b13117fc3450273c0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a37121dec07ca9f371ce8bf5c5b039799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e8582e837e7cb9d3a7a51f16c9d86800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b463efdde9796f03c6b2435bf5644c7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b11d92632908e16dd76aea729b2821802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cf09f7fe2eadc7c70ee11130fb4a6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524982139f48478a0036019d0fb4622804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36f323c6e7825e8b91e59a71ae55fe805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb56f556105468536024c103896c2f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dfe2922f89bdff7458f82acae38e2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b010d3b63929e6e597c6b9b324255d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f79d90446bf1a957eac3ce127de4c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cadb5f5ed76a9d65856d8838326b5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b579d77e70d862a0c86fcfd232e13b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60800ebac9615e1ccccc75fa60918962812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390265cd5f189a53e5bfd7194b97ac7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8855445b284566bc85cd257d207f7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d01a82482bcaa1dbed6af86a3c0ff815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce5c082b5c403bab82ef2c61f8bf31816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f233c13247c2359bb8749db7e43bdb817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50978f7f5f430283bcf60864f3e0061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefae2cdbc3fbcc581d7a4dbb677e25c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa4c7869feb074ccdce2cab30aa0c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d34bac211c85f6c234204e2e66aec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae943bd6a6b90fb114db76dd13e5245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982bf6fe8861dd386c0b812704e77dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e3325562e9fe06f1683f8cdb492607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036f55f986fb68cf9993508c0756f9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d33f4a90e91910ebdcda8e7737b3a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7617afc3b0bc118150783e2705244ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a300b929106037da7b10b8ca0a64dfb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fba77e1786dd51650fe44c8a0f980812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874bda707da254c73775e7ac60e21a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fd5cd3a9615c8e21aef929accfc4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e596ddb66155af4739bdcc22a3e4bf115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5c5f5515416b050020e5f8da074a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf37b4af17504d1b987b64788fe44d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aac5bab566284632f79012f817b62a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a7e29eba23c9801a12fdadb0a818519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4dcb0dd3207f8cbb0810adcd44f3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c9b05c5a4513c4f22ab24099665c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04601fd5fd5c7d9b75b4df9003c42322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71311ecbabfaeb1ff82ccd297b43115c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3d8a0083f0df293f53efa3f8d542824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1898c142d343098363a1e5c50a74525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c28ee251a166eaf8709e486773d88b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15b5f765ff391702a0c622fa59bcec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090396ded596f5aff8f5b61351a7a1f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcf24c39b4d613da17dadfbec7135229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14a9e3e9ecf6a188e2382d2ae457ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ed259c658055a5de920e0acacee3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f0631e01b53ab064bec6d6ed97f6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8f069dbdc5e66da862f6c20e2605e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a820a431da14660206c063369874a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cd2689ce524d2895e3d1c85421b5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfb147d9da165b819643f7eff89b3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1acebe05dc78955fd19ebb8c2a92937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a815407787c70d61e825b98817b2f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4280f005de31857f61d4fe50f3f24b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240f4af5a97325084757bdc304649b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1fd19041d287b22b14b4269bece7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb89345fb7524a9bca747c63ada90d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a0daebb1bf1db9436892e117e0f1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035507fbe07103a90eb9a467f2678f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8071cfb3e5cff6417cd1299d8d70445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014944047bbbd1f9ee4a286828f5d0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28187880ccabafd09cee1e22a6d88947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6809ed3e2d543cbb7b2ab8d7b449b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd4b6290b75606c9bc2ed35d52f33649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b95fe74cef3cb9cb1b96d902ae0edd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d76fc67877716b40d2f75aed51a90b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b455f56661d994d6de8f200f73f57d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b37f0eb45e058858959d3e3b2d69e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c455a44c81aaba8814d7bac010923d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d0fdea762a958d50ecdc6f054924455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaf2a54174455e17f97416de9bf37456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853353db8375d1a839baadda0f7a7b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b12b67414ac0f2fc6543be506c589d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132efa5a74c2b3070382d71c28bc240859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba83640672118fa0cd5ab75822fc6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bd0eadb9a29bf00feb85443d09ca961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45085683c063c14142efeaf05c84ed3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9d0b1e4a08c2b8b742dd253e6139863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c635c3a32ed8f930491695063311c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d6bf018b00a56d611e4679b94a85b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f7693509b2e75c9e237a1a97613d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed3ca111442493f6849a732beb7c6b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3781ac3aa75e8a770b676f58dad30d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d208fed180915737ac762e517e5d5769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154036bf3808357a03090f88f443092570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e8dc5f4dfe70cdddf7393ac80fcb771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e48dade659e420627d6060d9e92d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52558a4aa2cb078e911e29ae12341e4a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a4b838de822c5eacc40140720f0be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828477828f0ca55dca60b6551ef6ce175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef76854b0ad5f12e644fe01ebca1e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a23ae50fffdf9cc33e24b84c8f723177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3877cfdba65e4a4016dc4ff93ab2c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5a12a928ef8f83cd95fa82fa5454f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7870c7f4604def4d7284722f91cfe480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7665a45bada3db0511a99da00551a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cf89c24d1ba5c1a5182a7281efa0182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a108c8cd1ea0d5b27bb3ed5f11b2f7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed464f481dec25f03a7bbf67217b449a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229be0653e44e8eeaf0088d371cc60f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd68e18d3a0a75ce45b47314f2130cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fc4f7d761bfe2e1f12464dd8b642f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d348c623292c5f27094cffdee7dcb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f839fab7873636d8332677efc4684fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53ea69edeb1917dd7483748c892a5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df1a5cb7af9bba9f1e3f62c8d1fdfa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4605b510101420b4ed56a5fa9b389b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e27b3aecf208d72719179bd238905193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe180584b7fe3079af89892796a0fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e257b3f0eb64c75877109e4aefdcdb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97862fc41c2b2af53aaa1760a38359096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e24494bd8d210867b8dcf3660142697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec57a6fdafd3351df7cb503d05a112198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b2ad85e9dac40cca331fe8d0b25aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68952602a590b40ae759a3b08f97e131100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0cfdaaa17d5fe7cb1f7a4ed66034f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db830779aedb21b54aa6daae752d9a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c320e43cccb041a731eef19c061d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef944130b814ed9ab751124e5c89b68104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e74e9ea613b67733268aeca464102105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30606ce913d9477b0f5e52f58809ee8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f2df2cda74e5fa13011f0a6097fb5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e4bd4f2f9fe412d0f68cee9754c63108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8a1bb58528c47fb30b2208b499aa1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a36e93e1b80b5069459858e79cce05110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f03521b7bbe34b5665db175d7a7da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0637a2f7962e6f28a241043daa2f1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb5c8b7a92751c1aa2323e693cfe8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c565385442f024cc043599577e942114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a78296a6cdcee571e38bd4bdb6217115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309bfe19b530dc56d45a29ffe94576a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699e14d282dcf5f0510974590f19493117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b707ccfcbb94e4d25b2c3d2c60f22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e674dc17a0e6df8fec3f8294ffe67e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bcca7aa01d7da0682a982459a821f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370b0b2f8f5b2533a12bafa75571564121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89474b833b3a0574d1e49900fc70cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc173c0b98566f2de0ec7908256c8ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e47a95b19e757103920aafae0b479124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a16b054ad9898e690d9208c9e1b2f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297db58d2e20e2af25a9f752fee5b375126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345d1445929a1c78b3285e5a061d22b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933f5f68855feda17b997ea8fba935f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb310468e5f05f20882068fc6ccd52129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd520771b930519775d8bc7d029097e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbbb0736a44cee2f67fd249c04dece131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc76217d1725cb1efb4f15994bf08f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a9aebebfa30ff518733b033babd15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa5a5fb49a9a6bfaaa01a956daef7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedafc48942c5b55368b303fa90744e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acc4087c9672b41375933227ced465136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54240124faec4a39d322a0437174a9cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a043f51a3243299730e410385d1e158138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b016cfd70e7c6d50ceae3e15404acb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58224e6804e172da8c19131c7c3334c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1065c1452da11c082c9f00be61b0d1e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59456f7c353c5e24ed33398020dbc33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d9884b9730bc837a0a53ab38e31f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95366d3c02920d03106c5eafe28272ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51febef4679ff0d9d4c71be55b95a294145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f669e56c5b8eff67919be1f69db50146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe0b8d0f22417c6153e6bd42881245147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a457f9f4c7621cf48820e900012aae6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd458cf8095ed283fc4fde996b867cc4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e502c16e82a2ab457a7402e706151150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0f1ab768b2a6cb1fc34a70aa648b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f234bfdb93acdbc31ac2cf3b9f13f0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7bca97d1dc67d2225db3c9ff25fc9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc383c507feb683c668d28e8dacfcc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55a3a13c10f25ba183eff301f6d75c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df401d80ef45ad980a38ae47098aecaa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfc0fdce78b469b6d7758bd970f744157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8ca626dc651f468562e742f817616158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c632a382af3973d5a933cb586e6bd3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e507eb04a7b0f6e1b31869c93c406d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af179d79e8d9e83cba04776b925fc0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fedf559aae6e44566c4fd02f7528d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0eb472533ade385d92f291fda1e931163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb5e0df4b564d757b358c21cda7d4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82adee03a6ae709e53adadcec50a847165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f934dbf988301f3ffafb448006bbd5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15802c9da71192e59bd0a4b58a9eaa6f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824fa1dc0d0283d14e06799f15b8899168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66575a0dc39776c0660da28540c1bd69169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdda9a8d9c628f68e46aa9d379d52d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b040a1c0d615194246ffcf70d74952171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5b5569b506a5da7cd15d80d682493172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e69d711891425419d6cc991c63f07c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f1f82ec590d5ba706cabd38235bb0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1a19e60b732aa33106cd32bc6ac9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34962cb898030fb4e493c32bde7a0e18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026905238a714e64fbfb10da9feff1be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf90917715ac0eb924c3cd3bd637670178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82e4c73138cac54a1f170f1866f2dd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854f2b7d15a7f390821f3ab68144dfd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f6bfa9780f8c68da6d05f8fa18e5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eec134273c1a270457ba11a80a884e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65918b15f7bc3efb2656620d4ca6504183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653532a00739c56882cfcbe8e691ee4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818440ce48f8b971cdb12c8fdf1fb504185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57accf2c43637d8b2c1a226f1b860a36186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6f6f7a081fd0c085766e884a99030187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9defbd0284d2cab782528ea0fb74a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4c87cdac0f21f367425d2d44f3919189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2de4c4fedfef8245deac0093be8f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0c133b1268df168e653b6346fe404191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fb1d4795fb961b6ac2b6e72ee5b6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c709505c0c80371217ac3039b1708ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb5e8e2c21249968d6a8260b087e7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad526ac098b2b4ecb3633e8512f777c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f79ae553bc927c38251dce9d33a10c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f25ecf646a9a47e0b46cedb0606b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678325ffebbda7cfffa29eed65d4bf92198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bef51559f4cd46bbea93beb9398a0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89364cdaea837d8afafdc9c31b6a7fe0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf48d28dc948e8b7320a3a93771cc98201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23df7d1b8971d265ab34f3cf97c8f75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596c5d875ada9ccb39f11eff7ab138b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c16ca03519a7a76896e708bda01bc7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9eeb44547fdf1b0ec12e956a592ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cd1347f3a55d80ec7d39c4cfdfec0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792210ed9d071b5176033475f98945c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadd71c2695c3f5a39090a3d8f6272f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb5e42afafebe18463b11216d1557b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82323fa7f53a7732660e864bb69a0a0f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f9d8fdd4af64fe5ebd0ab5bab1fc7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5ec263fe55673577c0b5ec3d0a49b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750e4a48b8c20257297257255a30992213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e7cf41141c3f20a77b050eb588bf2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83979103e3e79591aab873b0455bbd0f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cee121c0491fef65bf5dc1737e02af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91326d02073772aedf5b4420b146f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e9034293c9e97281a7bf828f68d0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3dc65dce5a586975674833bb53928f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23f6a5b04009f410883396325b7418220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690b482b4c1170fb53b196e64ca6d7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b07d0e5ad4ccd61cd6d00f2536eeda222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af550b732b421aa6b1e9a4ecb03448b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2810e3a1395e9d8fe2723556c1feff2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337b8002973c31021b5c0b025d05e4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41273cf796e927ef6e52d1f4d486f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc25b92c496aa13c30bee54c221726227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7f306ef7742ef14845311bb3b0361228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41395c80b5331c5a87989fe671477705229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed7d9df951a43f5ed64feebc9c24f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa803893f5cb6cb058c09229aa34986c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f9070ba2d207ee2b7dd4caa649846232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c12152a623abfaacfc69cde4c5d44233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997e409111a2cc47f562dda0783896b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbced5edcbefed976f348feab9a4c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daeca2714795996706ca51dc85cef3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0383d1d90f11eecaf6aa2f0f9403dc6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946250934e7887fad0dd978cef0cc61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffb71a660dfc46bbaca3be0877f4aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242aa3f406c0d8dec1c27055e2d126b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f41a19dca8e055ea4dc85f0105ebb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8533c4b52e824915278f2d92c1c230242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f1073036a0b64e5b1c301e2e00ca5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18ce98c5752ffb701404a02fcd91ed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d24b4e2dc2512bae3f6a28eb15029d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ecdab988d5cb5dbe25252539c2e31246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3c7bee4815d733019047386ab6a87247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe8a3e8285a5c587c811dc7d79799f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9347a93966627755baa25659d52ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269518f7cda97fed27ff71076e3fb2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c468f3b76d30afaf988d4acf431a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80edd452b15d6299e68cf0ebf86a9f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709ed3aec1ed1c2b63c3e18b85c1d07253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13301b3a96cb745022e104b6bd11a9da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215c082101257d0173ef66dcd89be00255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8090e2f82d7299c50f6a490475865b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827473849060ac06948eb538a44eea4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797e2b511aa5617a1bdf041a27fc0b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3cd3e79ce6dbc2ad4727c9d06fc9c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c972f730c36f8d2b195be63edd743e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064db547aef51dbdf7cc19b544ca192261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a20255cce920d431d9958f338da2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aceade05d2b86bb62d9b0729aafa85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caaa3fee0c85a7cd92ee3f75aa2f13264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcdc1b08d37633f0096c455ef9a5d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855f184658414cc71f3f4ed3a749634266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13522de0cadb5131ff62a79742067f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e7e94110e91a2a65897b610e09c13268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24661f056cb0a56c673cbd82f0005fd6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acabb071b18c161403ad767cfed6fb1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df39e1326974a153d03c34b303241fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6af40ca9240ef4d89f1ec49b70e80272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabf50c1334ee0501e10d704cb8c63f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f43ce78355c65cd6d18e2005f2a43c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3a2aed26160826f9ee02bb853ee29275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bf6fa4d88a012c791cb891465e043276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15b0a38731c9f8f59e9b701e150503277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155a794f5ecbcd677010e34bcfc59a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a52cb49b3f96c8b1b544ff7c4f966279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fb32d2c21108dc4713eabfac97fe9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6eaf194470e00e1c9cfa6ee10deacd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400c2a12c22b5d0b3785b37e7e50949282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690ed1e9f9121646a0e5dd1a4f45a2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614c39f9e6e681875431772fd27c4d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bb5da44b830f88f680f200348c24b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554a1525f761cd1c269ba18f56295a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9e67c90181bb104a87d4910051175287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a198a42da127fbeb5d256887608cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ab08196267eea73b9dc54c451bb4e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddcf1d4410941f371cbd52e62bf0e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a48402b05a31412b5b56726469bf85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559d3f8181948670fd5b63b6703b6cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a08cf3178544cdcc97f7b4ba5306a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321310fb539279532a6c99a86e9e44b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b014096139a6fe66667b53eb542e38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949985eb83fe8492531ea4ce83451d24296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5e5aa9f934b3ec995566dce1a8a00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbe784e55e467993e01f1acd93e1a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7b35161f071b28c14c8028da37d9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b03afe02fb0371f55d8af9e07fbe9e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5266f8fbfa9ad5acb62b44fde6375d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1bfb15c4bbf5d1aa7c47bbf248233302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc977ef6da585596916e88d1c7c87d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326d66b83c3065cd809870308f4152a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516c04b9d21bdc8a17d9a1ddf0a2ac7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedcab2ad9dd85740c1fcc6f96c7fbd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8b569f16a465bb40568a17d05bb8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1da2cfb10a16930d21cd2447f9292d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a3609d5dfddbf218a1f532cdeb99f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f2681bd1ca933580c85ae8652a709310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531674ff7baa50e5052a2f15b54b1562311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee61e5cff81d8e514a89c302f2d011312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28454fe110b6096e4fd34d8fc9179b03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739161dd942073777d570fea194d170314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba43f8f65120af5bd87b79363d62db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3dd7435b1048e749a1d6aeb739c12316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238b4e0ecc15548e429445ae80d07bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4d17b0a3df88647c90a584cba8372318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de8be3bf512121a6626c9e3132086f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef72d3e93027274ec0e08b38c66754320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77c69f7b6fde94d7d84eeafce7467e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896029fe5682a035eafe771ccb3f764322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361e6f1a1d1cf90d18d4cd6f6a393c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b49991fba6afff059bcf48c09e6d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc76e372e78ffe341c9ebed31d31eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50415a3335258d45267b87f69a4e487326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56d0bb250201048c9d2c92a3dedc16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4506fd796ba8d5855e2c0e0d0a56de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31526901b4433e34056e072ca737209f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725c6d33d58d11a3dd6fc054233b944330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08621ef6f0390ca20a67db34c2aa81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bf2141f3deaef05cfa518f18f8410332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323aa9b19c546027e9b8e793d711cb6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32aec8717561cfa9d30a6a1096fca4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a572c1111de8ce3b3b9ff446c222453335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d19e0877c49a0572cf574d4c8fc74336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44991b519861ae651a56eec8a327ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb82c4668bcb08887860e027a6171eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb57f4367133dd301182542f64bd980339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01d96dc460198c400e4480d73f4183340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e3475c97743e5165b4a91ebb3afc4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47491c7995f8b08b8f718feba6bf639342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cba83ec0ed7d09ba01db67a8d74d43343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf50a8d509e79c02fd24783beff4fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d78f93bc2b95a7c7bd7d33e49cf8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906160167b46f9cce1377efb7b415a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8c66d341f3607b9d42032e975bf31347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff346d3e845a0ec92947771501451ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aaddbd1d8e6a3efce8407917bf41cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524d7504e32f98775e887b2380674b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc82501b7a913955dda9eb4e960c4c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededec431614ce8deb6b22aa5672b497352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fb63c437a1b3c620c33682d0942b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914fd5d121d5689967c8d2349bc357e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3c3472e3f06cd97eff5a3bb19fe55355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506ec57e9f06bfdefc4eba340793044356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a296ae0c46efb45d1deba1787dcc3a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154bd34ceb3ac08839117d75f47799c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dc3ad2e83e0dd2dc4d19193ac1d6f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289230889c5c31e347fec519124da22360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2057999dafc24feaffff6d22c1dfd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b7bedb58dd24b6006f8bf555334a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3f4f9fceda12ecacada277a0413fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b312932fca6d13419ed9482c504b5b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0609f1ed147fefcab2ebe8c435efaa5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630d67d37ab55df5e521e6d0f88647c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b55f19b2ff2b022623e672c425920367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e192883f28377072c767ad9fad0cde368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752056aee9b784e8dbcc8d16359004be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8bb0b75067e4808a84e104096fc01370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c13ab818df66e694c6a0c1843fd05371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cb3f9dd0c63bcb2a1948fe919bd9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30969038ec7fe5cbdaddfdb62e9443f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5ce4eb21cad6319b943a4ff57d1a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8ae87c20c0454ae736f98da079540375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf8527c345e3e32e09dbcf391c1630376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9251dc24e9c8b7f318f1eb6e697be08377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880aca619927afe114135dbb11836e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df8ae4123c0fe7b855a343bbaa5344379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94dc695ce7e32f86aa256fc1329994380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63762ecd72eb9241c169ab17eb49ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c89dcf4749d21a38c30c1f0b4c5d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fbc0d747f81e8e8efd66101b77943383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88258cf18aa1366900bc78af8e7c2ce5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768824b7e92db3b148c68cf5792d8597385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ce5bf789960aa250fa10041e304e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa315b77c5c214e12ea2f0b257fc84387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0e3ea266815640327e1e61516260a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2151f12484bbbb5c6af30f534f54e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dd8575b8212d553923de206f131f8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbf521aa8684882c96a63fff6a7b1d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82bd14de6173972b835cdbe3e2b5b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe6752bdc9af23a97f50a7eb9dde67393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf57524abc3a4398ce51aac070beb6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d814e52041b498ca877a8163bf64d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94867553dfcb9d231001733eef507a53396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1ee4a9e8337bb0777f3eafe873923397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40590b3755ef24128381818d1162c223398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bebc4ad0c8513779f6bbfb977edf39399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f875046c1ec20a46e2958a218e2a81400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037555672431236411522756894bfc60401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493244266e03e53403d7d831d0c3e5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9f2385f0079670d68c7c27443f312403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288485358f8c4336c4db796c3439b31404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b41b3d7e473c901a0e8b68edbdb81c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85186e3df348e37baad7aecc82003f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dff49f9f8bd9547401dbbf77a0f1ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2171d507ecf2b69d00db5ddb7eab8d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200beae3aa47205f6a0c689656314b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b669c7e21656d730ce7cca62df5e972410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cadfe4f16e767848f3c4d89ac84074411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7d5c971d2b7809d23cfed474847a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8397e7b59d2f023211b852f82d9de7a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a17a076e34ddccfc4839c1dd4cc25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423e4a6ef862d98114e6c817efd9af3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf62490f515213ee3322bb6948c7a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72790c8261a3d7a817b3e1265318026417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28f48aca8bcf2bd8573006d8657471418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ede90cc8fb2fa2e277189e34869c4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c120863a1a169cfb6216c891ba46e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4870570169407b5a7ac9e25e4a0fe8d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0c637cc894ceac9771627e46845fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355e2b48c60242d284a7776040927fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033723040d4325a9aae2d336417ac6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab557aa0a58a5bda54925f830a3e3ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5cd28b18089bf2240e8fa87995639d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e975db067d49b5e08f47f9cea297836427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee71a7c56b80d5166b3bf09ba9b7bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eab3b7b8c2839758b1901af1448fe9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab253fca4116f2a8b8665b216bd868430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9340f26a41051c093673af60ee7b97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d524a07af5728c417c64f87a1a2b69432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144c6430eae132391585b4e924f9c25433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797711bc33cc6f67c08ee3aa4098c8bb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863cea4e6bf48aaafee3ca90c9f5c29435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9760f30c091551f008509bc40530445436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7f5ebf90ad902693be246008152b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee59b23f1bf3a3fba2b735c39134398438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145973003ada4cc17860030cdd290dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269fec7d88830791793f79bca9b6274440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86866f01184d80ce46935964202b7372441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ca43f373db1fec1b4d22015dbc25e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7757218fd7cf0bac0d570346359057443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6de0ade1bc48fc5109a4c9675a091444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce61a6e7783c8b0acb528fc8dce217a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd31f1c5528a4409dea5e1f209d90af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a089a670889e5e3477e2d9dcdce72447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d23af47e797f3592cb5338910a3a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d271b052e942355aad8fc1daa19584449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce24073655a42baf98b3d0918610a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d056d45686d31496d825a79529e248451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3046d370a2c782e12c01575fa31b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e933cf9626e63aa15169e964ce3a977453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fde6941bc2ce301e4563fd6996857454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116fdddc73c7ec0e9817712bbf7b946455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc318f6d4da10027d295eb7b3d2eef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce8aabb1ea57b978f06380c1c21c10457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee84592c8ff916dab8fe07a4c398ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c495b725ac61120c5a90c5ff5c67c67459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930fe8287410ff12212998eb06ead4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e3a6ecd4313b215d6227ed536a6bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfa8fe80b6630d2c7684feb2f09d75462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cc2c03c641cf82393b8421ceadb53463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3bbf4638e143b7c5d93819b894667464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531db38cb38aee78e1216aaf6bd4f88465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acf3044cdadcecb7ecced565912f22466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f0c7b48d8288ebf5179fbf2662662467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef988298481b9fed74160211e49afaa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5062c4e7da9fffc82bf2a870d7f04d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49a33d9a4d9e03eeb92489eef148ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb339455147262ba5187144db8f925471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528bf845fc16d8baadfa51a543a4ade472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afb9559751eaa5d41cb70ca3be3c5d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0567a82d576c89b2825061ff324f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486b1d8f59cea112975ad4e151c413b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3605d962cfedd0ea1e7e2d4d8b4ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570988703bc26f0c4c35ed70c5283372477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98941e9070f57be07bdc3abde784d660478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57056a3d4595b4b8c5875b46010225479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060eb3eac4634a3618ba1bf038947b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c2d2727a10edaaf4e0484175b8c75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ac424781cbf4cb0c6eaa98376f718482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22c0f6c9b32c876c7a122b2726c2cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e932ae6dfc6d81a7b00ec2016a1e98484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b4f7a8944202f7ae4c0fa616896b8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eccb7e0030e79ead3fcf818aed9f70486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390edbf18473cef758ee7389380e1df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e6568ae9c5a371313b4e7aa2ab407488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550294916f13b2d6189f467a3097a76489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2d6f097a733fdebe68129bc762cc8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70bec4237edeb9b52110bd2b3e9c44491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51d8bb68658261893449af01ce43f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777986fa159bfd8e83aba4dae7fba51493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da4e5e3eb5ec4bc3d575970484da31494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ba9429e1f65c1ba8632f1111fa80e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aac269f09ce02a699481a4ce9c5e85496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db66bcd39e52cabe36806a0e247872497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d658031595e76f34453393157f61b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ae1b1b672e1f6e92046fc9d141366499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6fd38f0eab5b4c26bbaac7f5c1b05500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9449e025834828644a122a2c23f075501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7b4541660630cae3999e14df64165502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0d7cb43a6fcdb33aea5a544f717bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea91378d49351de292c57f88c2fe412504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7144fe41265551305a10e693da3bc0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b64530a81d40dcbc49bca5232e6875506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a887c979079730cab5c4ce84d21ac17507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f37df10ca77a893fb72f8536c6056508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77deb0b468dfba63b2c22321b064c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99732579ebdff2333611f2b1de5ef0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c39c16e224db7aae980b35cfc344f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a075347c865360d7bb80f4ae347157c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb52e832cf7c17b630fdce98aabaf8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e7e27e95cad40ad1ee365bc3e28df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689edd39cd383923307b1eb376e37e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195599b678d2b095345aeeb62a17c95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05810b426fa9f11f72b2750181421db3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fadbbb7a2121881a8f01944115038518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df13604e65fb6ccc6e1236e8c5a705519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6cd1f2d9b8838b851ab972f2dcbd8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfb7e7998dcc154ba0a583c49c78c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacc7695b320ca8d2ead2302024551a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db09979ffede5b78fdecada69b90500523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9363cbab718695de1175fd3df8223d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11430c8aee03eb1feda194866a4853b4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a91760c509cece7d46f4a3c8362d05526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5597ae2831d2333da7e2fdf0b2cc955527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a91fbc973142a2005a0f555f3c507528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba06ac7589ded6475b160c94cb6cc0c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cac1f0cd247eda582e64d7bd5de866530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a199280eb9991394af2dc3f7205a40531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049e7f1f0a5285a2bb5b49ea5a0cc61532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d920e867309d971ace57afddda81c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df593a361f6cb29fc4b4f4a5240e15534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e82ad108a3cb50a02d941e15963d7b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67ac9f0df117f709d61fba531d9c36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45732bef1781e8d5db6d02db795511537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfd4d33b578ef703d95d6d7114103f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a396967b5d30ae8d7f37023ea426ada539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692b229626f39ae713d8f7b641fde40540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ad0a1d6d4897ce2e25807b0951cd1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5782c8a37cf6fabffc5f871c2a95e8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb29b5aff5855e2fab572ba70abb19c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dafeb8ffebfb83ade5758bda7cf0f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f24ee07300cf537105c3d6a48e8b5f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30690f829361c76136bf011b5167ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d0901237c3a0d31e10f3d940ae6bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020c4c5ebff35dd4c2d08835d56edcd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53e3152c6b7ea1a2e58454f47f4b71549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b64b07d320f9bf80ece9d0148dc50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b50daeb8fb3549b49ac1434d1eb395551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dff614ecd5c6d6c3a79c35f6a6664b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c36d4a0f6fbb2dfad2e4fcc68a8ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570b9102c5da4b23d2fae24aeda79e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815123ae8bc772cd4404280e17a9a37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f09db736c0997ecc218fb63b49034556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8fd74e558d2d77a08025ccd4679b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d132701ee277225bb93d855f044eb2f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f5f14275b0314134d136c09745f85559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14f337c176623ac71e656d69414acd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c17f032bc85110232fbdd68be3b5ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6dfde36ed263ecb918ae2b1180ce9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f972a5d345a98fc30ded3ad03747351563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b7bdd7facadc5b4c45f420cfbbd0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d008f260e4074cd7098b16996e4de93565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25447d2eda51a511e1fa7a70149889ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f30d559d08aaae0113e8ee43f35b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2f03f8b02d0a80dfce0f895faca06568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f503bf46e09ca3a0ed1b05f5d2fcf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606018ca30461a8b06faaab5438ae8db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff4cb029f8ac691dfbcd73c4c01f71571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f35066a3063d59de1c6dccfe6c11e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265703721f5078f511b3f5ef45e4d14573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4284fd71cce489807fceefcd837672b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb26e6eb7e5b6642098edc38122ba9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210d3f2958ae496311d36537a7bee85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da349066bad8ca89cb1b4982a61a65e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebeaff1335cab89dbcf33a856d8e34578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05043475a97fe013698e6b26a9609ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91729cd514a1a8690810b07be49b9f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f11f1983bd4fd24b8f65a11f48506581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2639bb03e9e29d09fe7385b2f932e4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fda6da1b1e15eb5569fd003018810583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc8daceec95a72fd57385216a8db55584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511d97af05bfcf11fb71d1e82f0f859585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43da57fe594dfa759abf43cdad56569586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0606c7a6dcd66fd812781ef98b6481587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4838a973068aea3068839392c6955588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63741d30f30398fb3c637e75406d57e9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d0598532a2937d5c16689b713e10d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bd62268a96bdf31f377d4c1698fc2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5705e2ac2ccec7b0bc4315bb75a39b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6130c43ca498e215327b97fe69c912593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f7aac7a6847d42dd19f6134d456c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc344a9ff1c52171931be343ea3044595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37944226ece537b282421105c2064722596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28783f243fbdec3f9d455687af4d28a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70030943cef768dac8f0568b156508f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4ba54c5806570ded17972c12cde35599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f285775137ec9352e0a550a2a94bdb4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871182bab09d3747b49b0094714050b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdc2da5c5323b96f7a25356dedac58602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53f8aed9d0bd4d15eaf59dbf7fcb9d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de7481490ded395d70f8fdf34d8b60604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924295d17007955845aecb68719b180605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6a2f482e299ffbda65a6f3601cb15606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e7526b8a2906a3c3da5bf02129ea6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f97684b80ee8154afe9c157235bcf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff00f969dd0898ab79fb024c969bc1b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd908056b74a978b4860bb88d14931610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86c524641a9296ab5807f71b00ecf0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832a4da2710707d64ee8a0b3953d6cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507c6751690a92fdc279583b17f598d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c3576cd67544ff5635ae3ac1ef566614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb13148ea1db5c64a9782c1d42c2e1d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028eca09792bef161eb76c2fdff3c9c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782f9b16b8c0d502b376c0436f8fd95617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f1663d4868cbfd8fd4177b4a16382618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f56685e7ced1b084b516b8c34178b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc85894ac0c7ec4d7a2363d4130da8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915f8f0eadf4b93f81e5a17ef5542b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a021c143a959099e0ddba4ef7a931b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b16faae30a62d92723f930802d771d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484994c2357faa54f477928f0723e026624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e445127d25e9ed46211675b32b8f218625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f02cc7b56c3a49639cfd031f93d11626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3fd5d15f4720966f1844de7173cfc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d4379b5801545b796ceb67e1dbe6e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e747023311076cf2431a357b12d1ec3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886e024e9cec68ffa76074f360f5960630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5164aaa43e2228eebdd361b67ad15631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509efe71631968d239bcfc1c9dcc305e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db3c186167461d72d62b6fb5a0db49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7929643da0b59b40587bcd36c9972634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60745dc05d888a1843856504e31db4b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af564e23c983e988e576c3897631afd3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c364b1fe023d59339889896d149559637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa971f06a72515379975d0574ad2a91638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac7743032846790308537dab28da96639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bd3d42e01ad7c6308e45c1973f108640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ca09093b707f627861f0cc4831b5d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe36f7199851ce76da9da018e605543642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98775f46caa7ea3e54cbd927a0bed69643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033001c55e1c9d4414299658b3546dcc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc7e7e19de536e30b1a8bbdcc28cdf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c121ee18e92821c3ec2b844919ff75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd060cfb2e8dac7fca7abb3b7062cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf508a1adace5d06b5d2c1bcfbfbd58648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229146795bc24ac2731ce446103d595649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261db8495c78f8e0cd8c54b592eb76b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ad1ae89b84973f5bc61b30d680d49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520186486f24fd144211c1e75058db9f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d37866aa7fc4bad78e4655799f9847653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba21ba6996c8e826a941a8e14a5e96654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438b751d32e81e3295ea496afcd4136655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c6224578e6ce20c2c501449e3725a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d918653db8afaf417b6929db06985657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234068596930232bba15dcdc43c4136658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8960a1f0f13f0221b4785b2dc5fecca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1792f1de1c657d8f56c63a0c91d808660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8945c715eade1d7188c8655d49103661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415733f9d6d12ad7cf27482d5d81d408662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f28866305d4e5a92df890571f7c840663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cbcef207dd1fc4f77076f82d099b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd756427480b28af71269cfc006aa99e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345425d019d1f3ab3aab98292e0bcc0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9a170f652b9beb19170892a0a22dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8f8bf31c931c989eca889d144cacf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2188768914fce8a6340d4599a46d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4fc3a557e79c11508ddc3f98f96a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b2988f3758e52f2c6ed6e0350a42a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76361ff8c54a2cf0094694b8a3842e9c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4388aebde1f18aa2b935ec46e51cde673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e48a84e2492b804e273b4e9ca6085674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d952027ebfc6dd9d0985d09cc525420675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d7d989f654b3f6b4e39e7f9ff48c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9b0b7d72445d98421f9cf54efa0bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5ee41082571e001f3bde8a8e70924678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac828ae8adb433668807f97b3561bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bcfe16f7cdad4e17feb332e9d259c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639dbe109abcfc9508f474b7c40f208681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c672167ff2d18564ea1222e20c270682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b6f93c99180caf77ff61e1e5df00d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6152bf65866f69dd4cc664ef34fad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8347bdf1a59875774e479b29de2c85685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf768f2c201087aed258b3a2bb2b1ff5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f79038ae17b3e6c388ce8f9e2e11a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3711057ba64dc1417a41e57fc1a2574688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd690184a08c0fd3da1577b4f7a18f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7918efeaee67b21d5e4dfa8da548679690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc46fc910a1657d6fe06b9fdaaec539691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85971e9c33a1c973f71e81596648f2f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a8a77775269751967dfac9ab92826693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1596bf9d635d46bc5ca19778076c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6eee82a985043f9e2a226767e28717695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca83aa1474e9c5f3c3882285cf68ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2455486671d152ab8b4a35100797ca5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e4fd2e73a491673f7976b8ebd552a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8023ca81b88ef8f271d763f76ec2840699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1360594f1cf166de04f064d83db24f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31583ccf8c3999e1654392e33b826dcb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cfa78d6bde321e461d89c46530a11702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71a1bdd4e6c09ad36e7288352a5c6d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7c5faf54e69a1182c1983f7a8a81d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a626b42eecdce625b8346097382db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80299e9e2831516527186728a0d00daa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d7d6b34e91cfd506e4efcd96fb6aa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df73347534f62c39ca5397731f057df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b110fc6971f92122b296a254dbb090709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376caf60438fee538c9dfcd770f9da6d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3d5449dc3480ee532fb4faf781fbd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865360b878ff204774baef61296231d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af04de76df3787b9f249702358c706713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f422f945b7ac306e41dcadd92cce2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de3e2af1b4933a18abe82f87a49233715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa152999e93f7c0260cca5f6cde1c128716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c03dbf867781cf6cae8fb6587cf35717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d1cdd4cdbeb0a61af1321faeeea5e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb4ce930876326d1d30fe3dcc9cd23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfeb9cfc24468d453d3efc33da7ea9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9b5a9fe4aec8dd8d8dd0c09a24702721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2499e29ab462097966bc296437df7f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd730fb8be0b7e82ac1ebd63c646d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2cec4c91da7fbf4205c57dfbd1745724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e524974cba0a4c77c42cbdd32f87c9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0cb98d8bcf10b57c3abdcf5c693a7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1535a411dfec98ca38aed1ba6969d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be108d27152a071ccaf3f0f88f43be4e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4f6c889c5f743d83c1f412c94981e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e61bb82901aa1b4077a9cb007f79a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14715d26f02ad9c2c5fa9402f03e6222731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130dc046968dd9943c8fdbd53858c78732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c67603b461ebde8aff0ddd280caaaa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f31c2ca8992bc6a383ea729c18fd4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4805297abbfe138b586e034e50a7b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962b551eafc9a43957bbf51a25043f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb8547c0613446022a7d81dde2b44a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69167eb7a8f718b0809fc04e42d2c6ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b341315f52c5230422cd56057f63fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe1ac3b535d3be048f020d957f74a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60cb35e283de534ba071b6decd5be7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f873abd36f5791562441f23690d7fac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431cbbd2f05c73fb7c2b687811afdb3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab230c979d54d61232c10f79637304744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56e5836fa718ed9304324f5c805a11745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e23a7c777210de0b6a0d98a9773e02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d39e09e2b8953e5ab628a87390a2e9747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5821,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5881,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6361,51 +6052,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6421,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9241,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9451,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>105</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
-[...13738 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25891,51 +25582,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26081,2150 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...2098 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28491,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28567,10236 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12613</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.47</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12715</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="0">
+        <v>9.380000000000001</v>
+      </c>
+      <c r="J6" s="0" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12856</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="0">
-        <v>14.53</v>
+        <v>74.31</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12878</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>6.29</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>17002</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>18207</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="0"/>
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>5.91</v>
+        <v>21.69</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18230</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>74.31</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18231</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>113.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18232</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>112.41</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>17540</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>12.39</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17541</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>21.69</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17542</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>37.71</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17544</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>11.96</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17545</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>19.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17546</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>39.7</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17547</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>5.57</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17548</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>6.32</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17549</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>7.47</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17550</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>17.35</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>6.1</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17553</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17585</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>33.05</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>13261</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>104</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>8.710000000000001</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13262</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>2.4</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13264</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>11</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>104</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>3.33</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>113</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>104</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13319</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>2.96</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I35" s="0">
+        <v>8.08</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...10 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...13 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13338</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G37" s="0"/>
       <c r="I37" s="0">
-        <v>1.86</v>
+        <v>27.83</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="E38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F38" s="0" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13594</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>7.1</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>12626</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>18.51</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12710</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>113</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>21.97</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>13666</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>11.12</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>12744</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>104</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>18.99</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>13695</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>8.08</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13703</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>126</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>12.46</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>12940</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G46" s="0"/>
+      <c r="G46" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I46" s="0">
-        <v>27.83</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12941</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>21.54</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12943</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>54.37</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>13762</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>16.42</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13763</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>92.23999999999999</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13780</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>9.34</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13809</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>166</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>15.17</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13944</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>7.71</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13945</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>8.279999999999999</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13946</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.3</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13961</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>10.61</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>22017</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>15.56</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22042</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>48.05</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22058</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>11.76</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22092</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>14.91</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22093</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>8.960000000000001</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17509</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>3.32</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17510</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>6.03</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>22104</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.26</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22114</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>12.54</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17645</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>10.02</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17666</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>23.53</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>22142</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>216</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>16.22</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22143</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>220</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>216</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>21.33</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22150</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>216</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>9.039999999999999</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22151</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>216</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>7.89</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22157</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>9.01</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22159</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>12.87</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22160</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>24.02</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22161</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>65.56999999999999</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22162</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>3.33</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17998</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>10.44</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17134</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>39.87</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17284</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>73.20999999999999</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17286</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>135.18</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17333</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>23.91</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17343</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>22.75</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17374</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>16.81</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17375</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>21.42</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17376</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>27.6</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17384</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>38.07</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17385</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>58.57</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17386</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>1.77</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17449</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>129.04</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17450</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>119</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>181.32</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17451</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>316.25</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17453</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>24</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>83.45999999999999</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17454</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>36.72</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17455</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>31.15</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17456</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>40.99</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17457</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>119</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>42.62</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17566</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>20.25</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17569</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>51.74</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17597</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>17.23</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17619</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>314</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>105.43</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17620</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>31.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>18252</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>216</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>85.31999999999999</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18360</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>20.02</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18371</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>13.01</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>12327</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>9.91</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17362</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>8.720000000000001</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17396</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>9.109999999999999</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>119</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
+      <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>12542</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G109" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I109" s="0">
+        <v>2.86</v>
+      </c>
+      <c r="J109" s="0" t="s">
         <v>343</v>
-      </c>
-[...7 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E110" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E110" s="0" t="s">
+      <c r="F110" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...10 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12601</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I111" s="0">
-        <v>14.09</v>
+        <v>15.76</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12624</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>29</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>13.14</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12686</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
-[...1 lines deleted...]
-      <c r="F114" s="0"/>
+        <v>355</v>
+      </c>
+      <c r="F114" s="0" t="s">
+        <v>342</v>
+      </c>
       <c r="G114" s="0" t="s">
-        <v>24</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>2.37</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12773</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="G115" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>173</v>
+      </c>
       <c r="I115" s="0">
-        <v>11.07</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12774</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>9.68</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12905</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>6.58</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
+      <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17068</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="F118" s="0"/>
+        <v>367</v>
+      </c>
+      <c r="F118" s="0" t="s">
+        <v>368</v>
+      </c>
       <c r="G118" s="0" t="s">
-        <v>166</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>8.31</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17064</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>375</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>166</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>2.86</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>113</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>166</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17069</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>378</v>
-      </c>
-[...13 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17070</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>383</v>
       </c>
-      <c r="E123" s="0" t="s">
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...10 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F124" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>166</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>7.66</v>
+        <v>10.9</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17075</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>375</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>104</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>23.7</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17107</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>203</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>4.89</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17108</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.83</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>401</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17132</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>4.98</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17133</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.75</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17279</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.93</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17280</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17303</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>5.02</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17341</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>10.9</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17342</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.23</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17371</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>9.91</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17372</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>10.61</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17373</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>4.17</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>432</v>
       </c>
       <c r="I140" s="0">
-        <v>4.17</v>
+        <v>36.79</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>435</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17397</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.69</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17398</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>4.15</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17417</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>8.51</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17461</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>3.73</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17462</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>8.67</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17528</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>5.91</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17519</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>119</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>6.64</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17520</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>4.37</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17521</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I151" s="0">
-        <v>17.25</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17524</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>3.47</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17532</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
+      <c r="F153" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G153" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I153" s="0">
+        <v>20.05</v>
+      </c>
+      <c r="J153" s="0" t="s">
         <v>470</v>
-      </c>
-[...10 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17558</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.79</v>
+        <v>7.22</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17570</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>8.720000000000001</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17575</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>216</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.6</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17576</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>216</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.37</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17586</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>9.98</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17587</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>5.11</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17613</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>119</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>13.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17614</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.54</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17615</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.96</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17647</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>5.3</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18267</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>216</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>8.119999999999999</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18268</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>216</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>10.9</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18276</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>20.05</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18294</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>4.11</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18295</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>10.49</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18296</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>7.91</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18297</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.65</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18314</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>336</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>16.22</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18315</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>336</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>12.96</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18324</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>16.29</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18327</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18369</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18384</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18385</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>6.75</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13331</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.57</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13580</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>557</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>6.25</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13581</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>11.06</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25017</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>113</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.42</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>25018</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>6.01</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>571</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13751</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>5.39</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13798</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>4.63</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13799</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.98</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13893</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.33</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13917</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13918</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>24</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>13.82</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13921</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13947</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>21.8</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13952</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>601</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>38.29</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13960</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>0.75</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13976</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13981</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>119</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.81</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22036</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>314</v>
+        <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>9.449999999999999</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>119</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17345</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17447</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>571</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>29.22</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>22081</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>4.25</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>17501</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>6.84</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22102</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>3.64</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22103</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>4.74</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22107</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>344</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.15</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22108</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>7.71</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22112</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>3.86</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22113</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>6.31</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>220</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G219" s="0"/>
       <c r="I219" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="F221" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G221" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I221" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J221" s="0" t="s">
         <v>665</v>
-      </c>
-[...10 lines deleted...]
-        <v>666</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>216</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>216</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>216</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>216</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>216</v>
+        <v>674</v>
       </c>
       <c r="I227" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>344</v>
+        <v>674</v>
       </c>
       <c r="I228" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I230" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...13 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>709</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>712</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>713</v>
       </c>
       <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I237" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>714</v>
-      </c>
-[...5 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...8 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G239" s="0"/>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I239" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
       </c>
-      <c r="E240" s="0" t="s">
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I240" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>723</v>
-      </c>
-[...10 lines deleted...]
-        <v>724</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>344</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E243" s="0" t="s">
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...10 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="E244" s="0" t="s">
+        <v>734</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G244" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I244" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J244" s="0" t="s">
         <v>735</v>
-      </c>
-[...13 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>733</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>733</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>733</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>733</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>733</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>733</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>733</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>119</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>375</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>344</v>
+        <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>733</v>
+        <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>18391</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.89</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>12947</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>11.88</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>12948</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>26.28</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17029</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>20.65</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17030</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>15.08</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>119</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18034</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.11</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18125</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.22</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>808</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>809</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18199</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>810</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>808</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>20.14</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>809</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>18213</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>811</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>812</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>16.09</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>813</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>815</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>816</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17306</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>815</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>17.82</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>816</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17348</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>11.83</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17413</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>15.37</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17493</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>14.64</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17502</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>16.84</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17560</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>832</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>19.58</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17514</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>113</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>16.84</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>19390</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>0.71</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>852</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>853</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>852</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>28</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>853</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17622</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>37.1</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17642</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>20.99</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17643</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17644</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19442</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.5600000000000001</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19443</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.78</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>19444</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>119</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>0.7</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18291</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.99</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>880</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>881</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18293</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>884</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>17.74</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>885</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>887</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18325</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>34.94</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18370</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>19.01</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>18212</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>375</v>
+        <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>10.8</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17143</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>17.46</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17144</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>15.48</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17147</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>24.16</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17154</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17155</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>21.97</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17158</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.99</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>918</v>
-[...3 lines deleted...]
-      </c>
+        <v>916</v>
+      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>23</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17235</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>435</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>29.51</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17238</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>18.66</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>435</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>932</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>401</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>933</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>401</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>401</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17293</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.93</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17294</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>23</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17297</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.45</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17356</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>958</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>20.73</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17522</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>19.72</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17588</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>7.61</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17589</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>113</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>14.45</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17657</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="F328" s="0"/>
+      <c r="F328" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>18.02</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17658</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>12.59</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18274</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>977</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.62</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18316</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>10.81</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18320</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>435</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>19.06</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18367</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>13.96</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18368</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>35.59</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18379</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>401</v>
+        <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>23.09</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18382</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>119</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.95</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18383</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.32</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17097</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G338" s="0"/>
+        <v>368</v>
+      </c>
+      <c r="G338" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I338" s="0">
-        <v>42.59</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18353</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>40.26</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>12248</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
-[...1 lines deleted...]
-      <c r="F340" s="0"/>
+        <v>1004</v>
+      </c>
+      <c r="F340" s="0" t="s">
+        <v>655</v>
+      </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>31.41</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>12251</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
-[...1 lines deleted...]
-      <c r="F341" s="0"/>
+        <v>1007</v>
+      </c>
+      <c r="F341" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>15.91</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17536</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>668</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>20.27</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17537</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>343</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>63.02</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18269</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>1.9</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17164</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>21.33</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17318</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>24.22</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17319</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>119</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>13.8</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17320</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>15.96</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17321</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>23.09</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17323</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I350" s="0">
-        <v>25.95</v>
+        <v>7.47</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17324</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>30.97</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17324</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>1043</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>30.97</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17325</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E353" s="0" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F353" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="G353" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I353" s="0">
+        <v>9.130000000000001</v>
+      </c>
+      <c r="J353" s="0" t="s">
         <v>1044</v>
-      </c>
-[...13 lines deleted...]
-        <v>1046</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17326</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>19.43</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1051</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.84</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1052</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17328</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>1043</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>29.84</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1052</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17330</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>53.5</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17349</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>29.73</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17350</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.28</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17354</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>49.55</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17360</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>119</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>25.8</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17361</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>119</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>22.25</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17364</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>119</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>8.210000000000001</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17365</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>15.15</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17366</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>60.76</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17367</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.81</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17392</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>23.13</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17496</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>119</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>13.81</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17527</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>47.22</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17617</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1094</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>336</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>16.61</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1095</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17617</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1094</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>435</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>16.61</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1095</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17618</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>401</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>10.72</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17298</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>101.21</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>714</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17511</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>108.2</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...874 lines deleted...]
-        <v>1200</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>