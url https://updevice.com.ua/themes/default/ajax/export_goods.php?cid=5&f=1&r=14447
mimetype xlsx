--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68497ed0fa1150584f6a2e65ee2f09971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7269de60ab468adfe3cc1cbc2c6f7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b6e530495e1776fcc5361de8249b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6da1de2448df10c1d476d0f349de14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083cff2c37e5950b64c985774c3437a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28587758501d994b3f5ac135cc918e806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91170eadc898ca8dfc167f9ac5600db47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234ce51bb78851f2b0487d9f464ce198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ae547eabee6a7e4c004d332a0040a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f918be4658ab30de49fb9fbce470f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146035a8aa42e516c240046dab5515a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5feeabf58c89c77124ca2dc0059021812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea390ae9e07dd8734a53ef5d3d219d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e5629a49db551dc5c83e8c3058c8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b93cec6ca8b47ad9fce8f57cc8c0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ad4801672e48f570406b02b1c276016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3024d6e9ef664739bd9d2df6e0c266317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d9c9b263ab801e6cc23a29e0bcf9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f8d2bf487d6b422c81d86ec85cb9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5000a265168a1b3ffc5fcdad75cd8e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb324c017bf3c8f2c363ddb98e59bc021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d09362fbd2475abf0c37a1700f45c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a82c0b42c15f9fbaf3f96f067cbaf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753327a9b2f4d78e870d8d7a1bb863324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f006bed129cd8fc7a1da1c885a5a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b9a0ab340fc1865d94db9746f8b1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3d7f8d273c4ea41723db068c892d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d470ed853912778b5cdfb1aee2fd7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769f75634b51fabf838d097742974a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd40b207ead71ff41a69b0eb0ce81330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a6bac32a04c25577b26bf6aa1ea8131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d3664b8f7c5ff61432895f8bce44532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258e6ca0bfa7acfe62859c8f0e3467633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0615fcc282d1c95b74e49602e1d5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa542eb8e5f82a9826bac9649b440af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264b0e053d363e8d95a534ce526edf236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c540ffea679f45ec13f4d772f99b6a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f305e3e1794d0c3e0876ae06ef63a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf2257915451ff25243dd338f2b50b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ab5c4cbdfe46cb9b7c0bcc146c61740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287f3482a4526ec83ccf1c05554732d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bc30addcb23c69f58b655071fc8ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b1862d1ddd6f1a7f1fae46f51f15343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2b667a01117dfb9e178dfd7027a2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701280c7991de7f254a1aa63ced8347b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b8e82ff71d181eb52fd0e605d870d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83b14b15acbd61e167016205a0b93147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb1067adbf1dfba4e1b309587a6b4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb3a837740afc22ebab88e0d2a00e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e93154fd07081bd154e1ae3cf7f8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e7a565f7c9d9de02f81567aa4d43a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536b3f7b146bad56aabf5f873064cda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafecf08e0ac3920889ce55926ebabc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7262037d2a9ed1d42b5e5ace858776a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7ac1a4198635dc91a785ddad0eb7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ddddf5860ab5a833719b7f3ff436d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410b27958b6ad91d445fcd08e10113957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e700a569f7157ffd1decbd3a02b86ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014a7d65f368c5f0b0730c725faec1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1049cc5e65e875201e4a7645f38e6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad410e5bb14fd4fb9b68221340061c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b00f519675e6682776824b100245462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302608d7ac8740f2c3fa84f4534ac12363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ec87f0f608a0dd1eea68ee91b6e5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39632ff289b6e34b09736a82900b2c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327cfa6467b7d64441f7a8efdcd27ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458059f2eccae897768ffae883996fdc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1068e9818afae0b7dfac5dbcfbc0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609573a595109b634a280fd0c8727aef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee9528a18fa5d4637963ef0a694ef270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabc55cd44122dbe12df9647c66460a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe1edb935deac52ad0f9c8cc4f2f0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d400db146372ad81ab5534e1a42ffd973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5082f74f4ad0b0854939733e947f45174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e3fd7edbc92cf301d6ae7d103f86375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9ed3d4c394de2f271466c4a4b237c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f35882790e5b23f2972954719ccd277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaeb3355c0130e4ea7908af7c03025578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c609cb5d47f3e73bcc88b6edfb48eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4567f83e28761c99637876c02f612880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2932128c6cc2c0e2658371cd2c9a95d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0e0612ae2b96101b62cc2ae08d1bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420211701673906b2b82ea99a1cb945383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241313911724690d8149c287d6991ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a03a03f2a287da91b5c76bea30942385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e962c733a1086488ef295802f418bee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8ccf8932651d2592d51831f3c172987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032626eaa245b7d339b79fed64d5fce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795a35dc443cb770d1a9403ce7087ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a355b246c9cc9ef3f3174f37f8b5f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd75ce5d60b56a989ce1a02c43b5b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208020f0b556c7f9a65bc211243bf9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db07253b95c48db495892e33e6bb1293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf6577accca6c8296880dee0d333ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e15525526ae7045ed3d7abf68cb3e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70efbad9176f7a5b01434e2b76a43b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a47e4947024a155754fd6cf579a2e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4cec159b5d7eb7408a0815a89156c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ce0f6cce524481739f91ee789011299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e149ba19679393def4b43aaec564ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5da0efc2c789f36823fde317155fc3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0465d41ed32fdeb54a5808c8810a9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a1b8399515736c28d189d989f15a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f00dd97aceb6deb3e71316cee3a198104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e31007bfb38f42a365c3cb77659cf4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4f659827ea3f89ccb5a1cc5f24857106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d20a15d0276ba5a7929eea1a47af00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85d4794e54d0a02ca55f6410234346108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3f5799afb2fd2143df7c7ea6a120c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023618112a57627f4de354c9c760057110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c1bcd9ec8f171864b22a496f4c018111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d268147bfd32c63255724665caf6772112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784925ae09e27156fb6734b4e4873196113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51527814c16dd87ff6c5910ce60c32cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abeaab4473415f5391c52175e9a4ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977ca3192de0e41310ad9c887ae39f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01127e30651af81effb03b244b5e2e76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097e8f69b7e09631c153e6910d05ff9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79923b349218e96bac7c822b0c2f401e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1fb75ee1b31c5840914f291b1c665120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960e4b073374817dbc9951ddfe4aa3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92811ea3d587dba273ff3a26f20ced27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9aa1a4b466861278125232db0a51fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafa150dad67c862c0acd169033182b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa113bc084d28fe4184c219b152405125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c67feae1c3880dbb82190008ded94126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc930f5906003afa483f840eb6a0490c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81093debc53188f8dad91cb40d3eda128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b02596058c3c0de134a246dc36997129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3ff59016257899ba82ed42359efae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f2ab95e4f91e7b9acee01344a2243131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964431a68adc82a28ddf036a2d7a6ff3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ffd683ae8bab35c8d24c18c0e2d86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ea2637ed7887a8935fc42366f16bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8da2791143cd52eac52c85d19d4315135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f67210f624ce23a84c846f92bfa392136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0ebfd287241768cb5d4f74949e381137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6efbbf5cca2d31679f41228fc5804b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5193569e62151e833d1a2b183b2212139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b917e7fbba8d88d67337d866fbe79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47268bbc3d12cd98d22e9202459db90d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8f2ba938f12d0ae3f3f8ac8ea1456142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fa9e8e38e76f399f603ee5288bead143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68e7a69581d045fb89bbcbc088b902144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ffcdb4f0b35b486c3b225df7d5c58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f675373a2160445768107a228bb7653146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93403c49a77d32623660a567c1b48e04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be41655cbaec0dae14edb19de4079b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348ffb8c1f820752d9fc2af3ee93ccd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c461c9089ad57be49b3bdea5bff8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202f5f520b655a56de13c4900830ef0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f412ed48a67b1272e6993dff3ac22af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da878a4204a5fc9b401fe38bcb2d15e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f079ea3b3a984939f2f0759f4076297154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357f98b13511792e310d6d6adf4aa62155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74138467bf8fc8a29c350998a7c8f73e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47003858911ef5699bc01a03e4488e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab48a5f2922408289d84328cc3e33a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961abc4b24409c2bcb26fe12ce6139ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf9d7bfcf49aca6010d2ba45912731160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc61822c906648c4652a776c3c3a5b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac2850ff069a0c01b101d337d81cd1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f2101325040cbf75c72ac4399cf57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7226e65f71af35bc1f869320e53eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54996b97a019428ceeb34677c5290639165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ff1393cfec630d2e8d3ca553ab4b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03524a338d7e8acbdeb7cadfbbb37f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73b51fc8070c47aa6bbecfad8e5861168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45236f534a5cc89ce3cc970256180b08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25572b1fe23da07c16cfa31bbc1ee845170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ef083e190a5d3d6e05ff7e077d1ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd525b295ab239101318bb9c49a3916d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87659390592ed37ec421a559db538021173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6229c68d9763373a33d7897f3c4cbc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec09744752cae897b73551a10b1ac1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ebbf1df17653ad82d60c6535ed56f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece47f9b1e3acbac7ff6cb798ddeb1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf6393349b8d4b0134885a270603b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff80260817269438486db165ec0d65179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c62871f6cb633b8db0569e72dff5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e482f8c9593d47040f0472c65d4a299181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4de931d400ca43ff0ba9fcf36e6eb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22159e85c4ad367e9977234d8340ded3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c2a2e9f901075188af0061cf331b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa09383a467e3b6b8864658df0d64ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd2f3546f54fe80e5bf7bea20fb64d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b969385997a5b8a04060e5972c35844187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750832396a07785ebc899abb0195a3d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a708ed01cbbdcb8d89b4bbe6ee529189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981793c270a5b89b6a96a26a9999e2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b86fcbf59a38d5e29fe287dd6d717191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dc58d52404fc56156fbf29248c151192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280135fbc29504245f332521e051627193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464ad5e49a39e69931034754338336f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3ffa2ad125581a5d54af15e61657b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b94ff68d6715be379b5660186962ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7332c95d01f9865da43ec406840b47197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c42166754672ccdeba95c6c156e63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96590fa53bb1c8061d9fd77a0d08c59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71997f56e84ca22176a59e902939df9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06ce34291f883638fdd2ce16ccc765201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d30e4fb830a66f811c85ff49abcc6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29169f5534538326f825c424963fbf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08685402e6f4a911bb85d2c27ebcaf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6df8354ae7325f8b6e5c9e0791900e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d70cb0e0b04d68cc33c84f1b3e3473206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5eeb8f252d1e134bed3a54ab9f8b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2104745ae6b1b37966b2fcc468aaa2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66a84b69a8b1078725bb6ad3307f97209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95499713990bb04121f65a4861632ac2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ad907d1af8ec1706bc2a2572220b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fd327f3f1b79abdc4387179aead58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a541788d323b604438352317b9ceea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a617f4318cf66b8d08b2e1f33d9f1e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbb932d7f89a978e74d7fc3fbad181215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8650bf9a53a80475618c9353ffcb47e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a73d0451de4be0cad7aac38b34e27217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2041c79bdceabf2f83e5a4c83837f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa97a9f41997addcdafd0e2eacf144d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e742c3cf37f043df1b6541638aab4e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7901570e785b58976c0699b901e746d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f710ef73d1c95378f7ce4bcd08aeeac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c42ebb37034342b858ef4860018a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b047268a30c7b83eb9c3f3d490396b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc41d325c61d83e49f089a6f97be292225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2f378b6e323452332c21364ddff45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a00b9f322cde1313fcc7093c8a4f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d1e81428b6b398321a24863f90eba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1f64fa62b82379e6f8523427ffd1c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cd622c2b9bd15b6403af4146ebf6c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb0349758bed25f4266a291fd7ad46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1f43c4c4cb38aaeb66d71935147ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c65c55d484a41003e35d9398d6e49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024fc130d5ca4e3ea944b09b3b220a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89021120af7ea042f764f7b559ef42ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59483153401e4c3f203aabf20fd5d82c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5c35bf933d979f69427c4654abc3f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c32984af62e8f1ff2d255e9d0d6d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d29de53fe7ecffdb19e43c4abd39fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fb5286a9c7829ee33d563916d3a15240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e72525e8732bf829421a569ea013e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277e5eae8d48d2679eb0906952f5cc0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5ae7deaa1008859bed6f32523f949243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963345e6b5f59a8149a153522e06b6b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c983ba3c2d2d7ce868c32622be838c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208a238121a549067d86e7ffad722a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bb7ec1077068d1a6fe1cec687baaa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e66c85ae935a548772d42197eeeb72248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581301cf7c9a143906d40e1e4527109249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c3fcaa057fdaac343620332360dc1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03e1c2c6b8dd7706238ebe21c766da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a1b4893a1fc4f979525fe67771b46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cecf016b1f236110147c37484bde18253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9476540bc570d8a2832890b84e3b2b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46d89f4091c75a4ef47e58f9010ebb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcca9e04468bb6ec20a6404eb821069256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed74f085c32db4da535f64a388cd68f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df795f65e44165fa2add27f4ffcfa6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590c7c6edcf20046be815c619314ca8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bf2561eaae7a822b351a3d6218bb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461767c6ca8c7dfe4065a1c70ae7f637261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cd58c964b8210615c47ab019be15e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533005e8028ff04748db0d449cff30d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae893f78ce4700a7626c8892f8b465264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b106ff322c3487b346529a7ef5ba550265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b38bf98b3a6e8d4a1b4b06c32c1a19266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c99f7a760c7c51c1b90d67712bfb54267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39048fa58eb90ca81a750a7e12f90195268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344064ebb8e1c695fa494f9e420d73d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cccef1dd8a7ee65c1ec36f782f391b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebf2f48a47c8d7723ee3c44a0774e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305454bc60689765fe5caa8622d17690272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ce26a4845fa5927351cb56555f9f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28351e67c9a829d5b872985a4a3fc3a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54065bad872a7eb876911b744a1b896d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a74c3dc99e91edfe48a2f9bb428d72276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8a53fcbca545d7cd06b0fb23a7a36277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb087c54a834dd13eb78697df48212278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0f6fced37489a5aa61517c488b8a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f5f77443d0f1b5d899795a933d0de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4978238a1eb604b9d648c0fa62bcf61281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c6637c6bda11c98aa60cfd7ce01aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751ebfc79017cefced5ba70e1a4af56283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c32792ff333065cb256e23b9fd572284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ff48599e5b2e51b026d404dbcc731285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcf38d714de88a377fc338c2743029286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7689c89fefb58cd922eb2d6413c54f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2585ea8306283ca0b687c4d0848cbe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d06d2b99f5f8b7ab722bb4801b07dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b91a641088bc729ddf4eca34b8e7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018b62ffe6ce092405661e54c5425a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc6cc736796a06499e0c482e2737ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec511042778fb15ded786341d6373ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967ebca0664d0eaa87ab27f2e717a28294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11241d75bc470f5a596fc20551e88c66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dfe766d04e9ff484150d02e453989296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c4609ea52faeec1d3105a72af19e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a397c8caf012a1564e2cdaaad74d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f752d3ae94ec82d612a580a8746389299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8266c1633dec3cb310b3249a004fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134e9976cdede005294f103fd4bbdbd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543535f48168108ce61281273519a32f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996b46be5817f7899537aef73f32d68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fef700098f2448f7fe1b3e4cd2287304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8925a4679d3c4308abe444c310c01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad1c35b4b90d8ec48c7bc669889037306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959826c407d633e144a91e0e03cfa0c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3749a96db2faaefdb3d06ac935107c6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fa39c1f16faf454aa2b29703655ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4f3ce33c647f4de7b0abf3d5543f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541cded885a1b1be7d00a08c3e34093311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8387c364b6b3f5b9f4e138362c1d0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c32fcdf81f38debdaf316332443770313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e284bfbea03368a89a6bf33131182bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91bbf4366c83c3d8ebebfed7dc92d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e4359c625d1b3303c93da957c17d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff821fe793d97bf45415b4bec49024317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a548c98c474ee45430f6621e0779b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c64477fd879fb3ac3f66305c23ea3a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066cbef81c1f6a66e3897ea9339b084320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6101496e8c2db884b5a68f0a10c3494321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae3b9cacb5ef91df84900b327b3f3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fb604d5f06318e20411679f57745c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3b9b65a5e11f5efe870bc9f5f502c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f573f3532c23a34c8abe0a1dccc070d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97ac5adff4c9bb52e1b408d9441eaa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf88599c041a25c1e3182f09016b5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1b883d10132b734e8f44df0be30ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478ce025f0f438fb8cdd4927ed6c98f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079369a80777bee546eb518666fb626330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999d5dee6480df62dae501341c26082331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5df3a99b6c7de9a1901c881b2cd92b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffa8ad7ec5fec6195631df5574395a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df482e931534835bfecea6dc65fed6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f822712a8133564661e9d33874c36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83bdfb43276646fdcb7c20d40ea916336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8175052d38a2989a1d86c4e763ea23337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf6991f7a324b56425f162962be058338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c0b32349da481671b8ba6911ac42d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fbbafa4eecf74078c9ba74454fc41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa3bb220928cce42fa89c8a58cb83c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170dd86f05ea3ceca2e0bb1e09af215342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e452534f23480755f2abbbfec814e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205be6aebe04737719459360377bbe5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d1434156491f2dc2f0443438050ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f3a0aa5b5c13b9d1a0b878abca188346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f784d367ec326bf6d44afdc542cfa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec4f697cb5f6feb505551a199c59eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a136ef5393cd79e7189adad107669349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d17273eff2d0a0d248392f69a8ade350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16277f191cc8c46ec120fc5c901df102351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837d2c8d11fcfabe74e7381099466eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40bfe3139d5a9d7673acaa9a594077353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23996448a1da79b47148e467ab4ae14b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32335129258ab9c9b5365db7cef3f8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0308a16eca7e4de2031dc216f82512d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c6c531ed6fa4fe055eba485205230357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832eff5cf7c3d1a6f76cdc7076f40d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0184f23791a10e20018aecbe495ec80359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d7ded7d8bde933e165db5eb1f46ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f904fe0ae5ef623703a19fa5f699c8d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1fd66da5718b9b7a5af4eee95b1c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf6a5caa87d2c2c380e310cd6646fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92754483f9f0a0c1ecd0e704ff293316364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29dea7eef96ad2309545f30d14183d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a53fd1f25b997e516f1183b38fc31e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3d483ad3f7ad4452b3615111944a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5c132548a14ffc8571fe129654b0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8343845ac89aa7c75a191f89c654bb8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280896da0e52e6d8fefe773e2530b31370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c184bce83cafbe6fa7786e355478f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33027f2cc7f43099ed9db61102438523372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3013d8ce163f701c3ab0659005896373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dca08801fb4d2d261b6ac19fcd3dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6080c7ca7a6c1ed5a3b49a8b3e02a23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816326db2b366209d38d0abcf51af472376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f485a68275416faf7fd70ba32128c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de48143c6718111fce3db0a31f443f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28473aa34a97ac3688147f74f487856379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3f1fdd93f2eac51dc1313e23a074b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7c30e4e231d75ac2739bcef218335381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f879c6dbb6f9173d452058f5e6d38382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57159fea728f50da13a7b53241be1788383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57148f1f7fa376bf09c249fe4774c6e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4982e1121e29bff8009f657f0fe99cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ce476cef4b3e07d0d6254f68c54c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635283ee83ea4068a36ea58ff846a271387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa0d4f21ec074ed481e0af96428e82388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d2ffe4a32c40cca37cf14f84de473389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbbf5bd0d678c8b41eca515c82d615390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965615788325fe4bd80a481b67cc491391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b2cd81e7153c4381275fc696a72cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ea27ab6dc31470039eb31205011ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6b7e684cea01d566c9d7dbafbf97d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e554865dfeaa22d6cbcb7ddbc2873d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba960d4784d61149c62d7fcc7da12215396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4832c1673b1aeef5239971e3fc373b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e204ca5e1595c336fa4b1b62c9b88bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fdb251438e9d9f09825e7d3def5b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be89ae967cbc06f5e02299a31876d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf092df17c5f2e44aab20e3e9913bd5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa0896ef1efbdca01e0cdf23ace5ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63698da0bb11ac1160c75430a75874ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935b59f0cc703c4b417ad2eaa7e35fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08f470fff608bae3750789b9f02f19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd290c895f3b5842b4a0a4c4e2bff16a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8efe3cce9ec4bb12b3e79434f1263f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935a1fbdcb76d3400b1bbe679e2ddc0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fd7108695e772b5110da69b31ad98409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f053f4974f3591b449b58a56219d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24534d620fef6fed5b6e2edbbf3a1563411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d07f228f18a0257739da450629048412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0bc23522b6204cac9187cf51782cb9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc164bc62a9c33ba1d244466e190d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db28bc441e43b87e13ed2500a015fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6406a167d704812cc6ba7b8aad339e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6804a103df1441e16d10f5a9a367c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809a5dc367b71213a3e4d1203a091aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c9958cc89d66cfbe7eab9665ce2bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c604deb0516c5fe56de3da6c28bf1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c6fa966cecaf85215ae5e80bd426b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71148f2c56192dd753a36e2a92cb9bcc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0ad12f8d2aef79a03b534cd130c17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cb2f36120d230c6e4d4effe1adab9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8107a2e985ff6989b630505cf5e3c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d181baec7f8d2c4fdae8487a9d494426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b165a37a6b3b2de73f0717f88500dd8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f243e22ec2f1e517c8cce6ceca29cd0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb01ea3980152620c5ec091c1a78ef4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf219f7f4bf39ee4f922dacbcd2f69430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f627f7ec18758144bdbf1f8a50588431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd538a6e50d174df3cff7e4dfd8ddad9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ec4bbf62b125daf66db72d1e1acaf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e5437514dba26928aad28a4e43548434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb0f079ba8912d7af9c2dc5fb3c2e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ed8b89940b7b20ad84315b5369802436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8d6593c73d562c5f068c1ed6c6afb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6c0a11c88fdb3010b2fa442de539b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112c84c03bd17acbd8976ee86fafe5f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530650abe14ddd7d5bd093338c55055d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea9eae7729a0fdf540bd141098d165441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb39b8f9bb80afb1534d1e42f686ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c06c514d87475c519fc8da54253ca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2a560d01eca2ead1cec3736f5438a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa9c7d877b813ee4b45f35a77684df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c2b0f1e88147743ee2ac14563525a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400568c3a2e867dabac4eae893be386447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943e5ba7bcf02cea3eacdad2b2fc16e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d72f01f879fd0ef5290c60581fd101449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ac05cda73d047114b28d7f1594745450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd789988760d299b0c866c89deaec06451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd373d3fabe73ad1fca333a1406fca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc0339ddb312e3f39fa4afc325c4f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52371dec4280bcc882650e3aab6b0e2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc976ad0c245dc04c7962bb084424e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03f2abc7ff3db5edc7d041090ce335456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6945a3040df8567896a08b348d653dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad203c07e953bb74f61d021bf90fdbc6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ce0a2086cab0103474763373aa218459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9293e6a9a9543a4d980b99613576b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19394305b93959d26a5feb2d45ab6fc6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8d0fb98115d049c3e9d99714a6659462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd41736b1c83c2f824b45cb2217528463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7223047ad4e4561e8fd617b5f18633464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef377c334cb7e757e711baff445e4f09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2ddfcfb5c9ac22285a5f8355a7c62466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dc0cc5fa60838ca44909317423d32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd629fcb1866b489d7edf2adcc5b89ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687087b8ca418b36271603a664aa211469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706da662fdae42b7b5ce8a7907fc16b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6a496c7f778c6dda3dffc0d958a2d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cda25cc23b904175856d174b66054472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f2e5e3f8ccbd67dbb83f73b6372b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb966c48f4ac6b0e7fdc48d0d1be27474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d28bd70c66ced63a6995f2c794475475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817af47afe1c8c5b53ac147e791ad27476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978331d49394466dc9e7fc4b887b1651477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f71aaf4747a8601f2972eac9573bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad95ba685cbae0d0d3b15b55e8b7036479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54864c84dc89d78957e1ad77132bf0bf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5567ea8231fdc71e6d5df0e42306873481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcc37f3f69817763ab143e0ffce907482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42861fa208e691b8e4542dbb59c4d80b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d373b789efe685e2140d45b37b9112484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5989b0a959c41e43c06568bef5b0b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb62a0fa87d21964729667561570be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20ce0f642d671dcfb11e7d009dbb18487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c761f22b8af41212700a20e108e49488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2e30d83bdf17f3a3591cf9224c9a9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88f2217744ddaab698c959bf5c772a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561176ce44edd01e4a8de9a485dca395491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19504abbf4504bc3a5dc3c19d58a5458492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d74a00d7544cf9c50ad00b6170ad12493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ffb5d349a6ba81aa4fafc60c8181b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7db22b91e76893bff2e0c715cb708495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7141254b1e8d912dbd6ff9725be40496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f14a54cdd6b59d9f18bbeda8d73ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2924cbf12a15b9dc5647e94a368dad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7fd4fc705b9985777f8e7633d5cc9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bb5c7330b1f27240ef9379391c883500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a754424052908d00ff821a3b2b02a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd7fea52dc30573dca4097ebdda3c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297bfc0fbc9c12d7432528ffdee8186503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf38f778798c99a567d4787044e56ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85219d8f667d83f1c0043a2e9bf076d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3ba0c3f4b501d56b40f0c892a9d25506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db485ce6a916bfab08080edfb23e874507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca00e93b4e7978fa9ae21a0e7527b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7779a8e8dddf61f6cae969b20854ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9f38df76376c8ccc6716eeb9f7739510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2e2ff51a347c6fc96b7e4d2ba7039511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdcb885ca864cd785ae2c09173fee2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb778a6eadcabfce3ac5dd705b9d5cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4655338fc06fa2982edfca6a6da1c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35691f012b626ac5b7485359aef977b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961ca81e8e0673f372eed9105898348516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7890983c089e2b2f54d0c80ce76b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091c86f40c0ff0996fb39cba5ac5c6b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac416f961ecd8deb7bef13624a73fa55519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ac15e29318453ba10307232e22fa9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3e76cd98fa81cdc975a58367471d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f1d0396fc80582d0b208133d1d381522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3917fa715f00b187b2fdeb8fd9465523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631af696ff0c0ea1431abe4cc090147524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2f73d2b8cd5edac0c7a976c76d9ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f6390528567b708dcdd93d3ea31f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c12a62d9c6f472cd333e9bb8fa834527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b00087868309846ffd1ebb7330d4ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6f13d39427d2cc857d6de4f89f484529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5c4f56b2f22466ce946b72ddf9353530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef6aa7548a55015638244117ef1688531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a061660eb510772e5457e748304b89532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4b13a0901f8676c6deb9736a70e89533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2763b7a38ea4563b8f1e8b72bc9566b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5953c3b4d17f2fcb0691965e6c58031535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b5b55383f25385f644ee22a406d46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93260e2dd4ee268cbe249e851c968e46537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdd0a9eda7c5ce2190f468cff85baf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0d07ae5fbd1d0eab8ec4fae5b039c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9467f8831634527351cd3664972678540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa942cc58eedcae1dc6f753074e0d633541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96ad0e87e7933d7c7a8614cf714fff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bab513897226ecd78c6e868510d43543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089fbdb17850daaeefdc334df7678dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7a5516c4995a5aec412695d92ab2c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6da2fece6ad9d6266855018f43d16546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e79e4e3d83c340af38ad2c7916b8e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82921d2c5d8f3d60901f22fc2236d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9ad94226fa7994ff84b28b0b28c31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0469a109f5a430980e83c14d9139b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a86493d4d19edb77edb24b523803f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a431e15c6920cd79f5d9e6b381c4c35552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212adc878da48e8eafc574b940cdd71553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc44498bcc432a7bad8eb2e642fe50f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce28191a0943a61a4c84744b0293da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10a7656d78e7a730dd702628ad562e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff313f55e5e1c028704dd22eaa840d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0188c83bca6ae749c22ede4a92be041558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fb39c3580167d294830a1043dc9bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab197bc35b285415d1b9b9201c883566560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf95df61f577d35bdc449da038b283e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba9a5ec498a251c136439eac0d785c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff3e3781a84a02ca67393a06e2e218563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7392bba202da536717e11925d41bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b792b88476c061524a2fe98cb16ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f54d4fe7650a75d7e2e51872cbbfba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd462e1ea3332fd144873487a871bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fc65a68bb7ec8a5333c32c199a195568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4acd3a247bb4e532519bac4c552c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77622cfd606fd2729c8d3a97290c27b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1da616a3dcf8fba61240cc532ad89571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340135776a898a8a53a4966118af199572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c195c3db3cf640e3368c285e006e52573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd14d379a3672de22455b86d7393ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec8961c27257e1e50012505043e56c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92ff383b85c351090c209f19acc303576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c32dc0e3f29d613fc607524f4dc95577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff225d24a4a1d7af43ec9fa789a98ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282d40df18c7c6222f45dedf5ea25ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629983f658fefa620959db2b81057c78580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdc32a88d5f20107cb0acee6d2f79a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1769f9e50dfb9120e66ccad674724cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f083119cb5721e9ebb0880f300f0984583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e9455d6fd0ec77f7204995e8f91cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d6feb45d6259d50a96c356907fd88585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be30714d92ac44bfad3dd4c8f0b7bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc942972ebbc394202524e54fbefe835587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb95c288af96aaceee7a58ca173d88f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e903ce68a5649512f0d52733b4387ec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359b8cb4467e37b67153860e68a173b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618d24a15a51435ad3c2f46c48365fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa15a38cdf108eafc0c5a885003cac9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ce3c33e764866a7dc4193fa176a24593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844fc4036c2b12962b60408739c8ae9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e16ca5254ddb8c150f8894dc4746a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976209c4e38a9c9b2d24f2a734c48a9c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86331b8ef3d0581e5fb2d07bb5842d0a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ac6ba4111995cf5f60174da772673598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b4c46758e60c77f38c3c43a4c5125599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff0ae54cb2cb73da3e268823bb0aa6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65572382666edb8e97e109aa5d0e7b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbff3c7961587baabc8598af2ad2af602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202c76189784ca0bd8e9622509caf2f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc198cb8a37fd4fda00c918a31c232d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027ee0b869ada6331e976c4785a361e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272618035034a5a6ca3f660e8be426ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1d8a77279c705ab95374e1410bfd5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f762feb1e05d44d14d06bb6fca836608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb920630ed2cd88efa9d6fc344c4990609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95d3972276c8a1fa1fc6ca09ab9d3e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc59f0e4205297c9bde2eaf07726fef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1eefe786da9527fa7db7aa35c17d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e8390a854a4a0f8139a9ba342ccb6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824a622e35d93e64b9ff29f188fa662614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d42344adca9048067dd14b0db62b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be298cf62a12add740ef078a2d01c038616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b9f3df8696270f192763469e4f007617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac1f57e9bb079d781bb122b05e9fdf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083bccecafb39cbcac4e4dc6d6acca7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036dd9ce6f08b46c75f52c6a3a10222620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24820ba9bed06cba3d7cf88574016ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0c288521eff12a8ecea3f8c7f4012622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1480846fe8ffdd2427a6c83e847d2b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515470a63bc9e1e42fbae805d5e4753624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c559093f796f4f4333438308e572037625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f7502cf215680f67b7a33ca065f45626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545c4e4a0b5eab23bca4678d2f71f57627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9135ed4d4cfeb3429ba677612a2c7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf387361a0b848b84d6dfe34d80939629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b1af1a8187012601640aee4b0c4bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9894f42fcbf8e2faf2424d7ef1cda7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe935c49b761667ee501a138a40c8b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515af9914f92fdd7e65379bc5da050c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae0aa7c292a761cd2b0051fdb266a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dca4afd5ec29d0ef93b162ed888256635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02046b0a367232b969d2b4721aececd0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98448b52c96d495da5b004eaf2b2454637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a3cc66aa27a66db38c80829a51004638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ac3e26b4b2ea7876deaf7e684cb2f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406ab873f9aae4f32bafcc70e94716d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc2cfc57ac3d3b390dca6d941d5da0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b8dab662d313f536ed28e51b7c3bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389644b3460c2baa2d35f6fed297ec6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fc818338a2490f4e1866ddc2a7a4b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2e00ff1bf971055e5920a888ad695645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e35a1b86c912210d5f4abc3943e743646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dae131a413bc6e91bc134584be1baa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa82f7578b00a020c06f69e6e94dcf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1ea3ad3ea1498043f6aa0bbb19fc8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bc056f722f61ec3276469ea12c3b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd86e9206eef0ccecf2031aa70af4c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036356eb12498c78ff91d9f1e9c19317652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb319e52b042634a091d2a05a9bbcd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21c705dee8cff95ac117bbf955efc4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac99336d8c8ae54f067c42dc4976a17655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b6d82144b81ddff04f7d48809bfc7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41497d4c1a34bd1a4be4eb7369cb364657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69004459b578ca0328e6f0f99ef90ff1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90daa092c082f200524beaf869229f65659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5050a2d8c208acf77d13bc188499025660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0ca7330c021eb32ac50f33ef10285661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e34853004c4797f099231effb77fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6fb2e893efe09032475439ef15a23663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88613a3dbb7da4d60f2df19baa13bd7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd022bc5c18454f2842b1039342aeaa1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292e19f21aa9129e14ba06506145fef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773aafc263be5adeb58bf1c4fdc6268667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034c35567c2dca5521bc0bc812b2538668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d64aab6237c38982439a2d66fc519669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd41df0dd7013f25d689c70372853c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635312bd0fea5a699a506e6265c74e9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0f0e906d945b32ae209d3d6ec85d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492223012c64fb22f8e6db9fc173da5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8539746b041ef5a6320c1580a68ed53674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6255bcda844c3f0446b0b11097e6fe9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd642bf62a691bd86e77201d959dec3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231595bf6b5dcb4f0d97c66f70b2367677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadc8edf3c7d3e003e1e4ae9aaca8f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee63148f508adc46a2a4db79d668ee9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb66236a1b2591264f8762950dcba5d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07c9848bececdea9625803a5701444681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8a447531fd3f92944f194bd2f3da8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9318c34d2146606ac1614173078fd2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312270c0dd8ce4bdfdeb6935d9e85b24684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01fc7529f7fc3c8ace71386452a3a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d26422f02a841f6736f14004b0103f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb296ec626981071859fded79cef396687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655cff4de7b90ee87dd39da043c9484688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b76b6111fba62cc531c656df79cdc1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ea9a84e78857e5c9a9115122ada59690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0e95f40d4f20f333da9c62562897b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac33cc3b9c0dea05ffd996ce571c570692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24b60cbbec5f948b7f97783276be50693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a6c24384253371813672219769419694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5921f36528a589e6e196c6930b244c3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28c4d9ea54303d2cd2ee1d7d078740696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858b384176e52bdac0b16795555d2b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99a90c1ef5fb6ea9f9582068d8d966698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55050ac0af7cf5c3500c49ea2fd907e6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb7ffc7cf0c84b8c819fd8c06770de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28608fd4c5e6932fc5520eefca43e0b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccb42305e7dc37700cebe55b183033702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71e64b5a0446d146fe6630c6d2649e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8716f8a8dcd7c2e155bf8240f26eaa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8efe1555ab5b73475ce75cf161597705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b90a7d9806289ca07748c2ec3e59ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c4d71969d5b46d826c8d136b3fe56707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc34af4693af532fde6b21f48bcc13708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5859a34d0f93b09100feb099f2b11709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1f18ba85f3a6fde4890eae8f2030c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14256b4fc6baf7ff3ca1b10fab68fe1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76937eab22163a9689252a0c5bb913b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b0bca0fcfe99ef97dee8ee12879a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea92cd5ef421ab9b348ff116ab4b60714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a2bad013f768f87c4668e4a05404a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f875bc78b2bebf235a9b639c64001716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8e104d8e9e725b52ff25b0ccbfd07717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e817d99e6ddeceff9682a2237a908b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e36ff216cc6cd9c6e3dca36950f08719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0906f5eaf602de113bf2e655d4eac5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123af8d7965b125002ac87f6a36f6ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3668fd13bbae3e9189e834efa5abb35722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfc472e5819102879340a83a53eb80723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dff6b6cc09a2676bb4f596c2241e41724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0aec38bd0d14d8f961529be3870e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524741972f167f58f59ca4971a8e1fd0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f0622505c9bcebde920ff4dae206a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01953f6723db4cbfb15098d2b10200cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abacc7613b6a1858ccffda0f114f6b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371623a9e34dc340bcb6ba55bddf052730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f362dcd6d772995061809c5352d4754731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3819195a2e7c7a008cfabbacccae2b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa929955507265d41bbcfdd0da166b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bf1d687c4fea3547e83a338e7616b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af10962427b3071a9b1e4583c5270a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbf054313444c702fd9c5113c13ab2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea95fc987f97f042519401557b6862f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474676bd8d10d7f0c1a48d147c6b2c79738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3a3c7848feaaee6bf2b6ab3d9f33e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df269aa2d418f576139dc0cafe58e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67420d64399bd9c6740ea091ba1a3230741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f86a4e6cbc0addb1e2d53a9ae2e3ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8f98d0827a084936ac44d53dc244f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f8f2498918e4f9744b8c724006d19744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd92d5c2675e8621ac837cb91705cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a83a1189ee0d2969cffbb442bd736746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e910f45277fe6d422fcb48a458c07747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70f8a64dfea9ce679d0242d350164c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ad2a26b26659afe09f9584af4e678749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c99744be5e2f2858bc489e573f01e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ad1d477ad249946527da564dc45be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91626a8eb18484710f9fe3cb21fb2908752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a758ca73ff8132ee3321e5dc52533d0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cec5a04259667b9154b39aca014b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae607eda5e573d35d7b7106a99fd7249755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e62ae7f937cdf8e085f99b9abede7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb05490dfa9614bcd5bd3b7fb88e2aa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dd959b2aa133be2d5c20912097385758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42764f24fdc77033cfd8f60c29df2507759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce1aa0fea49abd78e4890e47baeb30760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64ea161d2f44455812fdf1bb556e3b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ef5064685250b5ce0cce076ee8972762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93c1830097f91c87c51dc631974258763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dccd702931d5a0b1b13306b1a6f34764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0608efb1be7fcdf0edfce61e304a46765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975855a84e5583e2d22dee6f18abd7f2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0966262601bd075abc93b46d43d8acd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd86c6c4fad7965e71708b14f3bd74768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe21e3873ab29f2eeea57191c2d87a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fba4a896f694a4f02cad115bc900b1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bfc7d1591499b16628ffbaf3235e8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3143ce115e504f217c457ff69a54d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec977fe740cb9a5995f04eadad738353773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc405c49c29bf6b0ef69cf8374c815e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7e369bca7a73af2c613ac3ef3c833775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54ab899b603c541bbf3fe1cefb689d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdba2c903ec8d2c2d3199fe3761bc25777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f14c792acf0ee705db3e6e903a93d6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c83bec39eef87e8bc8a54f8c0c647779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b06bb9c6202f28179f74bb7de015f4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dde7d5940059fdfe53da4b42a6a8b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67b3dc27aff0c54dec4a8dfa4cd00c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6b24c9e9a912cf8bbd4cc72207b34783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e8a3cad232961decb65ef833a5fb1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a0d01fcce4e1858b9987a5ae0b4b9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff62664654b25c3b00c0f4e26b43f7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7982dfa2c17209f37077a69c556e9ff787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d16ec6b24dbfedb8a1d1f7dcbb2b2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c877b4eb4cd17344de7ab96b078cc23789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecc912d37d10cf37259dbc11441de1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2cc6c0ac8684a0a874562f35f4480791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b52bf01e852cc334a991810b5c247792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f63f859a623ae0b94c7bee8ecb097793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33545d0fcec70d14b1ef814066fb8216794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529d9dd0306c9ade14624d128e631fc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fe5157dce8a2be9c8d526a60569e1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee25545e6523b24fa448b4d7b8dd7f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade16d9bdf548c40c5fee8f4bead72e3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fd5dd7ed10d2ca60c8d44c0197e1e799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ae43412fa2db34f564fd779411a041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd6e2972869a0fec99305f519d07b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ee9d885562b352ff54bf4bc20f2483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77a6c6cd531ce2d27421b4b29443054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972597547b6fee314fb35e652698d2845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa866b39429a0e847a4e867cef3169a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8617ca23b79a8f95eeb7b57a556b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a729044bf2ceb02b8bbe65359b2408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51289b267d6458c4dd36a9f580ecefd39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069343084e34b0333518a0635aef4de610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0b77270b0cc226e292f5dc63c711f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c2f31f981def416679dbb5c7dc61312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be70a2f7c65bb3a9d1b4bf5b3ab0c1413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7591e7938352b48ccd0ab9cc45720a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674abfb86f591fdf900dbdd1972eb84215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f8d1ed25c82a04b70d2ae4f1cde9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b821dda2758af9d23311a2ed31b8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ef7e14ec754e851ae9ec177dbe97018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d718f4c98168132593c924620ca04419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbbc428bdc4d2a63999c7ed66d273a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a02b2b20d2f463b6b0a532153f018521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598e6985c3ba3fe21ab9b113b88118d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5820477582f9593a2c1bcf88b1eb323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14209d1db49f400be485982037a8607024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e2be19ec168f74f3e61d870a97a0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cae02f451fc7007e995e11c1a0d79c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5db54753423ed2e88dd5641dee898f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee19f720a3eb75e61e4b16c1a1df16528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518456e298cb540bfc20c2a2de90435529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c22d56eb118bd1bee9a342be50dced30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c27ba8f315bf4f71e1b485f2c7b9e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c40c05dc151eb40199382aa584539f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b92d2a4c0faf48d69d13ec00a2d00933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca73d8447049b0ed955b3ad822375634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898538a293b2902b9616132f2336c57035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c74c66c02e0de868c0e45169e2bfc736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64f88898a0037d56e3da29df263e4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ac9782f67bc253b3e40fd996d2b3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea191faaf63994d10a9130cd6e10359739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793554f652f75679da374b9f6a5be0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320e6d56cbe70592ba2ff4c8955e6e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08cd42bc68827ea80d1bf6ced234a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4e3973bbd0de780331984cb07c1bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4854fab3fff6a1ecda00aef1113ff1944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c5334f4ca9ccb5467a9e437ca7d9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853ac3aff467e4d24fc543ddecdffe746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fb1410d34fed1b6dc48547daa823f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f84f807a8767b3e99c7c3b73982c7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4b701da5d15dd9dcd0367ce3b67e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518dc6b95d76e98e96668ac9c95ae1b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88103d651d5a488174769c8be2fc4651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4fe92cc02aff870de1a6d965a4b7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eeb749fa9ca61802a89b5583ca27d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594101ed90a7fdb432e23652afbc8fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f5ea56fa90a7f4d9c0dd8bc16466755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16719cdc5775e548d88baefc4a4ee7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ee4add02ee40cd147b1a7cfd41e6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ac663c3583df3dbde10ec3463f7ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03383c61354fff15b428f93b3ec90cb959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bb628ef2b30871b5edeaf955fbea460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575a8bc2fa2ddbf434f63f083f7622961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41e85ac9ded918d5a94aaf303c813d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8897463cd0997367eac464bfb8cee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dab1e7b8128b4b2cc3c2a5769f25c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01f20a9152c7b4a97491ce7b4c0c8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9446002044a266c3a47e85a19010d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2ced2ac7db38d65680658b740e77267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe6a55ce54cef73d258dd3b0c9d22968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc471591de12bd5418dd22a0e96f8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6a9d26c987a6025ea6eb4dd23c45270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d385542bba38b6f0c215986e67c1d5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce3cf4ff09c66c3f706af9ab95f4cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb60798b03ca53561f75e6f757f51c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5bac1cf80eda39d2b8862349b41a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ca71ed3acfd420cea03d71a93f02375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c229850b382604f0b804ca18d87c4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93033f42c8a1c9b533bf1050ba38c40777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f73d682193c700aac13a28fb78a59578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b199106e97af6418b29678b40a82479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ae2abbb1e63f7719cb28cfd61558880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4b947491a1b6e18b28d53ae9bd36e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc281c6414d5242b8a7b99f313821df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2d8b33b1a25637761480c816176bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425dc5ea5d0d6a37e104a0bb7616d3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be6d15380b7a84b2838b95d24109a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8c73732d020ad6f9332ffae907d4a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadc28dd1c9cd780579b0f927a9ea5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b6c6e4f5f8d070913a0de4260817688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969299793b8c119894129a04bcdb8bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142f719c13d04bf48fca4558013270590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab7fd200936b5598f26d8cba9bf2f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ec0c0f4bffa64537687b64325532992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e47d85e0c2f81781354da0b4eaa46293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ec8dcebb2142e995e58fab3fe23e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410e9d09257a5066d23c2f00c85793995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890c99905ce6d6a480b856074866f1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fde72eabb5565790be68d1656698e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676c0649469269f02d3fd969f023bd398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b635a05e0ee5e09280b814d367c7f4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc2337b53290619213cf6ef650492e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2882a0c31d7a2a482d85a9b3c1b4dc5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d2d5f7c539fed02ca7e024d6ddea7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d02bbbdf7d18d25a1b31dc7df6c9cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0be0118c7d6c27dab1244a42c63563104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1483abda060901132ebdcd0ad80af0c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c01aacb7bd3f7e6fe1115ca25664ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc753feac7e651caf1644abb4878c59f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297ebdff6c53935c1b5aad6643c707f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594adf42e9c64b1795b4e8088b4b71c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7a2ba05782db63978430c6c8ce65c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f996e2fac4d5f94a87d295f8fd3de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733b5909eb032c8a10bd105cfeb95aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044db8fe5540f9bdec6f1fb4377ae22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023959034d157325ea7f554c00f1c040114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82b3636282a8c8a94ce5ed53a31460115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3e41a5e89939c6ccc2bd75187f6c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbfe5e7f78d1e43e1f7e16adbb97da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcd39214cd59feb35f9d441a1d1e3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31961bb20c3a8dc22555b06522828add119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd677b93793f5eceb79aa755b7bc8863120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c11aa3502447d01af3ca578910860121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82924002ad0269869bb4449e985434122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0586641034a8c822ff9c9ae615d1fb9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459530d56226304d5bd85110cf5dff7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b113cf001a09897e7d5b33b72a56e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48505b6a6abacc0de34e21105832cd69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9d79dada02efa5a26cf965d6526e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4957e01b4d3169cc569aa1359ddb35128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f22c0216445bb6c00c94b608de27c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d1d884aca7cc31a621f39cf80d3b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9de8a144ae2928b1dd405bcbb4b59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fba2ec74f934fd7bef59b8a668785c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb978a0d034584acf1f56237d06dab33133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038b6530010f4ebce90d57eb587d907134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100e4d1b08cec834822a92e043f7fb3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbb32a7e9e84f104128b1137c74e8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e40334eeea0d1d92cbf54ec0cf209137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accee0294ffa25a5d54b6c704ec4922138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec14ee22213469cfdce4ef620ee8b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6c2327d2d227deabed731b7966fce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf853f464ee8df13207d2dd0b577c762141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5be9543e4b68143cd95cb6bdf3b1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645020e3f8d33f471e72c4bab0e0e98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9830393a12e1fc2a0126587705a6dc5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9454f2c559a7c20b3d43b007d60cb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dde9149c46b590c6d7259fc731071a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a69145d4c66bd1a722c25d4d7346b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432c13683f43d49a6bc929beeaa5f95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13618fdfcbbb76a9abee5801828e735d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f936d6232b32fbcfe419ec7258d365150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc695f447391d1fbc330f56b751b2a41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc756a7753d7a30c747603e8c2fe871152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48b9383ba72e8b899c583e5a43ac4e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f92f4e6e3c6c88a327f1520a2c8251154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef6ab44fb24b9a8debef09c3a5e445155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459b013d8a1fcb99a3f4ca0d8d40d6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147571833397b72fbea1563362ab36f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94df24cefee98b94ffa78d173d0151a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472e59cbe44aab5a77f52be15a47114159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a9faa07897fff65f805790280c1a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bce6e32212f1f312974644cac85fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c22e2aa3bfce1ae384ed7850c2944162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b883e7974207a23afe4ee5594417db5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c70db0c36506646c56ba930f9c706164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e9b1ad81cde362f834a3d96132ea8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd1b20a096a4ba2ff37b62141c457c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e5cec5e21cf7e8179fa26bc1ada99167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e0d1a6abc8e4b806ef782cbb78321168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434aebb0103be325b6c9702c7e72d3b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685bce7e1b0ec1dcc36c19dbd254329170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef777c2726efa6259bcee0681afd91d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabbeb6a2c30ba4721f6286e5cd41d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d795e77a55592edcdbfb513b8d8f07173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed455e6a54dc624184afdaea2651c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ba045e8eed3072e4a388642c41dec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713b3b7b56e052e5abf5356d94667b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d098faa7cc3aa3c0c1a62e1b6d930177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10fe409653e691d2c62a046110208f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d99671c8067aca40ddc35e487cae37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39b73c183c2d181f21edf3b332f2c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e136ad715bce9c389625b9410ca05c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7b3ac6b1f4e2b47988b8fb0f62d42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625499e0be63e64f52093517d81455fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd74c2e98961ee286836e919eacf71184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcc309babf1cc1564f048197cc9011185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3d84d69b7f9af38470cfee91b492b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d52749eb4e8542bc3931e45b1c8d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec71adfb211b11bb0b67492a86b36b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613870d46ae213c4ee21e7aca2ab120189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cef1dcb90f401ea4917ef14bfe5b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f7f5394c8db4f477b4fe7f2386471191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dd76ca2d517ea73ecae49994f5ba1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12994c859a711ce43f90bd6d124641193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea36f45a7a38d57acea7344a29f80f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5955730e2089daa7b8dc8d1407e2ae3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed4e52a0e6d658153d823d562ca47f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74a0a73903b4ab93956ef4bbbbaca8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198c3efcdc6a99286b7425e13c7df99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39126e6e8ab0eb8d5a24246fce7429199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfdb87114968ecfbd97efeebc533db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c526c7eacd0941419f4b07b632c1ddb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc306c4e75b80bf5f161e1addf4433fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9373132624dab9d379e4067e12f98c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7dc4cf6f1a0e2d3ec7ccfd6675c00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e9b3fefa446682a78b554d1ce4792205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0eba5125b56de695a8ce3ef1c4e3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25643748e5ba2779303beebf09b7376207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21977391b33c6217261b8efd2d1d02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74a091989c0f49886e422392184854209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5382e5ea95e3487ccf945d5e8587048210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a42ae09b0ad1a3ec875a5d57d0451b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d6f810200e7d79551818e16e407ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454ae7e14f327ae4456d021796ae2f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67610edc6cc4a73ea12e3e14df3c99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fb2d06fdc16231cc2e488e8106067215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd845bb0743b29f7dcce81bf48958c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df445f6dcadd3f3c9e866d59fe2be4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca64090b0c9b21aad500a163032687218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43176c796663b0bfcbfb85189a3068bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7b43ac4de159ad071c356b0dde116220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96d55e39b615c59a53090eacd60809221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9937262557870979f169292fbd93c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4214ae48986799534f8b842bb5a9b6a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b0e674b222566b28af3748ef4f4c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e58cab26ae8c28adb5334b730f6c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749df14b93863b1e3191cd20cbbaaf09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823dda84b183cf3e1e4248b4c8e5d37227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4f0f6332442bf09d7556e6783f6bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4493c4d2585ac0975707d4fa36c7042229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4450582556d4523836507cbebf0254e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90e442475e8f085616e1630b37e1bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d681a09c305b1a389d7ec21d2c17cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ff4ff62a98634f4d873581b569091233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdf471c402e668c25e461be7131830234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05380e0a86c9a87f7e58d714e154cc23235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9767f9d343694b5f7e1c268ea71de80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0feb9048702646c7f220b02287e545d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3216135f6836efcbce4eabb8085c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ed32e24bd9d80513de5bb0438a498239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c78c3aa49a58f031776575bcbb31a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dfe0f7f63e25e87ab9e9eac977dd5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55f69b9ccd97bc2fe1482396fd4b78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0c4e2f883aa1d73560ee8f8a7cacc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe5cb1470969df558395ef1b0fccac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdec5d9f74e0994ad073f5a53bc630f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7043b664ef9db613baaef8f1b42a4c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd98b5b7cf7d45a10864840288b431247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86b12b482363ee609119fabe11c89e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609326d028968d49d48d92bea838472249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7d97b8c2b3c1c2d9729409494ed48250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaf5fa643d09c7c2c5063c6c56bfb1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474497ce4a5c0aefe49e2396bb725044252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b42f513e09a4cc608b0c03e1fb10ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6642788ae06df6ddd4fddc74e3d5b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666e76eaedc5dd921a843d04fed93bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd297624ed36bd46493f294eb1a90ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e837836f483516a8ad0ca5015c979257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b365847b824ccac1df20cf2ef23bee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46432a79c1e8650ca3d60be8a5e7d889259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0fca29bd1af0c1bcde109bd2b57a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9071c4d6dbfcdbaabe72bbd329e73b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a5063f57608f34f4a7c1739508212262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7397c3e4a8a3526ba59b1424bef2ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f42e2873663d2435a925b1fb1bd0f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c74472c41b636e7ee226a19a02c3c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c76e4128a368150382b7ff50c8f672266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b241997d0ca8b33213db83b24924967267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86669cc1de3c8bb3363a7b81bb6f189e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f7c3f392b4dedf2e5096deb352b84269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd667d06c8b02918c9e5be4b2d7fe27f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23af22b1f7ce3aa434ab040ddb78a7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334d06ba0e43c176fada851213d6572272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99646a1dc4001145285e72952b129944273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cf109342fd2ccda88f3fbfe9c7ae0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44796fb39cbb64784706fac549edc0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b5796c8b43d04b66e604325515909276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57ce5080dc5a8cb53b28025df6d1a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30aaf01552aee383704808c982a575d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb35e472bdba5dbd01529234cb8e9d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0405df09009c6f86ea6528a89365449280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a672400a7f47039dc61eb636d7bd5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a228fea7e9bf2a700433f3211132a24282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea969db47924cd6b7cc1711e794649f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5401fef8c59244b9aab5df00f9f08d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a76d8a55aba2d4e4b4cb44f8440c38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67fe4f3739e277390447f6adb9ac48286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fb2f75521bfcfbda4f417daf66a93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82860d76850f234585be7674f0b7c401288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebee6f48895bde943268e51ebdc6c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135979750f71ae90d2511d316197792f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5002f68bb61af36a824e39a6e30e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d866df78b535e344c65f7a947d43c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0de3736d9eeaedad327d54f77f17e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b73a0d65a1763691f9d31ec3742f88294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff392e1d271a68ad7ae5c591147ac3c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de35c95081b29e4baafc5b05e4aada296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d3c1c6504b394514fa3c39293e5d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050da230299070c9f13c676574f0886e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4be2e93fa85784f0fe4b44b9b8af35299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6807f41b4afe94c43e65efff340021300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef8b24cddde1c018bff243b535dc6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f776ba17f04110e8fc483e4ff97488302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea1bf113175841cec77c35e59dc528303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8245e85d322e4b8bfb7816408c681d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a331ee6ea5b3233d2bd83f341fcfd6f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535d568831f4ec098fbc83d85926815306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa308c0b070c66180fcd0b9fbfe537ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c865040f745c995d1962d9a954e823a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c959484b84c8ef96efc5d9485124a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d77095229cbf51cc910fe8736c21ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166e71b76aedd23a5101592c779b3a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47df5ab90b59f5d29cefa7a631d6b6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adc4e202b45bd0ec8508f27c9ad843313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d214300109f771d51d8d44620c48c2e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e6ea4b00a28a63381964fa67eaf3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3194ca56ad4ed0f16512f64c376d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a426accea91191d1062fa51ff13fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9c5f7a80007c9841d15532f3318db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fffade5a5fac8c8170420e6e5704c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fae3e2ee43be7bcd9e12dc5ef67b5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068644c857d4c213629e90bab6f5e31f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d47841043e88c7d44bc13883c0a274322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54ae76c0f244ed666c83fe438efbd5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a22bd5fdcc18e728327f106e1aa03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46869025c29efd16fb6a389702f3bf13325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f05f47c314802c9555553f145668d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66698c7235a22a514f1928d28f358aa1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c397acd2d6b3f6c9e21f295a206ae6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5983e2e5b2d190238665090a9b9d850329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b42ddb596e39870aa4c3cbbfe8bc0b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20a3fd9dab20ed2c79c26eca11077e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeac1f3b831ca40e9a28cee8ce401ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df694e96ab00a9bb5d42323b0ede79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c4be9739911bad02e52a280478a61334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648d17da9b42a99af479ec8686bf84b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c912f8ee11dd61118e1ab2329ee3d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc01b76cedba40c3cb0fd906f4be51337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05fdcf6c93ef6ab77915a137cbcd0e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add4f08a6f7fb0b29b58176a2df7ef0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462acfe6e0fcd491cd2dd1f1996dd43340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca3c4b6e89933f224e3365b3fb5b72341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c4763c672e32819c34834a67162dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569f48b7c99140d5e2bbe35372b0508343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59d25a2222770c48e4e27a1bac999e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918168d8fcff0512be0be7966283b5cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4b97a19651a437740b955c0289d0a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb068e15192b483a96db6e6a780323347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aa79a6623ef5342ae76fa8f96e8f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394cefdabde5d61126104d9c97692ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77305d1c98795134cd3dbaf74547d7b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1e8126ce9e4ac3fd95e6e11187f16351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd3374e97afd56471bf2dd9973c685352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59a9374e550a915f3e20034dbd91bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72320a08eb24363a32f29614db49ee05354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28d3a5f7640c97efaae8555a65e7b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3d50629697975f7ff4cdc033e1170356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca259c7e3db9c7635c0f0e75f372b8d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e4028d7469fee8c915aecaeec2f02358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599fac156783910a58ed32b5bdd14ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac5a6ee1a9ac11c8963ee5244ae59a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea540f0964471cc9dd54e4411fd6005361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8f33f1b39d5a9be3802911fe51e3d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ec06957f08a55378abd3f15954df1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c5845275c710d8b1b90eb05c73408364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d4019c2ee06de7ced6ec212305ef7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c156ef1b2a187be2a119e167eecbd83366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93936ab92b83ba8a244f8099c26f7c83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4beb4c9594e5cd5a0809c13be92c274368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207d8458d6db2978f46a8e60febca71369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0194e0e4aad7c7078ffe4917ddb752370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb7df592b5b014d5533e81614e48ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898c05826ec26a7e06c92cbd37bbddd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0b57bbe7c779cffa12769a32bcd8a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1f5bd65f923feaea3ca0e9087a1ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed4cf01f51beb298e0dd577654e671375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d31bbbcf865bc1e1ee01aed57a7530376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b92dea13da654aeb31fbb0f4f9b4e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c59753865508215b48eeb1c795d516378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81672da55a38ed0e43ba305e2694fec9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e727fb4a4b221d410c72ba4ece473c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4158b3ccb321dc8473037c6a5e439381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d068c77be9db5446fa94e3fb40086f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159a3570d1417f89e25fb575fd1620b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e83db397756bd3f2e0f6b3145b2ccd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80095fbc5c9d802896201d1cd3a926385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d43fa60e8b49eae19be270ba53ea93386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8890b190ac03e3c530c9207b2d153387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a0655c2266483f9d243020e2b1f61388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3387e740093cd2340b714ba743298389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596032de1df9603e0c28aacf45c5566390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230b1db3df00a0eecc542bc8f7dfda0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a62b81ce072c9422c368a7fe11410a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719f5896bef28b4d2970fd36ef5f141393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53a3ebca77458a317ca749b6db95f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af119399f5f2493ce3d865320ecd639395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864250e1132c9e04a4d931cba88c15e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222813da82b555c66680ba80da28a7ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71599ca031fa7eee03e5cf02f1ef50e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3298b41e0631c515fa3e065d9b6057399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88c808acec677205843cf88bfbd20c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798562e7d1eaed0d02fcb547f3adf9d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8bcfb4b11fd5de5f61b4392bd5c37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b14cc6bf879a12c46ac45791f36d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1abd363a032d2c37cf87e38e0196c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200d8c6e4576fc7fdbbb076d8906cd8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a2a837a2406cf1935e5f5258d608e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314191106b38b612268e2e8395b8c6cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26734a3f7efa140da867cdfa9b2d1d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c56e0a165234fa2a8a8961402553a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc01352662d723a708e7d288ed0ad5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cec9fd0f274c6cd98817705d2ff63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5324f781e9499cbb0f409b74eca6a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d516b5d1a13c8b0098f44814b53729413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de776d5ab63df824a6ca0a28541fda96414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd329300766c39aee6144b41ec22d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73243c84c2e148fd8eaf46c82dc19a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f71ce578d8de963b31ad6bbd749b56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024ad53bed1fb1d82de25b2296cc3de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c91c3382296bb379834ca315af323419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88399c643967b9d3fa15f8342123e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389c5e894c950e4098031117ef928a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c186de230ba8d5a90954e8f0cd11a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e424f32a58818e0b4dae05a48d9421423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9471e62f6c57843d1cc5708ad5e48424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71ab7b7bb1503105a9e3e553f101b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce421837772ff3bbfd4f953efaedff9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8574dbd287b26e700d9caf150f11e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460deb4baf2074f57db99d3db13cb47428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887098a62f722be597a642b9ce5935d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f00313695022ca9d75381a20389d85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57898f241e9ec1c6a4fabeba32f430431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78234096e52fd615044c78a712c14204432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838217462c486b1b20011c505798d37433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14709ed36fd2ccb9ec77e394ae4a0074434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514cfe29448813907b0cd9f176e62dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910f380472366fe087a43f07374add4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624543a0fdd85c6e22914c724ae6281b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c5e34c1c195103d9108ec612caa0b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6fbff63635f63fcfab1e370607c13439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132de5de51e449641aee26687eb92e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d08d12c3025d978f7a5feb165d7ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb6aa1240b44717c6a22eaf0ad3726442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e84c5e2dfe05c73f151a037d5f7442443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56832eeeb55b6497f7973542449a1f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441f41a64687a84a0393218902f67ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c2244f493cd25ddf522bca39ded70446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abdb5186d1572a8701f8a76c631760447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fb5bd71caeacbed7f67ac4b7c957c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93555cbcfbe9ae478be05b4b71bb425449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1befbab02dfb76f5168ac18e93554e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bddbb9c59def56243dca34d7c25d87451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d432683a966b67e329843c97ac8ed51452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7be53c2a1395cdea61b12f6ababa9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715c9c2826a8c84df9050fdb9f279b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149439a2bc78b391ca33684fe212bf7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc496eabb821e956e3e83d8ca7a7ee8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16688b0f45b6927f4615ccb98becda5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd0ac7a276c121b4c09c4917be1feb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd253c3fa1e1b07f8ae9a0c73a728c6b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bb31fc105cc648b69edb3ca7ca025460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671d89ffce78d3be1ae058014f0b6ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bc106daa69765756b4b3b9150337c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931b64d674ffd3c6188160ab285d319463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47347e11f7c163acba6cad355adebcfe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c0f474b4c8d07f692fa34cc8f1932465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4df4ad6a3dc5a156958a6491d9e2d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c72914713e7d9edc7847f13cd1957467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3833f39b87aa0806eb51d8fc0d319468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee220741a835fddb17c4800fed121966469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba82df7d8d78c773eff76b99a88d401470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69db967de4e318d3f0ed0f61f1740e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1402ee53a68e1173525ea384e84e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22124a6e79c804979f53a74cd6805a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e61ccfc74731c3928d350d0ff373d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad05c2a7532d056f62e22461f40183475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b9ff5f3286b5e93a83d4ca1ba360b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7c2cf78c1f0626bb6fb3ea290df7b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96d81937388bfa9adcbc7fb852826e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84bed08904cc5894905bb1afa255d2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027c58b176c5773e6f85b82f038d69e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97025cd370b263965b1ca46224148208481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db109c0d93406709b90750baaaa42c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7a864f7ce5c2ca8067b4c07faca6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb754d80372b072a5cddd102e100a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609e96a0ea3710f48db00c49abaea23485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d433cb1f9975c04c4ea17818cd4568486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d198fb4da3bad9d74d7ddc6d6eb61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61b6a5e4618cd44c1cb49939b69ca5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5f0be192d1e5847455bd57a417d2a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e0b524d4b40b2a41a090cc9481eb6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012593a55fa76766859ed05328f98cd5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345bb7a7fbf602296a9c0060074e7a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314ff9f4ff538de83f977361fa2ca77493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e346294749450380243f269e8461583494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e048e5be291290d7b25c8f2017be7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e45b2edd09d33a5924447375d0a23d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e0fc6be83816eb5235ee39d8cef07497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34061fcf716de8b9ae93bbe13632627498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86d888b89a23e6e64491b74ed68e0f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa0ae0a0e86b32d98e6c9d1758ca1a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf1d2ddd424b9a320ea2a4c3cafcfe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ae1cd5ff708d5e95a3c3c501ae2c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ff0f95e1a4f6bea1f22ff5386e80a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243d68c4146edef8ea5b15fd9fe1315504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf279b10e51c625f40bc07cd80b5774505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ea426c8246ca14a1eadd7bb4ae0c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c761b12b79493d84500c0443d3193e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49751f568e7ffe29939106fb0bc0b034508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5534992386437f61310403ff58bea9f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a60f1d2dbad32ada6c494383e46d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7e2da331fdd78603eb0b3c3a6101e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766e497b349107e2b693374c00cf466512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7a16ec55822dbdd9fe2e214d50376513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407f988e6f417dd9a4542322398aac4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a14472d9c885adff99d3acf909d977515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4187e806f84119fed258e7d43f38729516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8322fe674103668f4b86a644821fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a7a5695d7941f1875adad76e9dfb5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab2ccb9eb9dd8460b54c6baa599033519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c99748c9ac9512440f89e7e3f62ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c52f538597d57a869ed3900b6fcd95521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84936613d2e9c3edf5aafd946d0941522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc101e8dcdcd7804da94ba261c03b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6346d6b6933c4adf44509dcba878f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fe04a510a95926b84f464843bb236525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eeef166fa9f2ba45ab7dcd9bf414e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd91ca6d3e54a35b39ad4ed43d9507527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89f8452a18d100e4029a7bc9095e0d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d05b07481e16d66bccf3f0a5f4bf29529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd3f3310a14676984bafed525a6956530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d640912f27fe14e24206fb19176600531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4cef2d08064dc2a955bcd033cd25d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fb8d235e1cbd5c276fb668eab364c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764e8f07883d27585111a45cdef18c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd66b0b0a3d712aa9d25fcdea0fc128535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1118c61626e654d3423c5f92744227536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505137973e8e1ec8ba00fa869b783b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8d57809da1ed9f51ca6add9083948538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d49b9ff41bf33628512ff63019ef7e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fad05eecebeaa6d0c9635c89b967e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3e39181af122ed8a5cec2f54ee121541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8c3d612e4535aa8d10beb306d669c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554efd5ed76b7fef07146bf0c64b2e54543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a419f5e9da43c935f93db63180b6a31544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ea31deaf9a6c10a6027b2de130f0a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20b7bf6947571acef4274044187879546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e6713bac5862dce98bf8022aaa254547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0b4ef693a609d6795486d6ec78791548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22907578f753da59bef8d7f9382b45a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56057872eafc7aa74f996e2d9e357d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ec607c03b7913d8199d08231114da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30bdcea1e44e2abf991b620016ba95552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a76d76fbd497190b7b9d271faa525553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c148cf9dc5813a6385f5108cfd88f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2c98330922d75ab0543443a578cbc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e3db8b818eef0a6e7e0024ed5ea56556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d316ad2d4645ad2ca63728d5c959082557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad669d3d242b0b77a7685813ec32c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212c9add18652601c85e0cc66456e26559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5169b48748418b7cbc82f47223bd072560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1a62f824e386e0a2e53ef4ed93804561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0357e15f2c321bf889360c4834743562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d090f8325ca08eec4f6ff224f972f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526d3583a675d7267c3346b7bb65bcf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9a299926abfa9c321f40ad52b028c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc2dbcd8ebd78dbac3f9e0a58488c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438d6119df8732c9b955dec9c009610567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b9208ebf5dc4b3dc7ca82d0ed19af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99cc89aab780d4147a20dcd776a9cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc0142fc467fb623c5f54b844d860b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4fac1d44ff90769352c332608c3e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c4db0ece8764585d44ed4971c59a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693462e9ec6e27ad25fdcbf95929806573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b452279e625ee35ae831c0baa742a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc4529cb80d1d017e0967737e10df1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b060042eab82b34ced8cb64897521576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47707e584e7bf39776de469ef3786abb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60812dfc7f9f1c93a508e2ed4437dfab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e238e48880238ca187924d5b91237b8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab76ae936c0d8ee3cddc87c589894b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b199afc8d75351c3b2dcd030ad65ff3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5506a12109d4227328f6d53e61d0ef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df83072a5287c50790fc8b45e55fad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441add78270e32a9b031f4b0e6df5c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873858ef76dc4a49090eede653585afd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b51731c456a17d19f169b432af16e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27244603aae536b5519085fd2cd0c0b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942ccc91580d46b9b4e431203b0fd1b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c950355d4dca34f808387787271a3ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e68c3554e76c3c3beb88d4831901d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836056fd52bb9f3b62ccb8299661c465591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f968c3ac127ef5a2b8b2a2ce027a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a29932e28e2b38e89fdebe08c4c7d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324a57bb5a4ab7151a57369f6057ded594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a0cefaba177ca3b0f8ae20ab2601c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abea5a0cfea8b51b3e3da1bd3dbc332596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48bb4446e19f4f78a35507c9930dfe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89307bda9839b24b9d789eac3502285598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353084c368b0a91e4c117ded5f6f385599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c08efbfd9a15adcf33ce38cef049d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e762cc476c4509bddc967f5b8e77355601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79e32c6f270e4b4ebf24de8202b29b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec94da2c29e1b9db1925871ffe25354603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b205d39c68bc076faa50b40581b0d4e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b3617e21b4102cba001e7fb5e6f04605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353588dc853f8d19120448f61f577bfe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e8b71ace559a8a373a2e8f2786719607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627385b7cc9ade18b654a0c29bb66c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be737fccdf8817dd5c608ecbf83d251609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57150ba8373da3fba50e290e53a1e6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aaaf557cf61db0f9a71b58b54cf8f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9807a7dfad3b6a77330608f5e21615c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f0d4eac5ed5ea917f43969db8c1d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae53eff7a837b56fa3b650cb262861614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6e89caac705d534f78857051a0aac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8751094432e1d69ff805041116c100616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6affd6849130943754359598ea5c295617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caac3705b8c4fce97c31e2af4acdac6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbd50201665371bc6f23b2e5e9c8b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60378bd5b01d75f79484229a8b513a1d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a60b7bac1c303962eb07b5832974ef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81565012a4c4b316993adb4520b0a64a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727dd807765a2ef4a326ca557d1f180623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c90d2b4be9ea07ca25b7b088fefac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ba3271a704a03f126a2e534ac3b0e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5955356193bcae35a91bd336eb7437626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0573ab73cc556e918bb2f7a4e5415627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e6a999a5b5c187d4606c7b2aba7c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b29d20770a8154a3529d964263c11f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf01f7880dddcd8da44af7e82531ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc382e967a04fec70ab044610cf7e204631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace76144decf524294bf1cd23ee35ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf4a79d702a0ef24a0b901f1ce1d23633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdcd04891ce79399f4a1440e83cf96634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeaeadb91447c85f12512a90a28356d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b371358437d357cc30f0df7a7f73bfd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4670598504a34daf341c00f04ee1f5c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8befcee31d5396e3f51227ad047a98b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983fab61450f3032dfe9f1045067199639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8249babbca4e3650f52e3fb53a9250640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852ccebf5c359b8fe205f42a1d04b48641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab263a615805eecf2bb96ffccbe570a7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e3ea344b60fdabf8dec59eaff2f1b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fb83e809ae1b22064f91bc1865e91644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0deb4bbc0ef29892db5a34485fee0c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71699a3321bd712abfa12c2607f0dce4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1c9d801f96beae444310ae44f53e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6410df3c0068aad5c8169075ba285648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7cf4df8f0927ebaaadb4c867f8033649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3013fd1440549150b3aa72dca0f8c65650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ada5cea0f9901a41673ad32b6d665f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcffc86500126f84a2bd89dc040907652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dc849f7f903d3583e92fc4500b928653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdb3cedd5ccb5f042034a703875137654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f9683a585f9c7c718a29214f50374655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaae51371bf701017b0539e1a157333656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6de68da9585472b89ffdd44bc645b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd8d734b663e451a732e0df6c9c082658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a673f65405eefc7cb53ee9fa1fb9f4d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd81b4997a67cb3344990931088fde660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08635cf1b15ae013a141de0d38c6b8d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d362f1c02be6272586e31dc0a4b5b4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac9fac52e67eafbf2d47f06503a61b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb404bf53972b76438d4c68780024f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d8f9998cb06ba717a7c2ea1dc317a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e299f7337fd1b954637449c30140d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d99c38fc8fa2c6f9e3a84b5c90025667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204593cc056f5c565dad4f6b30ca6c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155a826ae91a099767176fb724790fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d339b7c3b3f88ed5bd9d8dbdb409590670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc52590ee4097c98569a7f855ee9f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5892588833bb8b8654dd66af72e7189672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6719d2aead36a50348b73a4dde7b04e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad5a635f15813a5068c9e14322c160674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc9b991bcf908a134225c70b9313f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debea7dbb7346990fa7784f2556a997676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2208b98812c0df599e562cf43c31b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0fb3526ccd21142e8144936a49912678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856b7e8e75fe6c1e7c18c0f5f51e957679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7818838f3c5b809736630cd2d30d2ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31900eb147f2ebf48430abbd1b5ffb2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421982e37417c7265ca3525c96e23337682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f01ffcc40f95efa4a6950b7680feb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f27fe20658f4ae8470cc4b5b751f80684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d54a33eac4f5e8bdf78c94882d4690685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18c84bc2f1537f8a752e1a5edaee65686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e514440228bc223dce667c8cad97a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b71847870e2065775fca6352d73c0a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8439441d9833e44903cbed8cacbef9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8b86ccd9e7f6734bbf90efa16b6fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252c4d259d81855b9ae4868ce2dcb1a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a543cc6e0b56a592617b23981d1011d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4db1e7f5841f1ecc20a8a89ebd6f96693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7985a6dd275bbb4b9799018eee18523694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab300d1825ef728fa620b61cb53f4d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876fdb4d8c5f3a8dbe4cd2cd2c44369696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350b048c651ed95a08b93a7fb8d25d1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49e2c54dfa4158fc4abc78967be487698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd997c69ecf91873d7e8db69153fcc3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a709266e0bb54cd86450ba9097400c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b056e4a9780236e9737e1747644ab0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0c88422c22ce409f585f62043ef54702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4301e6d1ffb6f9d2691209732a0906a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223ac63405c5d38f265579c8810518c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c693a9407cc401014adaf0229fd30a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb41bbe1cabd9d3c38150a59b52b15d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35a550c6a6f062058325f076f59abc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d925847ac86d39bf5aaa6c9f49bae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a429ebd2cf717b55df428e03ab7b52709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05216c12fb47fefb81c818727233a494710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25ae521294d7a4a5d9c16a5023dc31711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e5907731eaa7acebadf588203b228712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7408cf7a12a77915431a85967f886713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ee5057c40d397be90ba40e042143f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce0aaa1c44b8b1482e0c0cc4b6c884715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4d588be9fbcbe24b33bc4ab365cee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a332672cdc0d6532237295ace8f73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052919e84b3e01608103a10d957b968718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bd73e1067ec267689c93072c61662719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab0d7648b1de1f2532c17f100ea2b2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194f1c20669ad7064f41481eae61dfa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0885c986c2d4c8712195b57af2f4de722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daff953adf229926c6298ce71b06f90723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b221c8d28dbd98fb6144451c3451777724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab51ab582e8c0d2480254cfdf4cd2e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f89c460e8d4b57974a346a8973733726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be320f9340c3ce600d1099c48b556820727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b258a445144771b141bca7b2433b4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af49a8778ec71310b75a200b5a0ec4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e4274f0ad1c4c05f732e2048df310730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f75ff6388b9d6fde0ec1b21156768731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd46dc4f47e9dbffafbfeaa56086b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e7ab919e2eb827dd283897d65a929733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab2d667190f5b066f894d4591aaed6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85028906e272cf45aca946750cbf89e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878bf539edb02c26b8ab5c57c0c0fa9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12595c9741b1cb00aafb638f2c15c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441114a97b32ee15dd7fe4d3da2f4c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9156c0998f1f1780a4ceb109822bd5b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6058851910fda329a994467f66732d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2d3faeecab4f43a3eea95162dd5e0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af1c5eb631a5dace01d29317a5082d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a8fbda529080382ab34a8fe06ad20743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62257022e1e1788e27c3fc5b7e184062744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99239a05cbc59d68f65b625a86abb8d1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284fd5366d3f85dcc86671045a019d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8a7e96be4617742d17dd375779d9b747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25588,51 +25342,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26018,1610 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>46.75</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>986</v>
-      </c>
-[...8 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I352" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...649 lines deleted...]
-        <v>1182</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>