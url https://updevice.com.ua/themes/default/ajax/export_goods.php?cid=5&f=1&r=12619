--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3598,51 +3598,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea46bf00c8c80ddf4cdc2020e18a8d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51802b1d3d9576ea8d730d82dcc9a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d317478f1dba931e0c475a9118038a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e01b24da1e20ff7c451608f24ac474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdceab1870f5fccb110e999c7d54725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95b95a568768b1f313add377b9192b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4c2f8a4c5aa0e2b32eb4a8b0c13387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c74dc8adf5d82f119e6c0cabae2c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1eb913b6a63473b0dca48d643233ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b5425d038e4169275edd8de21cbdb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b771f55512b47d1e8021751850054dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18084951ab652accde6022893d79e1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9864a821b1dc75d439015f549cfe9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5796e2492a794fca431ae764272d10714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4388c2b6981e3500ef4193aa5e8c6415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406713a5743fbc808609f2a38f3f33316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be51071466f3a516bf9e5af7934a43217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e1a8e441cf91f8254e5be448e004618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df82561106a40c153a33aed1a6b673d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6c84d3ffa7d348f8135a59fa20f1b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944f4f17db429d2e6edda55482efa9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b122a707e4aed85fb114e78a4a48322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba6e9d7738fd90243662b1ea8c036d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4869851bccf804531641e40862a617624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29682d41573343ad17aab73afe8273b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfe0aa9dec22da3794c188fb64f84526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5966e4b1ef48ea846dd3c9c681343427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5384daf223ae422e5786f63c84e408e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3863073af5ce2735c608e50fc7c2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925576f48ab4f662d0f13b96926746630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db7e2ad7a8dc5225d08d8499dcf81231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f022eab4b5d193eee9ad9e6a4a607d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a89a2b729dc7c0d84ab4458350d30433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ec3014783e68ac968ad98aa8fb49034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f55824daa892956cce7b48da7a81a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e517b42df552cfc9258a9836a18e02a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e9cc831a6447e51b40ffb615ce78437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c7eee6328c2904c56a6932f7abcdf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8b5cc53e26a7d3f247a7bba970bd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8ea637c7780b870a827acbd68df1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb77c83e22987295b386b78cd8959141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a64d0d625f79d7b84b655e0342867b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2ccec1d87eca2589b1b4696d8af6543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637210e41029a90605007426ba7fed9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbbf550417f577a52d68b2dcefc6c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7ce80658f53fcec3c6ecf762252c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787216899603d72e9d233f6bec67612b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70351dd3fb338911c85715ebd1f3a24548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbcb5875428391d2e45e614481282049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a7a1352a038b4fee131b46fed4d7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cb011c6b0664b1aa76eba4ee5aa4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7799a939a39127b6f92efbf0eab2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df989727b455a88e7a2e8ddbb9360953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a866a373732a39911d2adc5f26de2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282a0d4d3f76a3c24913071f0f4daea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0790a6d03f9f5a4a74d33a1a1e0a28556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36628b4465150f33ffbe53f74b8debb757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc0e3388cb4d3b538aaf77844e38d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848111f3a63740113673314f8630adee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c23276efae0d0dce2acc0799964b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266ef813a351be5b8e44dc6c06da74f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3031654f04a32dd0c7f8bf0b99dc0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0985d8da306a8c7333dbf9902cac763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bf7ae50f364fc6d8422db7af5b3f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e2959da6b474031f05967f5c79cfc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1555ff81b9a46c479ca28913deda8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92398851d738e03fb2f234b4bed980f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46099db51c601b48e59b58cd9d1de168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99da9019d129166a9c19e73b260749369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62723f78b9381d3ab94c7ef7a144c4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd9697649810a05a49704044d58a5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd733ad758160720071c9e148b229fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e843d6ba4e79ed7f7fe41278d1e2b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36958eec5bbfa5ade1453ef047a0b8c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3695a85a09a743dda9286fe5ff4f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237dd86c51b0dcdd37d76d39a594afc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679266369eb8249027a02e8b07d7d55a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7751758dac06eeeccbf3e92176601978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08dabed0bc090c2992c4a9dd3a8e0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655aa6f66c88ac339da817a4784dcac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fcff0337fb8e275af064ec2bb0c9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed65ba6cdd97137c51f3dab8c65c81d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d589413623e164d5bfd166120bdd3483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea500f9bc74c82574676bdb65b011e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb5718667e87b049023e3411b2e55885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe4e2334dcad22df70e4847ff5e6ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c4d7df6d4019a9d4cb09be660478c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82233085a11c861ee3484f1985eee44588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c120af27f9c3b7590936447f8352189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d52a44bf07f769893586ca76b8746790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa18eec7c8ef887d0507355071d9c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8621a6b189b7e0b6c24378f2b5ffb1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3030daa91aca806e91ef765674613a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef1bd52189801f046b6d58cf23840e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e40d94ecafc407f23d893084eea7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c964bef7fba3b6850497a2df7e3c0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c859a3e8c252e34ed1dc9447354b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b56c8e53e6bc1ce1fbaa9430cd98ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fdad86aeadac5ba34f3ae8b5b445a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39735f87f90fe0404301895cacc95850100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106a94be2bc09ea0fcc584deb34c6b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a6bc0a1e26766ad79471a86625ec2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39350b33e0066514c419e5ff67b84a73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc9b1fc411b711d052ef2efa101078104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df63dcf9083a8814ed47a578c068d6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8046b9c43159315b6e204e604aef24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f363a2e550a970abe12ce378495a5d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431cac09d82d70b6affe06848516ec2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b4f8eaaa49eec755d20fa35e89f03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b1cc0b5e72faf791a7105184aa700110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f8c2c60863d9eb3a2806893789605111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda51f5b5fc71ae2c591f18b23ae3c30112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacf194d31cc08a9e53c0c30517af36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb3a76d1a32808e238f290bc56486d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521788eab83c4cee2029496e5badffb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7c68a6b0ef4024ff00f47fe14b483116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b2df4d14b284acc12797971e6764f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9e71343dbb836611b2d3d10fb816d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a06f4a3c3c56300d72b62d2fb6b509119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5b0403ecc2900d64e99e03feda181120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822edd9e51baf81680812fe20f2f8bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd24cb71fa9b7ce74cd8317a2027cec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372a89733bc55148a83e0fc07b4dd3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff76aa28360933ba4fbecd13ca1b6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841240d021d4b8f6bf41506b7ea5f26125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be327c4ff558b65e173e86ddecd35b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe169b671a93785950de1b2c820975c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1acb9657517c0646288684d294488128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868b83af9589e139587ac9d913b1613129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb70471f8dbe27b24338df2a4d23fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184d190c767d92bfd87e1890af55700131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a124e3a421420f4445091118b05a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df465a10ef2ed5ab8471226ba0b89be7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f479b1cf0ef6c752fbc24d2a610c86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b85f17dcfe48167df31fb37d348d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8096386908b56981a473f43bbeb81b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a90abad121dc0637ca7c342df514c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4066ebe851476300a8bc0821c39f2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cf1eb63941795c19d719732eddd54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d4f4f57f0070cfdd035c43198ba3e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5217f7c0205ec0c6bf376d07e939846141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642679fc4d31cb35d8a792c1796db588142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02b3c285d040b8a7ff7149db55f0e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352879886f998d5c7120c3512a33222144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18d6329dd790cb981f6d14c3c46507145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b4f4f6a1575af9476da31bb3dd71a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38628b5007d1df7a670c94d1f3b21a50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabd657befb87461e5f9d35b15f61b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c85067ec5858003af758de19f80eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b55ba5a4299b93de179d88bae3742150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad929d5ec44bebb10cfcaa86dd4f6db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c56163a4a5513a57b1c344b023a8d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e320278369135c801a30ea2099b0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51338c68a59548571ead7826ff8ffd32154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafad814ce9029425325f65dd227641155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3befd57f70ff3963cff055b292294156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11bf59868b0aaf2d13c0a34ff15a8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe7ab398659ff88d2393d6e942998f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f475d5f94abea3ce831b459ca47a4eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401e820a1f7c924b63eacc168a42071160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe274dd90d960cb457024b6209b97fc0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486f73e83d1f9769a7275b2962655e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b282269c6451a7740a9824908c2ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b35177785e8bd87fac71165a975bb1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a446e54311f3ae342537af32556ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10464ef5c6ef14489a127be4d0cb37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8427dce81e7dbd245c0c6285df91e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cb0060afdd371d7abc7dda006fd69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16804dd90c8fa8b913df2f4b45d01066169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bc2dc833ac5c3623a9f3f928254cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92932ddaea596d5d41bd243ca7bf358171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f49bfbea65c851e4fea9585d2eed0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d732b15e5b5057f5ad548a9111d1e71173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0363cc6875f0aa998c23dfe64cd3956174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44dc1c15fb0270c3de0401c43f12c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6542ab79e418195eeafb5764a3dd41b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4c4664f49702ab72380719ffe436e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54a15f7902b9c85336d78d5c593aba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae2dda5ebde7411a095e1859cbcb3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567c2a5beae1df2b7785f361efe7798180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94976a8912147e8fb184df87ea7ef58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7599a36ba0a42f6150d0526b051a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0237ffa3158644744695b9cd5031542183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea80f69b66731807cf2151087aa9f62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c451400f5c9fa1ac65c43734a08a7b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf78e42f1421f6ce49538fea0e83df7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d8ec24c9adb9784468a12b1517dc7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda249e725e63487cc391fbed0c7dae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaedb60174a08b7e57f1e3a7d7dac0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fd964111ccba35dcbbb9ae1e8cf24190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc351ff6c083d224a9fcf081fcdefd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5badf90e235bc6a0870e69224d93a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f3ed1f6dff3c051a97908a4987cec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cdb373841696d5abf18c103dc9395194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bc51b9f09d1174acac63a8a9d4785195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7b5631483c886805e60b6b02ece63196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504845f19126651df7ae4990d082ae14197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebf2a974dfd981e8237b454362f608198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2310d18f002b25dfcff1bf126025a9c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd0c4f98b555ce87be870401d1a203200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ddab4687bfb3315641708676960a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d088c846cd4dc0a81802b691f96d361202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd2b984d346a55ea73c077f871366c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ccc6b861172f4afdc364c76596b8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11946831306f8cfd9d011bd9a1141b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d4d2af9c934b8aa8fb15969d2732f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3ec6c0fae9a8f1ae89d55e8680865207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c574dd778d43baddb1293e8f21f5918208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96702cbb2809802a65f00abfd9cbfe0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63901948c9231242333c5123c831f8c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe8825064eb4b3f0210564ae5fda17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c3d9d8a993928fe2a4f6a9f9613aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a9ba5c19c6358076a67dbc1d26730213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d5c3f36617935a36ad0cd9efdb041214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44189a1ede874c5d5fdef0e67119c197215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed97b92827a3612509158ae693aeb38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83827e3dd8268b78b138b276eee3ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0aa7c52a83f5f932b344654b69605218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a4d3c54e84276052a5043e333f02f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5ce714b160d44e97461273c3e8b0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a641423d7db5aba3e4eef7e835a9c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f02a4841b79bc59431357547936d40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97adcfd410f17c00351973b77abf23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d503463ee1d09226e98a2195d17e4ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6c1acbd1319b6de3630224370bf15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0958150e8d28debd059a574bccaac1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d587b3686302b67ecaa2219b9683b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b1b6ed32ba5c7fa5936a939a6a0f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1000e9b16687c8c3de5a933a046bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabac45a6085031451c54e31d6a2c981230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ab1e0d2e581c9c949de4cfd8e5ed5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2af651a973868bcdbb3d9b6d0f737a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9ee98ba325cb4bcc857ff235eee62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc77b40da69543762c3c485dddea615234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed27e653e4c6bf49c0e345224cf6f37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbf41b43493b3de1841c61f6b7821d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79523d135056c3de49f9246ad50a66d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd6a8725aba83b8539fec1c714037d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938f5a351a37a5bdb43a49ff82ab85f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bce8dee1db044161cc3b2bf6056f16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9366ee1812a3a74c538e43d4b4bfd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847ebcef23afc74727b85f489b31c41242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d1b90243af9b661967980c056df44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4948c078a2ef8957baf16c9a0de7c37244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac98642d55d9e84e8ab6353ade0e250245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a34ccf867e18a3bde2c8d0bd68a39246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19a063bcb7abee92f65366d0f7daeb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb00e42f5c9a849b554f8999d53485f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b3214ba1905506d35184b5706195a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c30e8495af2831775136ba0e5e659250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bc8c5d6ecdacdbaeacf7131beafc6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe588c7135e838d5a5ca06265a570c87252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410a7f02063ec81b4ba0533d66d05bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a5850579800a09a72955493225155254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7bf2571b45c6abd72dcf00d93e6de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252ca92633b6f8bb3d675d394e21631256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f37a59b6488eaade32b76dc3fe48b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494ae8c0fec09fa713a45dd9ea68d4b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ef7ea318402e6d9560c8380bd61f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b6ccfb093c8ac6ff7fd9ce6fd2512260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af4c2f09cd2cf119bb8a8d59626219261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b61fb6da61e7729b9871bdf647f221262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b3810802ebac0358ff4995f9d3224263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d7e391dde7f6a956b5255e56dc38a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b919e07c9ed707dbbf7dba857f8433265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499cd74ec23c4bf915f4cdced1ee493266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7a71a610e6cd26b352e3e8dfbc49e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3993588514ac88c0b0139c9710bf180268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac2f16f1b1583c8b7aeb39c163d3d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce4dc93921f67cfb20dbee4d32821b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23568aef6432fd66b345bf26561352271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ad9852dac854503fffb2ef4c91b24272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc20db73f7bb8a826375508fd5ac0de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34941a3fe697caec37b2b4557bbbd5bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11edc52610d40374781551e8ff547d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae56f022633f2d23994c7cbb87ab4ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38424aeb85fbf0196a0c7963c61d4a83277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65003fce9bfa231fb6c77c9287c358278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b67f0d9ee256029055df4afe8497f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c17810f0a717e3a32371d8a9ea6a25280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3dfd632de173c0e66a753d0c2c010281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b65cac25fbf406408be05482bfd2e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389c859315d37d1edb32417206ebcff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b4ed5cf360a9c22609d97e4f701f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0b631eb09b22296ca3d42c923ddcc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee02b9b6184fb8d137dffbac8eebbc1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fc3614e1cd3aeee80a52c2a41b099287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622207c8e5251c569b89163e14624cfd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee700b3e490997e6744bf8c506f4074289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f0ac050f1d8267269a691f84bd5bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830c6fd8a6e6c9ddd8f9d5cf3a825c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafea050e9235312960ae40e7e73f83292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fc7e6ff00411b5ce71663090882e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137da6754da477ca73c1a84d8f57d049294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510842730cfe4d134e4336cfb589467295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e15d3b6863c442eed20d97fbfd919296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64a04e376fc87e702e3802b8c5cfd0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47348417d916a151b4cab98a816a0de2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ac85cdea40fea0868f9e9b4e37d87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea72dbe7a83cfe9e3b34e9bc7110067300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bbbdfb0c456b4e99c1980a2d59207301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdd036f385595b8132df69c8375e36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2b837ee71a6c60cab227f59a7c986303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77bd38501475428e4211535a35ef84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f50740b38562b3c35682fe1aaef97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f9fda5cabc4af0f34c607ccb5f911306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f71ae25e3c792b60d33625121d6e2f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c158607104b42f15983603662b747308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96b1c74b0cd030907d55d155ee07b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedbf41a836bb24062096b9906cee35310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33354fda968d823eac0f7600224b3414311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87c727c9d6a80101021a6b9f2df58b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7caed9af75d1b6e37f9d5ee640139313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedaf96eccaed5f6a9a6931ea159c60314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c88ddcac502d735542d0ecd67dda5e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4287d8339e1946d4183a3617746bdf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d5ae4631b13db7cebbf3f51b09c2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1248a5b8dafcb5f19c7fa4b5ad104f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8f500043748b0eb6492575f09d88d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b8567c893a2c6c1ad774963585683320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd70df1b397eeeecc7d8510dca2888321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948c9cdabf1b4c296c8e051c6397687322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd524fc593b54ed61cda5fce14e0cb2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92774e97a8c54958ebd668e5d13f41d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5442d1793d492c9aa450da63ac5e36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05224a2c48988e2c9e6c2333a24ed05326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d26072be3505033a7782629519af1a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929f430c61588912efdfa90815ab48a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c523e4af58fe0e3694cf0e3f1edd451329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8386853db114291e5c80bb5d8f0708c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c64143172f4facd3ace8454f54488331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb9a5c8866215a4a37beef1c64fee8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe99b3ad6f11cde321a3149ff23d58b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55541489a487efb70e916fc371559f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7d28299bd93b24c69259b76598299335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b91c420672369911ae7128d47d950e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9c7b7f66885cc80156aa14f2352cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfaf38a96812fd3daf7497b654a73c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca852d50225df7c2139ddf45ae7de22339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55dae855e73311c0c331764188f745340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ac46d728795499f201b8001ea7ac5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ebe3239c70b74cf31c2bb36704070342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9a9c047bfed175ecdfc47170f4b1d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe8b9f9e0e506852bbfc2924ecc76e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf57bbf1f9589f9ffc4d7da887ed0c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e702d32d50582888f3bab853c38ed23346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9f0cb8293664d0e5fed0f120302cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b241ad4925a33200f85f149397422be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d922176a3bf2dcc5b7221229dd18c4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c98fcfd5ac006f70b1f15a117fb1f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8501a59a633cd069de1ba1e46a922d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c0041e07170bcf689e2d3ce641d6f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7a7b0c3677b594b46d19f0e99ffb1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787ebd97f827a7afd2a459cb0d4fe88354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b620a04ab88d8c26f77e9833898d064355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d7fb5abe51469676bc5065e9faf47356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbf78d784803c9aeb89d5ec15c846c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ce6f82d37ccea444554ac1fa0ccff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa67527c9af432a51ffcd3ff71f2497359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e9035f418d024a366b37070493dda360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ca3ba2b4a07e153f5c09e2676df13361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f39c2ab83351d0275e8d9f125c030f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30639fe8723b428386af4e24e91f53a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953464fcbed62db65016056fff44f63b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1e6e2089fc4f797531223c9337fc5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8f0a3241f3e488618cc4a901b604f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9987898fb92ae6cc8a6f961bea68d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066ac92ce65a12849b3a758fb08e90d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31e806060e115ccd52ad069f5c1fe9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5fa017c49b1852f57bd3efa765bd3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7b08c931eadb3af0ee27243507dc1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff6a14b44e8fa434ff9e245eb60510372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61152c0ba3bed6674a20a94260ac7ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c55fa9b6fdd303137307565184c86374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e432cdd5627df6305a97c8411bb0b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37975fcc4c20955e397c9a01b5f28c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f0b83b6285aac35db762a32daef1d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd3ab144b9b2ea39a0e2e3f336602d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e020b6f19acb32d7cf905758cff148379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15b8e19e253a57893ade113cb4b563380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444b5008ae1b0d0a835e36757caf740381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d623d684962064dfcbe66e26f3f9f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc081038e8007cb81d7b23e2aefc25383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8114b421ca00c38e2c0e3559d0730e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e041fe40b12fe9b643b26a7a42874d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9214a78ed2c9195a354a44e5f6c8c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5454db0649c4cd42d30fd7879a9e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a3194b815233ae805e889f3b336de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb13e25b0cf58983c92b3c3b48abf57389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f478afdf89dcb9124b9f5ff45a24c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10874f2771f10dabab38c1b867343d75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43371f0c4ebc326cb1e691b207e0af2f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6400fcb50f3e2b34e74eb1b9e2d935393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b589347fc3268df2368e30899a4ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab764b328f942f1acb9d9f3f5e0612395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6a05365a1ea50afd272afe6e630a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395e734d5ba9f2d9afac739444a75bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e840d048dd0826f3027232e8e341bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10e42f8782631df032864edcecbfb2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdd30695e96ccc6b0ee27a861d3afc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b40fad965f11423c86d1cf0c2463f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b882534dcb3b4a36888b1eb3dc9ce7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef5e5939f14cea05bcd06a2c7e1bcf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd661b8cae02f747cd8fc39e3d2f1da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549df5e586162124aad534e0a9a035b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d06baa5677d17c1c6a5d723f3d8c46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c1814aab2bf5b475953d6def64649407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c30fc0138fc2b5bf464c4003f6cea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b16af83dfd9c32297cb7b2debfe1a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d86334c6e6232b85bae952339759fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e73e7396f317c3d414ec2a8e09e5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452378ad2e2edd6bd57ac61c5dcee0e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5aac0bcc2eeb16fc3bfb82d42b058413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238543a33e28130e938f7781b088d58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf550ff5cc6da354f552c5a38cc0796415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351245ee13945a9ffbc56725faaf5d54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15771744dfd059b31381776c4e074c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff1982497593640956e050f795a4c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889d0dcd8c4b97316536cdbf2fa79f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d773f431749607e54016c9ecfedcb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2755a1d9c51c342683c1e62d7345a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dfcfd767b904b729515fd1688de00422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677baab6a3479d3c833af05710ab5d00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d453a82eb64b7b5355a1da0b3755ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369fd33511b4b66fdf843ca16b5017d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2680e2ff0aa6071539e6454acc663c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd7f0cad02156afe9a6e662956992a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f3c46a03948887af6684f8008ae31428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8114b95e73706e187c68456c3b863429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458833e181e67fbff1da7cc30e8acd9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fadfeca6d29db48a0f70ed67c526d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598226e04770ce4c414431d443a1345d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5df6be7843b6c9b4dc25499813cf7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c2d874aadcbeb766d8de926fafcc4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200db80b42898586e3df63b069f5bf62435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf770f331ce4b64d7da7ecaf1b17926b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125841529e36c9c633609200275b7c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ebcbcbfc3f32c0fe28baf908aed51438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6acc4608aacfcb686445eab2af9194439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd2c06546f9ebdf4c4e9626a40ed3a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e52bf9189af009ebc80d592de4cdce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace96ae1dbe5392c464d9cbd54b55d6a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad1e4aeb15b1a77a209d149e49e56d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e090cfab8122d7f7715f8938b6a71f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1896244f4e781913d361e15bb1ff7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e9af9cdef3dbe9c223d11b70c0e4d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94a609f6310cf97d1a144842c36716447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268200ddf0024869d1ce3b1b223c4818448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53988acd3c3faa90df8b8b3db9f1b511449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c457be833b39c49ad683f2cc2abcd8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4e9f8086b34a6b8e44561f3f0a820451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa24f383847b85c81d54010ad889cba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f625253d4ce75c32eebf02f23a461c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48889dd63cf4cf0c80f4e9459d84374a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b5e279794f0ff4454e88a41ed98db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b742e2df440c983f61b128c2fc93246456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78927c60adf64e54c8fae36a12e20c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930622a4e4c1c3e4f11f7c80c66e529458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76843d405fe89487fc435d30211a6ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481b78f2b7d3f8c82207546e45ec138460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd4cbf895ea3e1752e2a9af330348b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a7f6fae79a554d07b5dde9dd060f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17cb09c41b059f7e3ac7eb5db1f884463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d92eb01425c6532f1780a1dc8864f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c987e93c46c0e5e64731e15ba187f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1480d0dd9a86074481b44018041fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdc4f914b41f19b81bd7a4d2e7c0f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171a50444a187ad584fe635b788af26468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5994b47e70593a27dc8231f75818b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e486724f40117f527beb07805a76b22470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40763b2e93438389d675d6242b29a893471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19594a12080764ace2077543c9a7f57a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffc20a9ed40cd430b6572c5f5f26cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62838d8c8f9f879131651a7038f7516474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d79cd967d0036f8ba62c7cf76995b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480f991975b8f481506498bf8207f16476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f58588243257440d1efd1254e50c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d58cb5b600594047cb36a30b1834fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eeaa5322216a4e954d731b32d3ec62479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a19596ef67232b5e47cde85c2e0b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caece82b2ff46d7c8373a2eb1b5ec831481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccfa98b1ee1be5b4a28f9a5c9b7dc9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49431bca8da73e4363cea0986243c836483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a6f395975b2b57b98e57bd0d53a3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8897bbabc02afb9332cc8a56a07cf59485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81de84ed1730b18f01eabffc928d4d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21000038f783637cc9e188985c01a109487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871fe4ebf093b503f8ac1bed2c01d6d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4f68de1ef804011091ac361579c0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85668ed8377686fd4c01b0b8afb2e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1977fd34d6a2123e14a6a3b11d3758491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ceeb4a83167424ee9754fe376ad37b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112044dad5b46b1c847a096f657444f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea858be1fc8e62a4c90e4878405f2e1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce345b4598206457824317b96b8015495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad3ff6966e33e05a0a9996a2ade207496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e097788f22882e1b1d0497592a6b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb110101212d14cb39da913d708008c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bff184fe2fc15794b61013027cff3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b46031693388fe3d386417dd5aa135500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa14314b25ccf6c83475b331a2c6638501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651eb0e2c50240721a727ea9a9662b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b65146cc63527b5076ec3e10a6c00503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c8766246463554a2e120173cf0b5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a459a2dbfcfd8c07e280782c50b24ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c449c07760225b92f54a125eb50c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3918385d420cc47be83ed3c7d662e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7652b6a106c3294f5ed2fc30ef1288d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca90f97f5663826c41ad0380f1f115c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246041283965d6a30d62940f0a60051a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd9b904be9d5db9e5c5b2c04c9551b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa705e1967638287e53f1d0641d7b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531096504f291cc6fcc9bf039cc9d763513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a22211714ca009c4e13a50e38282b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408de9db097d3d9cb716af3b3967c7d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d320b7a749b6a2144f361768bd04fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb49b2ef964c7959658ad02ec38e2ea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db69cc02d40408f391108e05e9dbfd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfab6b08fad9382729cba9b7b2534b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc49fa9ef1f1ac08ed567c173f0148520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d15d03617775452cb0152eb2bb540521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf9c31cb1a4f7a9c54c1106436691c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5008407d2225ae89ec0ae233972f9a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa0c66cf5f82439d87a275b9d3c83b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85390f37762397f9a7e27845625eea7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a5f9d2b8d70e8280c1d9b6921200e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf8c9ea4966ff85959bef3f1baa788527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230faeadd60ba75038fd04d89d899c30528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d265d1e8efed15f861a1a5712bd19529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f495642a05bc3e428467e6e23f1d32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f96b55872b3b3ad273200bf790430531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ad346554b79ffc08fb0ee8327cd1c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655372505ac688aa7ca8038e3fbc64d6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66ebb222c553e27b33a80f7b02ac1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6649ef77b7e59d9e07cf065f9dade535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbff319a4563c695a947a80fd9c9a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cc5ceebbfc805a56da0359661f53c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e443c00482fc4a701d74977c4b0a2aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27ef2800c61fefe09877a9379c3bd1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c980726b0fbd26c0d83ea7071551a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714512f72f91101acd401d7e6b1a2625541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b044fcbb7f399b07d1b98d0f6f0892a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f99a9c7d711c4fb608fc1a62ee0baf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b343f986e6898cb703db999c3153054544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a5976b902ade044a7e5c01545d351545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0d4cb110c102954ed81ae7910fdaf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4690434c67811471335fc7d17f222547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4f42230b5ac0ea36be5f699881239548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6c7f66f5f8e9a10e2fc1c1168ef19549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871c4c6feb46d1f05f3cd713ae93bfa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431137763ced78076796a4d8e2c6d76551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde32f9a38a46b34f2368ee6e8e51edf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bad6edaf029f128263db2c24fcf2a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61297fc1ce8759292e889bc1aae1691554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc276313b42fa7decba9c4ddf95e2a16555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f13c94abc6fbd22ee2e68326d75b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb7bbbec05ec35a6f6372384e4c8d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399de6f6d23d36f43e5ded55c11676c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b3288242db66159886e690b2b8368559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b9f75a54b136bb61c68ef540e5d42560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660471d51bfa41d241a2f2ba41b4812f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac9942d86ba8631f74455b1bafd7ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08111d71c1b4228f7f7585957cf05d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fb91a3cc6dcb982564b44db3893ac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4cd8be1113bb95c8eaa60a7f9ffde565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1777b94edc05df2f28955067a41cb2c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e1e99616d559c6f0760b25a497509567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa15e40f6bd6ea3ac687ca503ea9795568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1041541ad796a62e88838d384034f3b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38643cff2d98906832b24598370fe249570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d094d9a6a475b3bd34a5bc87a7e6d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a644afa60b6d2df24ef45cff5f026572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977313d5e86db4f4effb7fca7d562467573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5f28822d4559cd39d2dfb99d0cc0a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1756a34a2443422545e8fac25325d77575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6b912d11834786e0a2b334fea0b78576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d42f2147408e3af556359c7dffdfe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35992eed8b726dc38ace7d825eb1bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc5e7b07d5d856c2345847a0b86b7e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c1a570b59216a61cb9056f81c872b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410e33e122924379f1e6c1ce892ffbc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0bfc80b599a6f10a257ccd356ab2c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0a02d42fc04ad883f0266d0047406583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae42543b8b10ef8f7d47238db82e0b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82689b8ed4e4cc5a88a3bf8cca6b36e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55072e6782594b6d8b3f32d3e7332ae2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc38652daaa8a6245fb52c30ec672f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f40ef0b2d63170bafedc9b3a7ea3f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618041cc3359b7aa3275c39b129c0da7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9452667424f7376d9383f0e719eef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4117f848e956a1794e4622bf25999f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ceefd1bb121d6c32858999e48e125a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8daea840018fa330791c78a77f4d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49538a1b1b24ea9c130f87438de24183594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec20b2c74a8eb8bf758de0a21eecbe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875b95b9c0023e5c60dee5a318ccb27596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8073683a40e6390972ca15669dd6f82597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71113d977eb044576803373d9a08f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db697c848c46335a9e7bddee3f63867599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4279716f14fb970d444de5a36ba009b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6da2893ab1aed670d10cd68ade843601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710919ad532d6cd1c6fddc518520cca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8365315ed41e733079d3d8dc2be673603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56a0a31ac37755504c3c2f4105b296604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b04f3ca4086940527adf03914f3ff9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76839bea0aa77402e48e6661453d2e39606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5dbdb7f28f75175e164e95974f5fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abaf49294fc24f53b52a63a319b26d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2169fcb0c2669fe399b1e1e8f1c9c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334c8132aa5cabac1928567b0f77221610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d013e7efb3452e0a5d692212dfcef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1418e1b80c16c2dccd6a6e6c427b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b6061be0909dbce77970d0d26097e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18941361ea167c41787687f45ac1927b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e8e29f7c6a474ecf4f5fa788b1d95615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7266069863a995d2a5c61408a88fd7d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ad2c96e08ba60ca3431eaee6096d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e998ab45bdda8d7f2103f6a18d946618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b531b662a009f5af206ee70c29bbebd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442274309e49405d7164474128dedb8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae00f5a2ef0ba751437a24769885055621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229580369c5a33fd2c06ef1ab5faeb60622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b145022f96c311f2359e928e77168d7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d536fc40c89cbb50a10645520f3589624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de183f6564c53abf64241289e8e479ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cbace8590bdbcc75128aeb9bbb045626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f4ccba8eb920109b65c915072e926627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa2d191b2693f87210246e4a550d58628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad650e1130bffde4ccd41c3a657ebac5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1a82c40cfbfef8164ff6f1632dcb4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52634dde6ab2f9c2d897bd9619116570631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4f6e5a30a7f6b6fce7b4313f0da27632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8e68d9f406c30ec59dd58b66faa5e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204d7274e376462090cb99f137b0f4a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668a79086bd6fa0d65a9bcecbde4725635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59261f2008d9fe3c56009d187d9b948d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199d91ac970f554a5c51fc2302f0ecd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52501a083b6b603513fd648d5996bcd3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed0b7c4d3ad1d10d6f28e0096398ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfc427c4b87d48559f9d6910f6451f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94b4f10f042ae3a0c023a6a5b9d902641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815981b3ed6c42597e0687535c23af49642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b6d7e509f2656f5498c426744f137643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20e6e1e53a74fb4231315cdaf0bb83644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783231c4f8f5e7a09a2c67d6ffa1351645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6286fe08a6e1a4e692ac9befd633f94646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260686458c39d105d8edc0caff9f6f8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f40ff8df9bee94c5bdeeac2ca7e8e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54535ecdaf4fb934daaa1c8b69f970649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdea9eee7d8cf8a90a51742e7559645650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed18ab8e3571fec9ed3bced878fc3c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad616a350b4014e60c72847ab431bdcc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ccc4e7e4fdba746f61de8b50d0534653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f9e84b98f6a1c66bfb33f5cbb7e2a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980cdb9b0ad6e213e38eb1811968873655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36307e2bd518e8acdb8d1b6a0da132656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8989410717db15c360551f05a1f728657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e0398eb01c53456d58f450aefadd9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e67860e1a4fd28cba4b7a9f96e55ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee8cc1047c238ec1ca353b9dcdde78660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e73ed2b2d5a291fe7d4f27844f9795661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9038dae11941dfc3f6c1a32c5868da9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d131ba9789e3216409fa05aa8da9c18663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02564a02dd888459d568e8021301041664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6b39535c0b42c029422d8c5e9cff3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2757d1f67f6303c120a2d59bc216e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbde3805b007fe068efaa780490346d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05877f6283faf3f56c8a960ebdeb5937668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c941b7edce6ef7c56bfe7be5c86900669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f25289a9f25d847e5e6f39b53c27fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3bd826795abf1b916fc3e897cd210671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca1ac6382150c64104dd4564325147672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12cbbe1214eaac361dcd6b9fc6a5ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e5c2078efc34e146f0a813c7a7046674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8fc36d4addc3b0af11409a256851f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b3065d85ad7824a65bb9f2939dee3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfd1b89158e61a4c17c23428ddf7ae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061aa58fe0a6ce7a7d4d6d40978ea46d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3681a2e4110d2273cf49cba8d17705679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19991a70763d3564cac23857c2f2d12680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78676cd4215c827167712b37615c7b6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15643ac7889db1a5fafaf23ffe369ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97915eda1ea7b52c1675b856b1647f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc36c69f90b061ae362e002fe48e071684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c626d4d7bf1f5af8caf25d9df1cfa9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f825498a2d4915950f3aad46641d2a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392301099baf5725fe93ca8633c3c6f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed72c441cfeddc591095f0cddd6960688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f483a3687e844470c08688f01ec031689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7838a0093330c0344d2f0a9c62e2b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870cf583d09636340601e0207840b49691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c587d2e2d61c75e30ab5a734c460c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7124f5e5e0b6c219c22b77e04262f7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de748776e53df75789072ba6d960f978694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac11be50a7d393473ce64d41dfa0b7a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac793c47435cdf0f3c9fb00dc121b2d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a06404ec58a58c07d72211bb7437b5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8977b4b42a9a9b3b015c329cf18a00698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e25ba910cfc6dc5bab3ad4c4fc5005699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a121eb8a630838af49362a3076014700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30076618cb047071e31eb2e54185488701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10807adb230f9f5225f5d1cbb20a2c1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e6cb04cdefa19da9efc5fedcdf30d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef0bafa72ba937ff6b4671dadeb149704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6780b776b3b619220a3a863a8bbf4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed92a8f67bdd8728a6b233b792ed54706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8d6f156a9e8ce7e93ab3c8889008f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98d5ffec07f947abd87a4552e23449708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611837c8063dde0be0fb4f0045aafe7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a2305706df1f6b773a335ac3fc774710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c35ba8e18b4debfdb277b5c3651f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58472ba5af29421a6957f7a37e7c5a51712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1caf319639ec51b2eaa47defedde19713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cde3b745ba493aa50be1f1f79bd1c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc4c7b3c05d01c2d1d3be4bda92d72715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a352577f412e352e0b3a57e2df3ed0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c90c6e0be585872d92be2d544e4275717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05c510aa4b3ced983fe34a5a22db9f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004eda48eca54be5606f5cb2ae4b564719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fb1fb9b44ed4a7954a9c72d407a3c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d104bd858e2ea1609188743145d2e6d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e125b623d41b9875b915d2323eae6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdb6d6d569b483e093fc5467c05c54723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72036f52e552ae3b3162313d61b91b3c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a308d81c8ed2e8520118168087e2b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5cf31fe1cfd5dc838f7cc0efaa9f5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b2493880f97105d1b0fd014474db2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb016231745efc2a1777025a07da23c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c70dede5c7aba1e3cb31e41fe627d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05c542e56784e1a186648382a6a562730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef333cdaea9f0cc27bda830338c1210a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8614a9ccc9844f6a66c97c5d63726d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dbda9b9f850bf68ae2931e4de099d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09a9c01d8feb620c3b36870b21b5b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0639d29d20c24f2215b533cc98432735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3d9a6d230e737928c656b0c5a1fe1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9bcafafd3ba1ea280d2af0ea7a751737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99832285b491627af7bdd1db7e850b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6e82d47b1378792844d72e8ff6957739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb69a82fba949229cb23745fb37698740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6e0e329a583069a29412d126b50dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6198a37c9cb53ba7d6757e3a55f8e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53557e3bbda868646d8bd933abd2a26743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4dbf3b74359fd91daadbe35961e7e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7dee4c55e1e830e6fad3a6f8f0d7a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0df23d8881daebc7591e2a0cd58980746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069bf0b2621f5830e83162a88d1d1b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efde3aebe6f8c5b4a286c3792ad1c97748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e6f7084e9ed6ae6016bced957a477749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d73362b7c4b77551d9e9110feb25f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5b1123c1657de497162886b63d281751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cb6a327a4086b9afe7ce7066557dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8b39abb56ef1c3b88f3224581e68a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf20ddfee7848478dc0354ed90bba49754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e72103448fa7273775a6de4ada0bb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0759562f902f4a96e417afc0e1064756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f93d17505fb61a14388d4b6a59d64757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bbc4bb0f9b641f26842eb33fdd972758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08531f92e1631b13f771ddf6f6220af9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9adaff3b6f7e3666ec62f3da738ca760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae583c29c7c83e40f1166358ce45434761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469edde9d441b00537b325411d5abb4f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4133b066d7cb8dbdb3988e5c4d6b97e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8fd072ed828fe6b260a347f2b25cc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b72cf43853964053243d5bf38a6ae3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d388b60c41ba10b8705afb46cd7a7ae766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d521dd95ef6f6564e8d0941d9ecf9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebbc68ecabd485fef1c835d5c046ec768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c28dc8470b7adb32e9d95485abba0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20856735905c8271f98132b2d3f7d98770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66b37ce66a889a78879f322825dd05771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e130a4ec217c0038d3cb2b5dd2b298772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9616ec10c8653a9d4c5a812ff79c2e7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e8d882eb7f00d9f1049a74e1263c2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6b5caa3be877c1831827df4e89d31775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4327d342c1e9419478765816a13781776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd1daadfa38c20474b7e252c05e85f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b872c58c1456017d4a534f3fa1ddc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca05e545ec0ada71a84a590b2903c11779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3594615ba3389bc83bbb31e89fd61b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ea5ce13d30b5de7d971d14b3b916d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38d715c543981e5d0d986a52c8d425782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598520a25c013c8482635b080ea6e5e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceadd27e6075e997dc7f74448db8d80784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09869aacc8ecab723bfc960d0311bb0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a2ede210407422a32073eb949561e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06d71ebe806213549f991025e86c8d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345718db0061e7491bac9db0cd82d8e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc66b66f5a5e53db4d7df9fbdbb416789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc44a46a30057e2f62cfe2d7b79712790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3e087820d6f075d2c34c39ff8e213791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582316c08a12a6df5a5a01299ba337d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2370a33f822e0f23a9b2ad4fd80638793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e48dc2c5ee3f6fd9d71399b84022a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3fee012d031fc03ffc9271feb233f795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9503942554275ca8836ed789262eb71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ce095a9f7afeb70ce0062dec8e80e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0261dec6eb5d2af24601622425989863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034825c4115077ab7f4784ce08c48754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6325f89af0b3b339a0ef902c6788515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23c309b046c63a73b393df1b3a1e0a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cef62e0686ecdf04149a7dc03e2457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3379a37943d20d959279d630f23928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bb394dedab775fec310c5a00dbfe49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1336706d3c49ff753abbf3468811b6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e7ed4bd407e00f3cade5696d67a5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07bdfb25a8224ae730724220d06df612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376b8caa433af48b895f466bff4da9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37376ec42c069d494d355b58cfc8b9e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945d46cab0ba2848c60650459dae98c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5184968c37091f520f2cbee1efc19816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfad47e93edbccb84fe6983549e588d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790c0280ee129b36d74dc97f9143fa118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609a3e7fa2a3b20d4d90b131ff3a1dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fcd641054f9a904b07a634a34a20820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7237b25bfbd3cd59cdabc510267db821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a30df878d3082228d5738980bd346022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3ff19f24c9f00d3eb7534b61fc90723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36664547d47f9cecc66f7bf8ec3c68c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9527cfe0f93d0a42ae39674b3530a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c7ce719fc01f1333ffc522dee36cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd392ac41c1dfd497850c93075fa62b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcffe2e93e6b59bcca8f8639cc209828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136eb4e54b1ea327eac0e09eb52d64d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e4bf8abf4bbc9aa2c6540f4b6baf030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fb4a3fd9389dbe6e6a88d1ba8ddd331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883150faa715ec8eb6be207b9945240632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f3e14af8699f6256f039600de479133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a689f170c3c07f2f8c6a25ca9b2da734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed67b630b4a79486d7b00af4dcaa21735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b51cf78982ee9454e43f6a38750f6036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e13c58db5c8e169ec88d3fb7028ace37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87691c46e4a0f16f871db45a5b760d6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4f197e2e7293577eaa0772c78a10039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273f78c091ce5b301a8b41e6711c30e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c1593a54b825668dc6962dbcc834741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47958c3e876ed79307339500321e7d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6264c7f99016552421fd08ce40ad60943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b3e8b1e59044b778243f92616febf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb932b21fa3546cf374fb7b9823e15b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab13b8fb8f85a9f631f79c86aaae23646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443d85446cfddb1ea99ff6e1c80d1c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47c76b139e83ec4864ce5b450f798c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa929bb590ddfc0efac1a17c7005a6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4adc9f1d54bd2722a4717a954b3f8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358c63b31d49fd55d19f3ac8335ef2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff232a8eb5e00a1553625cf997c1553952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7283430937abe75f784e14073f5d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e791557e82fc92808b4772a87f3dfa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357b7f8dbf8d0422c52ad26629fc78a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53936b4d4fbf7238b59be345503886f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88189201164e2827ec2301b3f69067b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60457e35dcc924837e7c41f11863d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50c0877e3c8ef7b723596e914c488059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f8e89f6bb0045cb1e17d417cdaaad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8651463b7b958d713720965cea3dc0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d175fe58e06d00098d3d86944c294662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a59b24d24dc3495f12ca27fdfee6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc24b3e2e7abd04dd8c85b899706f6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442b84ff92a46b51e91490695df2c4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad492d95543b28974c1b0d7a51d46a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f57f86542a41b49c58dff0726d963367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fdfa9bd93068d16268981f0600e7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946648d44232cb568729b60b39717b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e6a7d559f57d00bde567603576e0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa64dae629fcb3d7169ee643f1a827371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7481c409ae292bea00faf0257c03c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8f60d72d60f08a582076d3a0fdb9873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c799b9c938b2454ff84265d78d2cf674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90104c50f47973d1dd0d766937bd79275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bb65afef3c1c77ebaf0586713cf4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19a5b3725901a13ae4bcf1aeee294c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6fb69b2b405fa60e44df8cf7f7b9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f1b5f33cbfe4cdcf5580ae7dee89479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3a31dbf7293ba2702ca8eea18275580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f99e662dd7948edd15309434813ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c25e88367a507333d0da9291b15a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef704abd9b6667635ccdbc49a4344a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19645aa1f6a32ee9511283df8650628c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aade744cf4a37e2331bd8bee668f2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932aed1bcee5f9a8a2742d6e1dc8a1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6bece36d0e803cd62982a5d4b12fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9441893db18db41ee9d850b7a4ff6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ee5d3c6662ff4cd96c55380c250689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a4a2df6621b3271c229f4148f3f1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bf9062e12c9986030d9b7510e6dda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a58c6a1972941ed9e291a4c537dc392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30664040ef5fb984d0c36381f28488a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fb7dafd7e1785c73d12c6125807bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c5d637af4f6479decdd6a50c0a33695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612cdeb00ae9d19debc3621e928e1b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc596cbf18e6b395b65b7305c8d00897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6f3a42ac81aaa335870d52b09a65198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0da138399df692a1c2f8b0f0dea0a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d9d09a3688bdbac4839ca18383216100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79886654bd174edc8136dfce9da57f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e466cd1277e39c962baa3aac543597102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581de5e6ec622458894915cdf839512103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68beb4b2d17cc01cb7c4f56f0135e769104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147b3d41ec34468cbe7960481abc954105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145cbf6a38dfc01e6bd01a05ad996e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5a98d74210d408ead5d149b4ddcf1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f83dfc7ed8f2e775fa9f19fbe6e09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e734024eaa98b8ad040c05fce10d1ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c831dfde4ef5642b4df33798a15819110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e34c8619cf25088bb27de8e6ff4f04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b1a27a6964589af72aef749d993a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fe8cda15aa1764ca5c3f7d280bf66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e188ea092aad963b7641890fe7c19114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e5f4673236bb7eb0bde698f49ae02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5693b9818e5b3fe7b24aef77e3e73f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3dc6b8ac553f11b421c6c4a70d198117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed638a7c4f7c59935d4f2254317bb8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747d465987be264dd317eea6e924f61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77ac68e7d49494d1404879c7fa10b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218454c8feb8d28f169795bf7420d25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d823b254d7168306f0b41950d9af51e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86b3ba1d2a2d6721aff440b2610109123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35dc7f7b8c850666ef4709ba59d755124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d7d53496ada00b2f6a6cd44bf9c5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc80240950b45704ecac3cdc949d93e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e394fceb8c76ce67eb1c2583447a18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0793f1d528276aa776c8ca0ca5ca77128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f55bdda8a3881cbfc202ac44c13a5b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd56e27d3c70e99c4e049593dd20237130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094f628de740c077df713d2a2952346131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab8b041eb686d30b8b5097828591e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99150e8b72ecdd634f2f9254cf1dc2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f20936bd74ccdce2b758347edd3ce8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357afcf9c778d53d3de18dfc6f543aa0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c456e429f38ae2481cdd0995535bde136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839a309b4baa59132124febe705fbdf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642b279b97d75b3c8e8550254cddb74138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2921ff697f81dfc2016a9e77890d832139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efbfb8b3c94d6622410031a46adb4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba899ea146929a07215a30ca830cb7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d804aba4ea0f9ac4997940d9f8fce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a9ca00b1b7e35ff3b8edfb6f634a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9e78f62f2356ac6e526135edd3f0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7746aebb61a9a94298a81965ed85e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78f726b216f7db57d3aab5cf490b34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f2d11cc1a7a28efb3e48164a66f77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37792a2a4726b295d0aa08c19aab158d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e7b3e859d79944b59c516e292b840149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d0bf201769f5808213f3c8aeeead6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32216a6a70e926ab409947ab2f61ccc4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae61787743e74404284db05f3b75a70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef77789bc60eb3d01fc5e755d6e3852153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df133d6f1f9c416d09832d95a8ca4fc7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b98a01799515b28c2fbbadd68862e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f56bca7d0a99502f54c745fa7cf9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4a2dbea15510abe10a9a4397e2d4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12ace0b4c08e3b19c39602ffc4789b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329696c0bb63675ddc73dc83280790d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e9d98d0b1a90b82bc6992574740fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a6c5c916904477829e435ccfb3e17161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e47bd37d9a5eb71e274bab82e4e728162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdc34d806ea7e5add191ad4681ff4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5b55f49fde1cec01bc48746770083164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccce5ae1060ce60aa76bcccf9eb60e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62aa075559bcf5b44e8e4855befb5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4597b78205ecb3b4bd8f90f39baba50167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff6894fab560a03a625f649ac37e41168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdcbaa114bf5c441908ec95a509ebe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e18aa201e2206772968696e6904f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53d6efd322969719bade7983788820171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6b135afc7bdaa0d74233be5a4a7b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8a5d7f7cf277b4819de73e0e957a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aae0eaec274e53290910a69a94deb6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738f15ce86a565a0fdc9f985433ebd2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4212fd31602417ef013a549eaf209176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661171356cab3a3edd68246a96ee450d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5bfa5fd1c4125d8c07e7b4daf746d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee114ebedfc348cb86cb8b18c00925d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292794b5b08e52e2bf7aade2aef1984180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb46a58eef5a66cbd1efc67434e60f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50c4fbde29e50dff52f78ece0fc5d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5a71c4194513a9329a3453cc941a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81ca2121ad89b66aacb4c4cd77df50184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052d7dd4604fc5b0622e0aef7705700185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1dcf94a905875d273d734675316bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852c3b1accd4c52303a9c9a024fdb58187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627cc39bd2b6d013b95cf1dfe35877e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9042eb234e92c20a01d0f4f3fffd883189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafaf27ffc27cc8f71c158d8e4bf0c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282568a3f53ffd050ce7b348deffda0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9209235b7d24d43439cd2a5e905684e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436eb669fb47e23f2544b6f6d6f02ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954106986ca89b1af954b82aefc7f5e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a305798f112475975fda1a0466995195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f967c25b66b790cc440797d527b0bde196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34707378cc412fc030835edb94f2ba43197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dfefc67b4e6d14d796366b65ebf47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c50227fb89d63e3c78485d037f3a84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5359c4d0d2a0810834a51ad5320df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5208a205d42cf938feca19bacd9f5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca4cc4413b7653c201da895cc1e856202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d8aff1eb1dabe3dd82e8c301feb8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffca443d33715aa12a4bedcfcc4a66204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aef8d526ab266c67d01bde1e018a89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3ec6fed177d739d12fca29bc21492206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfa92ee4563123aa21c4bd2344b09d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b07e0bdca616cccd91d1139a25062208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952afda50a7a6c6dfee356d008935b66209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1896a829b813be39871ccb8a5b2216f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535517280f462cafa7279c1e7bbab73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee3fabd46d3c92510c35f779c59b8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b891a50879c320523b876eceef2b04a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4290e411d940a2aa2f244bffc85e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad820854fd8f0f52b14681c9b363d26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7c9f79b847f1f6d203f50b2be2dfd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84034816031e850445b9586a3f83a171217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee64e4e836a2c1882db6377a080a7c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093b0590177a628869bbe1863093104219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8758d31d1606095a0c79261e40e0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdf1efa0e774fafdc8422d0c5863fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688191709dbe568494a0a9b0e6bc9c0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80077d2b256247d304f8c7b36dd6d80223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336bcc010655faece16597a179da354224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2d7d180e8857e0285dca2f56f0a82225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af35400285a69d8a00670b33bb1fde1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f9abdcdf9366873859346aeef254a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bb25d396e9f7745b74d28075af87b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7f80fd46f15ad0d439708e7f10491229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094bbfde815108edf182c71edbde1b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff5233955c977f857d92a65c714472231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e121a0593345ad68dd7140f26a3a7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804669dc002af0bd30de1022da983ced233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf32e75b2b6331a4324557f0242085a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2c8911298db1d19983a5854a87341235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992c6200940bc83b2bab5162c6c1434236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b413d1abd770e5f082fe4868eb348d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a7530dc87a2d2d2349f17b023a3bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2eefe209565d1e65aba8fe1880b85239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35278500be8fa2b6a82581c5a134414d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c39e6135ce4b22617490dc703a9aab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f10dd2711e0de19ddfdea4468b075242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfde89bc65f7109edb77c02dc5bf64d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdb1ca0ca7eaf7aca7475abcd4ee47244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b80a654252ffde90b4a85dd8073fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084d0efc1da059534b0b1dc535137bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55a4b785c3713eb4c3944ebc3ecdf2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f10597f6c1adada3a3f819e36d8d03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2852011cb1ca42185d0a1981d1923249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60283d670b21c7fe7aee1dc47660ab4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c46ce4561de8f717f2565e7b5d6b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14534eac1a1fb828c71d1807160abe9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154bda8d8500673c1d542495750128a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fb81cd1f9afed73828bfe4f566872254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70776373099b8cca8a82b002f83f12db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2b841c7439850abf0c32070963854256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66945a1c25f361bee253cc3bf5cd1ae5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4665edc4fb239491c9e84e5afb6f4c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43b9b9c84fc07b1e4dd6d27f49f302259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c809fa521f58e18c631c1aadba84b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583f45ee26d4084679a4a0f15d8a561261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49972818bbba216b4e306ba522689c3a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09886643297c2f015c0c3ba483c346263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f970063c858a218a53c25b5e69418cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae1f31f74f1e93dc507ddaa46fcc2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b346d1107d6cc2fefb3e003183f9be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c6cf9a3a1880076dddf83e98bc13e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fd854d775338c0b88e6b62928feab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43001aa80dcf2dffe66a539c11cd22fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98c7c11e5e8afbb922923497aa04da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd41626ee138c23a85ca0f0d6776529271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d442ed0a9ed8937d0eabeffab71205272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf05995269d5757f7fe987136f0da9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c9ed659c46cb6bd2495afa7ff544b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32ad5a3eae902b6eb57f05b5fa3e05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75583fcb30de3f9e85a96d72a31143f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67653aaa94ff2bad32370959770d487b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda12591e66f85e6cc217ae20acbc88278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed0d1487395ccd8e1b7639ccef5d80279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e868b18673470e110ee6c7e4b4d423b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f011c052ba5c31c28ca9bc9cae3c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04277db5ee8cb0743edb9e2fdc608e49282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae39f6035d79822fee429e98721411283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da37461f21c56b9f025b66a4c9282db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0be9e067b87d782af01f70fd990d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd3af21470a673cbca74ff3caa7acb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4f8654f4565f9c9e3cc1d39322b46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f440cf1080f297a797e964ac59266e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d0a4fb26b21a274e9f687810c1474289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca62ef27ad91f0a5845fa3be00468c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cf267d0b739b2370331c3e3e61bd2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cb73f27eee640a1915431eb408cb1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8904b926fa8b751c76020561b373850293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5d39c5359fd4362c2a73d1a1e7ece294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695a6b4e333d868c379b0b4d457c4fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c6e5e28c126df972500617457e74b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e4ce93a50522145584a49afec238c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545060918dfc280092ae8164dc24b0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38d410ed5371b173a2cc4959b4e730299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d7f299cd38420b4340e274f6f8786300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2ba31a404eeb53bce1654e33cccd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212de96047a25d0d4046256d3dc12798302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31a2f07781d0a5c57496e4d28b6100303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fc99968b99e72615008dad79249c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74009010fb61ec7fb0ad757e85cd3e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165d254f505d766f7679512aac92156306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce2001e1e0a38a82e3e5dcd2125f50307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df46c0784a0eea47c68fe46abfeeb1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b020986bdd0fdf207442470a6e7ba10309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b851360b14ac08684bf2c7bd034c7b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ed4a3ca8f6dc7fcf690b1340a1bbb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13841580bf97e39d9fdf086d33034243312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bad020dea064a1419ad488ac984b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae2d17167a610efecb5472db6e569c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b6cb496310a039359393ec2e977d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfb8b5f427d6220a9e401f770e0215316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68d8d814a9db1026de2d8118c5ff1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4f4dcee7470a6bc8e0032ac9c857b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246532a5da1a68326a3c1c0699a7d333319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437b98552b3c283d548cdca8cdee5fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35977fe88a16f621cfb2e68ad747b47e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a1d74c010ef62c7a0b56f17dae31a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53747f937a8594328badb985d44b140e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0bea748f0e0b66c3575b9c03a3deb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda95dc89220a51e018251bc25ce82c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dc7b393ae8fa3836c7471994f680a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd294fc40ec006f75554146524d9d35327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b090e74536d5ac86d46171f081925328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d37af1b950c515274965a396e87ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0c9f3e8829c34ae2c1cf5de6c1554330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bb3a34c3e367baffb6d6487157a4a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044a1387f5cbedce0482844f075ce82332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3b0a54a9660b9e0a366b9898cb3b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a06d276399f4e352494dbc2973672334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b74baeb387c4e48707f3aac8db758b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad134152369510c76351fad05f028ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07541793ecb0e7ba6021d417a49e2e6a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c65a87ef23a91c51cb8da5f950883338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cd29b8c1d67207b9a92eb8a1df3a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e70a397588df7e206c2d48493c44c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95a787de1264ce50c41488aca89083341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854280e8bcebba4c84e276353b7b4c53342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6f9d76651a13d787a76f7009b7dc1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87db88481242284f13b464bdacb66b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6a88489798cddf9cd20e31e812111345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054f7813487d2d7181bbd4604dfec33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a46fa68b173af4d16eb6e7e63182aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fc8b745559940d739aa4aa0600eae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9e491270c21513c55167a8bba0729349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3386a8007848f94b4dfa25ee01848350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c11845323fcfd557cb0f88386ce2b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640bfda6177d44f635b6c825eb5a3b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5257922854168567771299e687f00353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22ffecd2a6d2428fa5921b31c8148a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace135a60f14a7bd430ac261c3abb08355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0a01193101502b3bac56be8f3efcf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1d32264820c8f4db0731122fbb1f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a8dad88d68426127b6c01e0c4d112358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5406978344152f25fd08cb6b8f4c0d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfddba1733df9025079d15a4d195c9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e4582dcc80b9b4b127b0bf11c09da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f52e4a5c5ce05bb4403b9d5b67ed5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b0fbe9011d305cea7a5847aed7c4c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c1963773bf7a19f0cfb1d7c7087c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6100e57d825e683d60c924d89968c7e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbdc620f4c8c266c950e633e9db13a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d25aa7b5fa1f4172af06048e9fc1e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf389fbf3356344f423faa149ce5617a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac35431b5333222e4b69ceef6387cb9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c644f8c26d240523fef0b2c97f4ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec47a239c0e41a9f478c2020acb530371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186deffd869778300f11fa1567ccfa75372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbb59dc3e8801061c770f4dc0c2a0f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc30011a03c6eef3f2c6b6340a63307374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3948c20ad195e13e72d473d8fd287375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0dd8948d66dfa8eed496e1096b308376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54814927bab925c8c9d4ab7ecd2221d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f6b24dda11886433a827b84605bac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7370690950ec5f304f9f5261ab681379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142c07f194636318f42c756b74e726c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9f8c9c83d14481fcdf109c932c9ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c6ad04fc36c364b64966c8e5e2b35382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17720cf9b93eb021b6f5ead1c4d941e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e0063c9b56bcabe939a069218afee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f8d6eb33d743b6615eeae97beb152385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4715ba07b19d2ab4c25b8eae8b3d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba339c79a7485ae2c809f1a7d14b63387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4777749ad773c0c137fdc5b2ccd05388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e225d5615f53922534b9b72a58dd525389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc53dd02d37c98ace1eef8e3ab405b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66786b059b304de2213893ff1eaf2ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a553b584ac755387b759ff6c3b009a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae464c59f5959f1905d0de0313cdd647393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e411e4a9964aa3ad32d1b990327ab4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a1c406eb7f0081a3c24deceddb6fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c78b2ae8b2f818a604c94cc7649f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c7fb35f0240b4bb6d82cfae05b421397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17be8c0b27b9905405a817f907cbc9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5af0fd2ccd1c3b72b37b56fcc36f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198d9675f26f5bea8c78b31dbac6d6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcec0c3ce94850bb0f3f5dc93377ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591b2ebf114cf794e66ae4cfd9634b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb033672d93751b0b13b8f9c957d77bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bc925a885c8c4127204e5ad861f14404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d888116f70d906de362bb7e6ed13c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930281650d8765483e1e8235da492a2c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14cffd84f6f9c4473b74d038906873407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c7f2efd17d68402e84ca2411b8388408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe90da8e2dcabf984f888752bcf69d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57084a4eaa9dc16ebfc5971a5c395c26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f99ffe9f1d6e1344804633eaabbe0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda58057e2e543528d73da6c90bd7d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83f967eeee5b3427094c2ae4da59a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338897876b2a30a10e5c0b16328ab469414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d9b91ebfccb0425905a864acd92af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d8ca504b9e906202818b2f5aea1ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c270741a508a5f69b65c93bff059460417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a006719dc1f7cc4d7bfb7023bfaeb8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3a9ab44d7ccc00a327b209568c26f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f948e6342667f26fa36567a11c5ab3d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbabe2f0e277f9e1ef1d1098027f73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5a74948205b5eeacc06c3a021e2fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddfc08cfc613dc40ee96a98f65a42b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e76f835c4d0f9d288189dbc681b2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975370e8004f757655d6f660b397f19425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bb526bf6b01ec96665c5c888dfada426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d8c590524d79bcdcf3ddecb067d34427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42f6e6fa9cc32c3693df0aacb7654f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b57aea2f77fe5115549d09d9c2cea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75055a3ec83b53f5f9d54cd3ba85b085430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788e7e6328fb589e19500d6c0dddc60431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d6f562c0f826d6739a2e29a886e59432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07aa029e54cbd9923dc9b92fcdf7c20433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283644b29b70d8bd70d66b3ec85f6e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cc64d0794a67dfa468d060ddefc7d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae606ce172446f464ee299c4825e7e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2879db6c0af34341bb88aa026e3ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00798d0089a2a465de20184bf0074afd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ea2ac2c10e55b80f5b51c03e3d543439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeef6445e7c152ddb618935db7193b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09f9985ba1b7a7084d9dbbfeb50697441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73874d9527ad7111f090af671e2fa8bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4d45f3f146b289559141e1132c653443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8289be5fd6c11c58590d3a41119325444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e7da0aac613c6cfd3f4e0ddf748a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec31c04ee19674828ea7631b8a342c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9598519efe73ca89d18ed1210a0ca0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf812437555fdcde82305d947c56165448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4d76989909d7b091fb737f2687e38449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171738b670270ee7037110f90186bc4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb7df4212616935c812de123524d70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa66d04c0f48c1f59847c63daf48c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289da602b4f36a802000c99bd7c45b57453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162286307f28a1f6b6d1b1204f6d80a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cd11dd271108b943509a90258e98a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afab06d8fa1320570c621bad9cd890456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e22cb6c8ac20a53615282fcdf9f18457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa0c6da7b4c8e4cbed86945e272abe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78f98a9d021703b1fbca07e7ff6c36459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89a8836a965b51f19248604bee9d47460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5bd01414ba66a9af570c49ff1ee3f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c7c6c388392d410d633c4fa403215462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58109d8920192aed4370d1483fca5b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13ff952f31d4ef2fe06ae22317be97464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535c0bc761e084cafb47fa158f279a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce61793d590e6f203100abdbb5cce6d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9edb19a5b8b55b63347569b77f4c60467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e7a72419ab211e85de4bca71558a1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f92a2ccaeebf1f89209947a3b76c9a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d755559bb6f93dd4b5278f509f19b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a664172a18ea5f7eb9c21e6fab5fc3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11475c868185c67b8a9451d1d389ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3116b986f54e153e299b90db169a4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793555f8eea41033c408ead894197bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea4bb92629cf11a488349a76d9417c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8c3e5309f8ead8884a42ab1837103476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0279910d8654b9d93bd8a37143e7426477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d444171392e0a77c9710a424a6a25ac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edb6ec590068a3aed746ac8f863835479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10ea84edb07398ff0e17f51fa8bd59480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566180ebb27241fb6021847518865197481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15df97c2cb8975bb21192f42e41b96c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d680c0c1f7d19b38e6f9570364002483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166a2acc002823aa3ef44b31208080f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96343063106a2d146c5d22cd73b759485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cdd96972c2867629d0733e93dbc39486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3e62363190e328abf6d84ec7ee0e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdc131809ea7e87a9a11b2d02db759488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f579357b39f65f21db44a601131b303489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ec1aaf686666970d98a075ec8693f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c36e0f16ff3f421e926fbf41024c1a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0008dfbc93ca7a26996bc0701bfa0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d6b88aa8e0b62af010a48fcc615eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdc6e510aeb2cbea8b1b17a15ba1fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d82ea44085a777d6392e03cd80b312495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff2dc86c9760538edb412726d59c66496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7f0ea4331cbc2ff2b4f1dfc51afc4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed6a0e4c083351d0067c9d646aa11e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b05796b1d030592edc7b9936fa27ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65905fc9215c71f11b62769fd112589a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91083ede736ccdf85af1d895810daff9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0abd11d76ea79fef20f2767f14a8c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabbb8e6250e495260ac3aa29ad877f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf15b601ef902e6397499267adaf517504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be874bc0867d7e6868ac55c71a31d779505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e33c489c45415107e2828c39a4420f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc15e27dca1befa24101563f992742507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698de0c8c7bf8ab2f6cf4b00d7c7487508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999dc2749d57062aa0b2839b8408a07509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50981f609c229554fb2c4259a406adda510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ebf5af739e9d26346110bea6b5909511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceab565c401b696f642c972480c3643512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6bc45003012cae3a084e307397fed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af3c6e0768b1502bd9c0060e70cc10514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba565fc500a93acc23bf8df15c05377515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c129636301ce5ce837e8d389772e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ec84d9a2a14a41341574ca6bccf26517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ad98b20cf8a4f10f8ac4d1e5a58c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6794bf7a0b37f15b660a02cc6b48b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60345e9746eaa19dcfc81fb3668569d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81abc78936e33a9de4a9446e0825d72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1aa9c3ccf5d3ff0d2adb9f978e01f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcc3a2b917b118eff7f3ab5a31a920523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ac613beb3ffb4b21ba3d609fccbd7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb57bf8ec1f651e46127d022ef77bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324479ab362ef101d18156b6afcb36c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f2ae734fd1f82cf3bce8ea00d6520527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1d13583cda2ea1430d67b5ce2c71b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb16cfbb54675839aa46f6a569f3a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f8fb848e5c3d6d5c52625bb882b93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0989c0c92156a651ca641962372a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afc8ba1ca87d53b73ac0b8c09568b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935d21f295722f4f15993e65ec833c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6868c39462192bfd22661b9fd3b5de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb74e8d07e56d55a7b547ca95b4e22c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6347960a03539583360b9887e68e02536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e655f6a5389e77c8a247ef39d8c48537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271c2d61d87ae214171de1907727bb2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb0f1eb6bc41052642c6e8b33a8565539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e60538f81405476e4d6caa9116dbd6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276f7ea3b179d4e53d8b489e42114b6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108338e3842804726e18fc002075a033542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04097f73e4661c4adfbddd07d28eb2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a7a0d2983d980717b37e6d9c3ee39544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d2546cc5d04e462ce45659bbcec10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad8b0024ccc034e53f5c39cc59a023546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08244191170e449d54c7a5ee26a2db6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0510e594a2158c4ec9f4ec69aaadb8f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788779a9836b98aaddfdbd39e95638e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ebe22ab887031d144c46f9b412b55550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20c1d9434e41fe2af08a0eadc82e8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba085103a4f0ea10dc0925439a5ae0b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7ac45cc2fcb38a60a0f35cc0e5b9a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853a50a3a5112351b617d438c8fae96554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb72e13356690401292b810ab702d95555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742cc1d5b1746586953448ed45bfb15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774aa6f031c84f955c3546e9d36c558557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d017f21f890eb08a014849603401c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a3b6712920ad66974d720742df2bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abc2a430ad754147221f93d4584155560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96a2f0f8b850a64cc26724efba8d94561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdefa8d7d87100b678af846c24d901562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f38611e442e36f3599965ed69dbbd6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a512b95b24691b7a7c99f90f0e5d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6af285884622497a067f071e71b775565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800af62627bb356ee2b61673984f782566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0618e425e0ed58272f0d6c28b9995567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cb7714abb92c6ea55aca747a17ec7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f77112377cdf957f3c47c36014dbdd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a49fe96d80bc4da645c9861abe5ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f9edd42492a3fe61bcea3faad4c92571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059203540d28272cb0bf9a167765806572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15023ed1c7214125b6c96d6c9a13b85e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f6b3db6ae89238a3534991363bbd2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c858dc60b0c86aae474186863fcfcb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a041b927fb22acd7a5313a3dde4849576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194495883bb26c4731a31c3ae0e3c34577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9e347327714903f9f211327de863e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d05024e7ef23bc9aaa73b0fbe28d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac1d6bc4289684c971aa76947a6312580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf020595abe1ae5d68b1eb4861febbe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c231286e97d54fadb9668a39a3233582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422beea083a94a51a950d77befc79bde583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812ef446f2c4ae3486722c8f19e67d9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d34109d4aa0dbefa04854b87664abe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a27e5919e78fc2598f703d25a41414586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff47ea5d96832cc51080e52f868ce5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdc7e1f170065024c5ce5698f73181588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe6a9fe5674584c86ca05a7e273bde589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af287bd30898af457eeb82505823056590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823d7f1469ad2aa1ffb43f4146daa51591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770915d2ecad3e6f48e56bd8621d68be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc4a22fc40eb16da671417d0559d21593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cabd7bd5a88911264a9c3cc2ca754594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f660c0e7666a8573ae07eb2c561a91595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d184760cf2121582177bc7d59648a50596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08a7b885510cb4f763eb6f9600fa6a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffc25350d74e3172bd984588285e15598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0d9a29f433db7933d8434e430cbdf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2c8c70faa297d7cc7e537e7f67905600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd20c209fbcbd9a19622f380fa1d52601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dc1e1c4d560b1f4a20323ed7de2fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b9eef0986f15cfe7b8fc1d92191cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723ae3ab6748437b8e83fd2dcb32ee0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b502c7a753250d067ba703b62eb2982605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cf0a33c6e0907a50396f9ef8e3cf2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c757fba271a98f8cc8f36816765ada607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135a9883bdd1af21797510788c59a0d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78881da4b3fd976a6d112f23b09651da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46e9e52bb8e67400feb93d27a9228b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3975b741b10b1e4b425dcf1926875d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967d03e8785fc1ce55ac6c01ae8c8d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb60c99a13039008f9b7c36343d9915613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c773a217cf11c9472fb9b8e9dc90998614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077d4dba99655f716c06f89026aca33615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799e8338d395c1b56f82bfd8d29617f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d050b14e77a7a9eae36fe2422ae73ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519ba61be2e1f850907cb7c105096d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74926c0b1514ac076050ca11352bba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c37cc520f44876d6f7d9f76988e4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3f602d40f8202cf86a441a5b0f3ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29e96f9f38d775f44355eb5cbea364622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f8e4f18a3f846366f049a579662da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e743a6b4e6a6c051d8e9466912eba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7c7e432e0dd482dc33d58647756b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a7800b101540e3f29ce41c85dd727626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c182f404f80a77b0d850212b54fc623627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11df42140f41ee14de46c8ddb99113628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505ae0952110b72302b1f9fda42aa6e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80ec3e73a64fa437ed0f0d60f29abd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4224ce6a860c873cf15261762febead631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c093999379d5297b0664afa451bd3c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ddebf742b257b2f7ef5c940bc0158633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d48c9f64aa3ae0561b94d2e9e3f53d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574b9f2e2fb6029ff5f2875a3fef9a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00accbb119bd688baf2d2ca1305411c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247f5d4ea72ab36ae65df27bc9b7dac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0adb4953801fcc7eed639e5bef513638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b65fff401a24cdd1895f7335bcd76639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80140fa9d7667c4d6f93924d37c3803640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30c0cfe72baee31da7563f925cd70d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eac45caf0a43f4956c250d2afbe44a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82f01d2dd75a4253fba98c4ea60fd0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b48e57fb1f3778ee8478206153d59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decf9d5be9830d2075d3cf6e2fb944f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080a0f449c10cb74d4813f56e28df2f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2d9e7a2b9faac9266202b80d583ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27119abe27f5383452ca5a2573414772648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5268251a3bdf3133bdcbc7b9e77f06a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e8cbdada72ceffe8ea6ba85df7078650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8d144073f4d6aef6a03654839f170651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0718525f8c092ebbafbde4e80a2dea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c52d70eaa3c1382ab8932ce866e66653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d4c01882a4276c330cd96b0b1cd0c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb189d02ae12e6e333786b374aad0e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717eb35dcd434f51f46f1aafa062dd1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27533e52ea5104152c04e260fdf270df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f97cb952fe369efa7f9c801759cb43658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490f1cc7335ca7f3feb83221a30ea2f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19731985b4d5c8d2ec29ebb9928f678660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a860f0361158128a3298659f542903d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fdb14ef2609d541b1942b615ac15b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617724220c9024ee446114e68da109dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab60a4beede1c39b7db9fb5bffef14664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9eed175bfa1f1502a68080c1049197665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df30d58f3fbd6ef8c1897298bf3b822666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937856fa109deb8e05f7eb9294e861f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699af1b0e165de0b52a2058ec7495aad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8322d1f2c2aa57e55b30dd144a3d4d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad389e45bedbc64f3491d23864b5a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910c08b17365cb22a5a08818c694182671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e96a8f781c2182d3ec7bc34fa343f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1937348877b864c887e625fefba8cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffc247200d6bb96329bc01252fe9a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5570c403b8c2eedf35de48365bf8fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2841b8da7f57f2752a54f578ae36ed8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b1442d74d860a2b641bdf0b1cf49a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5091b83fff3bdcbe9aeff0996baad678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7a8fa9cd36cbce8ca7a7b26d122e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380a04bae428f5e89eaa37546b15ef7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad754b894e6acadbfe169b82278c5bc5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389e9e6c71608d0e55eec817bbf452a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58424111051b10f2b3eef1c95db08b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed6d2f6b4a65fa76d7c5f1fe9922ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd86e09d04fe334c4645f7a9f116958685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba2654644c6ed5084d3b9c9cdb8378686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8de5e60f32d1b31eb2d0b852b24aec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aab4cb09eb5b7052ac6d5ca7fc318d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c212f8b03510692df74eae677120f4c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d417cb91519f4ffccce9718e8674e4b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab13e46f8739f2577d8c34d9454b5f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701dc1723eee0124acee9f22662f768692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cc2adc80bc3cb6178501c53b90927693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278977d9d63b3a6163670fe380fc84d9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc150c0480ece8573606cb37171ed2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eed4cfd25f1d1e1821d83e2962b63b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b6af17f14c319367ed233c667eaef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837db1b522f90e8fa3b131def526003698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500a4ef64ff31286100b16a25b94c6c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614b37f55c647d9623471ebcfae6a61700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719989e48af959f0b311b2fbb72a2d66701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ac5d66bec4b8ffd8731b1a530a91e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5a39a1da963292e52a5e2bf96eebe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c6e123c2472369819d2e08eda71dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb352d7e36dc00610f119af02a98df03705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e444117ad607b18da202a353853d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6134c91e7c6f1b9fe77a27a0ced25707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db57eabaf07c7b006a217074475c601708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad4edb114ff4d8cf5eed41c593fb7b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140348856bfd4eafeebfbe70fedac49c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1b446a3054d441a1c335230c1fa42711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900617d389f7f8c9582e3eefd2bbd16712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c43148d84d9d5ce420f6c8937d7f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0030beddd9deb5ca41ea498db8dd8f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70554aa3f3c924b89664e7a00d8bf6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8b016e58f333a574896d17ef4ab6e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ef6866acd303f67ae18a6c81f0b64717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729efa5185750fa18fd80bc1f91fa02718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6800648f6450b49f69879eab745ec30719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e1c9200ac5dc6c1f457587b146be7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465c2523df9fe9a6d0a666f9d4d50a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360eac236138b7baca9845ab7baab9a2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d23236c1e5edd4b43247b35f9fe7c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607569a2076129f2359e2fb65346930724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f328f8d3a29dada326c7c2261935ad5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49a1e9024c2831a33a29054d415c6d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ccd530c6bed77d599fa5dc8fc4f42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532636f29e9bda2912ec1b2fa33a3f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082e042dba341575a286ad73405cb7a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbfea463b6b5d91b8962bd0cfccfab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20ecf6b798dbed68ec76db35e2a2b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c148778c928969e1412375f6255dec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dbeadd65917fbd1fb27c1ec262ea6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012dfef3d27144ae1bad6d0ac2f7fc0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1c63f17ae038921c22a41f9d57e19735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086871ba0fe0e62bfe9c93a03188af92736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed60a11824a01c6cd5d416b26582395737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141bafdb7d41f2ebd499416a38c8e63738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a1cd179315afada0a4d06a17b609c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec66f5ce2ab75a8a7829e7ce09b17f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87df59b2b6ec1d71a5602c9a4664a9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca186ff75ddf26f3d9cd8d305277f2c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87bb038718c820635e3ba092fc56d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b31acc3a3b0a303a7bf320ed8eca7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7058822eb223dedce5bbd3bf0cac762745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c401cea779eae7e84cc174db2f1132746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f83484743612ae7762b3ca4cf06b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2eefa2d88fac871ae65bac0fe4eaf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7f2821ec3865b015c678745b2e5de749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22313a78e400826ae64d8b74711141f1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb30cb56f7a90fa6fba30c944ac5104751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9767a3daa2b66fe7f648c75a121e32752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb98ae3ad2c2b462e82c7e7d1a2cc0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d846d42f8f09bfbc8ec09c34f32ea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de91ffe034e55798729594f704ed85755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994613afe8e6f46f0336d070953aa20756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758414a403cda2e4e5d11a805a6a1b27757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e79e3f84eaa27000ac709ed3c6be2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd3465030bb1750e1a0be6cd4d1acb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab09dd956112799ea79f3c891b1567760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b9596ae6ec78084dd81861e0a38d2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9b6bf3bab409cf275f5eaba7f3f75762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0c6e9e3379e662fe9e4fb9e9fe0dc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e349d6cb5dd16bcf4213eaf3ed164d2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0e72a8707c1599522b17e1573b055765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bee871c7df903c1455113ec29a1fe766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629f8d5299ad452eea9c3cb1f3ccb87767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de446f66d83f02e9e42a5f648cd5276e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0a91a555bc48345cf2d9e6929c730769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a97e14dbbf029dc20aab97e00a9c1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca4dfe6ee7dc3befc05ccb901e601e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14529cb39fb185d76353fcc43a6f04772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66877598283f3fec78f70e615ad5b5f1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38156f8bc516331fa6fb07c8cf195d2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351cbec071b6e8975dc69b031f4d7cd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6466fb48a0187f2b6bdf0d95695c0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba08603851eb26a4632cb109aed8c9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4143a53e726c411aab75a8272929f23778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a52c25a8c4661d83b4370d92252b7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49172a4a9edef65ccbb0ae2c19956dc0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1c479c8a5ee902bb4de41c5f080ba781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223f8a0fd220099308fff32d2f23567782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb61aa8dccb9402a74b5c4cc1cf0068783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5130f7bfa58d0422d99a105ab91ec784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2b111b2f55e25e5acd5e93a9ad608785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c14b8b8467e58a834a741a125ddef3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17fc1be895b7e514fcd175cbc96123787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16f6e6b23c4f99bdc3b80dc20fafd2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5c5aa9b06bc697d498550efca85ec789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc123c6389acf995ae8f82292c31f266790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba264bd02f08cdc12177c3e976a9d38c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd6836a8e6583b4e4ceb777a03a3e7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b47ac2d90dfce323a3547adbe7d76d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37faf8fbbc233be64483f08ef85cdfa794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b357f254ed05b436ed26ca7c6d34d795.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>