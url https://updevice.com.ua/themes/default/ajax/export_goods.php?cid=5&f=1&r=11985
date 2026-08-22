--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3598,51 +3598,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450f87eba5265ecea0e488a3f49d6f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e025bf421c3d4695ef5a76e57e2ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9d1d968a99f69d45536052916ce8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bed6054723aac24ce86c506c540deb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587526d7b4de3b2d3af0087b0aa29185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bba1e93f8044e592b2ea76f7cfe77d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4362d7f8b5fa06680c843bfca78b687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74d2fc7b60401671b672c983b218bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23eb96e8bc59a8b6155df3e1894823f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901715d7d019559a6dde2785e77c1f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105d37b4aa8b6cf5a48c7e902aee5b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36076dd6dd6954538a55b360305394812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eacc1982572e364a5e657ebff224e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749347a523ffd80cd467289587afb2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a556df466b03ad6371f10e0e16df6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9904b00f9cb435f32fac4d039f0d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271fcfecbbcef3395073768c1def66a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9e6de7e3fc914ae0512ba75d52f0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de584f87ba52262e87c1308278df9b0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce6d3bece14a6463ec68738fe03b2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971138b8b430fc1f5082fccea67aea6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288eb5127aeb70dcee65a78b2d50c04f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72595560951d38dd38b5ed0f6af75b0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646ce8a164a01617ab6f3067152755d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36c484e03e61f831258bc510176dda25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ff671f72c2e05d67448e5d662ffaf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751b85ca7e934c226ee80613e89e2f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18381e54a8bae81ee4d88a20a88dbf9728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94075dcdd04c008054e2bded4f27e0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323298541836a745fdfaa6facc77bd9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8802e4e71732a7f4e8ecdf1834f0e7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277065707e86606787874f5179a66eeb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282aff5a923990492fef2a02fed9ec533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470048f8c0312d8fb934b979dc83851834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c6ef099fd935340367ac05dfa113b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3095990fb06df6d4b0b7e0173833e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e6be43b50f47e0ec40b3b18cce95237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07216d5aa204ace0eb28de2d5de6cc3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a3c86e4ea7bb4ec33be2fc7a3ae3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61792c1f4793a3e439414591696298ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6277785b1ae991e84b2ec2bdd9213741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ddb3c3362847bb7a74565944e12a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f9a99dbe2582c663df80ddeb1cf8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f8b176f54188d4f8316f2a8651b3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f65d82b498e3821d12cfe66db4960d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634b7f098b862be09e313cae7177a5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051336e702644a3fd73444148b1859c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa4ffbf8cf6c61a7842259e544ed8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c67ed5d29929f56d6116250dcce36e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8019f781556a1f4a8278a84c916dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658d8204b3520ce53cba8217bbaf91851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea59c6ebe39df93543d7ccb2a75503c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035454a3578517f1057d172c652ff55353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c876b14d7801654633d5d7de514161b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df4fe48dd735882d242bb745ba8edd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1670682d9ed2aec1ab18a0370e45f8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f19a5bd8a2eb90c441ac28045c558157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e8e38df2c363c239f31751072e48858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a31dccd010af9018f1012d39cdf2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb1ae0c8e2610c22ba713ef037285260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6211ad2e5b183c084dd2bfa4428ef0061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421dd6f4ddd53f2be3efacd3e27580662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03fb9575650e4b21ed2bafbdbee09363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be8809b0491707554486e242b091cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe48ac3be609cf7eee4e88c5df61b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507161c2e1f2bab23a25631e0b1935a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03fa98ca294263faf18e4505e9042067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0226b38d7ee10a3a121e44f183927d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ecb9a452e6fee053372960f4a112869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee92e0897105b4d1fb1191b7abb4d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dbfcc726995deebc6da25c0b2cac371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a789c9d56cecd3c1a7412696323634572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a77e0e474b1c241eb59c6d887782773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b08b7f1b8da0511bfb76897150d9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdef30a086661ecf6378ce88af18e8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3332267479d8c7682a3a096cfb57976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591ccfa9ad52ab483f6dd83ddf99be277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842054dfe34c598d37c2504fe6ecf95278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0766d3ac0b2fd46bac093531a44f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea59ef1e7c2643eaee941182aaed66c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618c68a850225667bd43e54427ba79681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dc5d6efd136d45ba5edf53e5fbb9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618e54170294f91184a7724e58c188883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec93becd6985f171ffb0ae22ba734b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019102665c1a2831ea72d6a7469c9a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d49bfca3e234f6a95c94aac942f7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef892e3dbd7bb5bf7eca5e615eeb71887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67741c1081e0282bbd66864428d8b3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b96feaf67ce2aad6ecff52dec8a10189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a003ea105be822ee7c9281d083d31390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b64a2edc39b04f839b0d09669723c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec351fe9495953e8dad5a009913990692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2d1b14fdc28327c1a10fa033384ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4eec89e4b87140dbc5c4174269a4b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416038c901165fefcb5d107fa495d45d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595cb072e2be3b68a20ba74c3de046896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925ee1db54140edb5feafdac1e4aeb897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9ad07446a14656331ac1ee0789ca298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87ae73f45d8385e103bb4e6126588f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f8ca55a001f18f3e4f14057de7b6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14249c053a5009616f75052b2afac44a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2eef6f34b34d64cadea2391ad5836102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdf47966871c60a64b8a0e05b110b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecc6069460ebc2f9687b3a45cbded2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8c3b78ff76f0342c79750d63d63b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ad2ed4338c7a759b2843b4c71b137106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d278eaa646eb7d6c9a242aa08be5f91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e36205c62a4d1cc2b5a094ae1787ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b5464641191af90d828d75269b959109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d5281bbdb69a98687858e9b2d64cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24707b400d7c7599d9d9d5bb58a5ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b74ed912617c7ecccfa4f83b870513112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2777b7643c714837d0edd49aba5e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80cd3a8e3e12bac9e063a6e54feeab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a76376d5a402f7331b7d4b70a2e095115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91e5d4129207269b06880c7b647147116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e4e8fa3aa955bbfdcb3091ffb7d78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0651871295af631a2b8106a44849fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33fd8425e9752128b88fbdce6269d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5d1e9103155518d1fcd816e9c187a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13308f8113665c352bdc9e199aa99249121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe246a886793c18f79380e8614d50d9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d74fd6e2057c460b1984575fce9974123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cf63508647a501d3cf605ecee3fef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce89e8ba182848c906756d8b91cb47125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8d24ddc3f9dc217f6b068f165f2dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736d1843d97b36790dc0d3bd05915cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d6d9cd30d169b057ba7398e0de35c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a8287abef034de8f318ab8b2abe58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0226f82274294d48b7b213351a6df75130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b0b3e99a10d6fc002107779212bcc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca4c2b6a04305ec028d12c058178e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee4108188cdeabf3070dd9f537e7ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c250fb052a6c8e01cf48d6790ded3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61073eb616fc608c7e4a5be3c670e1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dce620a768fd76e92bd9e441e5828136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed0023b04d3bc129c56feb4bfe82a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c15764bbf18b12b74eb52a961170e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1aa7f87e5737bd6ae626da9bb086d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad902e783fb86673b0a22d06d75da5d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b67aba524d3de045ac02a56e44229141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c34ef7eb5dcb28ae8a54d34ebbe51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127193bf2a81659c060546dec34d284143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55441b990433041f40ff370435fb3626144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee18fa1f72e51c6224f8a7d4e5678a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75785b9f5156bd73faca3d0a958d27d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb02f16efac9b956d4564a0bc955f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21803a495722b049494369580f05d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458c0d6f489a44d2119dba893758144149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55c6265c4c37451ce87edcff9a55ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3ccfeb47400b70cfb8d9da2f2e59c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c4a64db409e888fe7c43bfdedbbe3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4fb02e23dab674ac275864daf5c9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3bb30677c01a8dfd5d5ff7fe8eb75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1810143b52188ddcbb5e62e570ee17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2cce758a6918e9f642d3fec96fc4c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eaee2a079235f51c23d5781d3592b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba546149f87cd445f6da9d8955f7dba2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d55d9b3012c10be2e072e0ef29f03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1095d8defcb9bb29cd81d3212fdf15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc3f4da20ca76df81622a030624076161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bae3068b16cdeed9504646f7af37fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a079c07903d6077ddec60363893ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010db1b9d02e0970052ef1e2e14bbf6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79afa76a31a0246a8029f59aeb88043165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02891e59d65ea021e83315e54964c0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688b5f4467ca3b2ed0ed11bdf4fc95b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c4a7b015e20062bd4d98f461e5508168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d62f9b8578c44e7e2a5e338666ea3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8a2a22fb4f8b792b13c83baf434b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829adcfc02b8237211f2083e6ba2edb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409aa0b1808d370475e6ab938f0a56b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e091555328547a362dd794fb02fad9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449bf2e46cfe0ac6ecfda8b78ab12a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6fa106533f4fb0aac87e6c91a7a12175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c92329d53378d3c15c56ab7156b04c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4df26a7a394dd15119e91fb0a659f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a047b08aad269930a8fe2b821be272178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82976050e089fa15db5e536c55c58c58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb4e3664b43593e1e71ae820a93150180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411a7fec019b46ebc0a01b3b54f3382181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8c6b5bc7387ef4960be0abad5c17b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c2c48160f71886b1d0a5504b872a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1ffdff348f10eabdc6555b296e19a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a539b11cd4f24e1376e33f761c78075185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b28615bf3a1d002e522c749993f55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62cd13126348253fd133a3cd4f210c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003edd2af04d5d2a4f8d4bf05943434188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25dffbf64fac82ed0b1e798fe2614e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d22bc52159fa37f1b004fd1a7da8b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc02a309914d48e423111a1e89e2d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e6a988eb5bdb4e9f6cab0e3caab42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33c361a6450a0d935b9fbe06cf2119193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c57d4741c8db1e8f3e5351dc4d2c5a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a028d3308e2b2ae1dda355dcc4e2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66361c83f902ba88746ff08af7938bca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7bcbd176ed75d3e0e2ab1d7862671197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5efa8b84e10c6e17df8c84e14d0a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8a5046d31838883cf537496fec09b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99117faf529ca2e0b367b4fb4f7b709200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8499aa5a6664b883b2b13e82411671201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca66c80c2cf8d00147c345c1b0768c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8ad4bf8cbde336ef038630bb07a86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f28b433df253987bc196ac8e42e26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe4702172cfe38422809d373f6e9aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4475adaecbd0eed0d017254e26cc43c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6e6f0cb35eb917ad5e0a7fb61a3bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441f35e9278ce28eac15fd0ebaa86e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe240ce5f27fe11d6cf61573122b43fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb20028dcc7fde401bfadee98b32a8c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2b89e24401ad9469227a4ebf846cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84b4a11636206f4be3b158f60926c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6a7cc37d605905c50998993187752213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d09e56ce5f8f55d7197caf3a50530e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde66568b53e53b6250ffdd62b768b98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357767b1899720e510f236356a49bd46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786045265a77baf18f9ca1884415513217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86fadc00edfbebb77ea3fac0421dc9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477211224aa7f73d3b3c553a6ec83bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0398880060f4bdf1c25efd2113935b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3996f99ec77a781170e192cecad4eed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277a59d230130126a6ed8ebd069e156222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095d1e6e63968722501581856253f71223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a40718b5b602fdebdc081e133f88a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b3f524cb622dc1fc4b589ab844da5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56072a199791dfa1cf020fbc8968ded4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14da1c3370fac05ee9afc9b7cfcfbe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17975f39a2a044309140c604e5b2484228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17419207cfd32b2780aba29ed1af1301229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363faa35e38aec1ef7bf1b95746943e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96486451e7a3ecc45cef1e54d618b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ae161147546c0824167a017068317232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8858319f79a552c6b63b3747499067233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a1f88f24de4d1003fb33c4057bf65234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff10f784ac6ce05dcce5bbd72912dd2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2da4bc40c9ab0fa39107e3fd0a434c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4496ec295b1877707284f882b03c7c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55280d19bfa590859c71ed4e2e9fec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e3ed63c1a696d5e8a07895c40ac80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41759838c8227c01e14bd4ca2896c5ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cd0825c5b2dcfb3bffa55549dba14241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f5c502c28446c338d04d2612dcf84242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38cb77a075127ada3983669c16ea4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e3ed60e3c1e2275ca9d1bc3c0d268244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbcb8eb3bf4e8771113ba2440877d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994ccae700e166828653f5859cb3fe4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5b2cc8c9034d15a4ba6c3357739c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951853637c03db8fee02af365be1787248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd02ee2603f0306263eaac9284d23bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d5bf8490d4d66fca9199ce6d0dcac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af2b85780bccdadc5652895b1d3415251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f542daf9fbb1ee01e7a7fd5fba46a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95242271b422a8d8bff01279208664f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f9ea18c037438d9089619dd4acbac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a8dfbddfd287889625350bc6359f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9f744b706bf39b5e389f9aba2bdad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d41ab36a01ded95a5a507b260bb900257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027d2a5d7608141431a0b84d8bf007d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b914481f54509460af4bc9553db42259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3d379e2f686bae107284aba1a146a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b91b812c877fb75e65e7766021688261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c83e5f2a11d27c2ff1137cd906206262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334c5f19a2e7a27dfa9e84329d2fa4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05def05104380b2135bc850e028302264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19962fe58eb56d80a545418c0dcfae7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b81c3c4b539253dc52fbb13111474266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd47bb956626c948b37e960b66cd38f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76da74371a2732845fc78d5c478a07268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccf4ae844fe77c0ce10a160caabb1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0637893d073710cf426ccb7eebcad4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c747f76bc261a96e89ae8a25d9eb2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec2028ac6808d6b9541ad16d38d981272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e285ae8c6127d832da3c566b25e412c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba19df9c39d5dcc41d230b32c8c84e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2de8746e18bb487d1feaa31c402e15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581c2438c92256f9b5d688825c7c65c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8288370867b68aa15d14ddba1dea6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f995534b974c415df0903c30d46df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8443ed5affab4687dab6abb511e7699279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f59cf99d8a0e6bf3ff840eb352b04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75369374327407c150277d1450ec39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1078ca69dc0ca6e378ebbd0e2a5116e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9dd66601c1d304eb55f67932c9227283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d53d4f987ad2c39c03d35ecd758a3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955d0731a030bc068a0a082fc50a425285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da845baf89d7ab691b0842a63c71b185286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daf05b63ebe0ea2ab8e3cf97984a73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee99233a8c6295e5586265109f1463288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58568836427bda126365f8da6ea3deb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f5425e3dcc1c9d8930c78a2d56460290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b0071dbaf87278c953c808d82b0c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0709b2f92b9e204cabd06f71ea47f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a2a04469e43a1c698e1bdecbd973f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e42812faf7ed03d0d91f12c386cbd4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e503b6ff3af8a131a09d98e6818ce2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6963442edec546f41f980b09716849296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec07501adb00da29aa53ed61517e536297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40354a6c746d4ac3bdb6909c62b2ce6f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a020d57492297be1b847a7706ade9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67469f4c64fd947432875dcd33ea19300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dfb9b29bc6af84d5bd1f0c8ce44fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c594ecb4d6569582e713c12b6fe0838302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af26b565fbb0bb116c1958a3a96086303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154042881c6cf9b3b3587891c418d51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee405071403c94269bcb9b2fc16690ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda604e66e60fd2827f0f17595c9a26306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2ebb86b861e5b8e90f00a57fba0d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe92aa47da04ed0a6aa337648d6255a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ed874a939084fcb59ba9d237a9956309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d0ae49b57acd432526d70ad0c57f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fa7cca8f870c61d40b0105840f627311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b01fb38104048d8b79a23013759c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46393d6dc1e168ca27f28124f11991e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98a76297f84fd4884190d382a8f4b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292e6a2903eae0ac5eaf4eae1c519ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3179849078406f5ad954a7a548107316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26d7bd9fed931524fd20ac9d6c60cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7b2f12ae26743b1a056eeb230378d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37a0ccfbe2fdc14b03e0330bab7159319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f79311a048aa5535507f71bbc4368320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af335c956ea37609fb56e189de7bc6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ed5ce814aa23aa3c0e5019047ff10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14655324250bf58a6589e8fe5ae67459323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e151e917b2a105284ca3ac6b47cc11324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc122680b50d97819614219288b5a05325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bcf81cd6a5fa174f30820b8119f42326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf7ae7e8e2a30e33ca18fe8ff8640b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0e6062b4f5e08647d23978821b235328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa64063322d6ae0a62029132ba7af98329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f250a12ffd53cb9bad2d2e1523242c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b18287085267225e9837e50e431e1f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8eb9e76e0fb30da63ef8c1cd54625332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee89b653e6f6160ac1a0b3887a4ea5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ee5aeec19cc520bc341eebf2ddea8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244f1fa0077b635a333f4685938c2f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a05f8f48da73fe057d8689af9178d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680b165993b302b2e08aec1158dafb5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56536c60b952ad0f6fb698dadf4d8eac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17073ed103c1d7eee04968368567b13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fe6b923b47c3c152ac6049518c4ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6b5e44f7e9bbd3c85d509a4ebe224341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6796e5255db8f8f6c54ce9e924ddff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5c69715cbb123e0598e5fbdeff177343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed698f2560722e9a65c0fb203911197d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1e0c173867003cead47a6bc82a689345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fcb619834e97e333bb08077d0feb9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa03000b6fc5a21095b7012007971e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4d01d01cfed7a40e34536484160ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1446adae20f078eafad2d51648523349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39439f5388ce5c7c15bc1be27a5029a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5eec1a6ab885bad385ff2a3080adb5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd5b002550181d37f654d9faeb78be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e763bdeb649ffd607b29bc4217501353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e6c5193c7376c2feb4845be11b8e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecdb42d1094046087aa4c423199474355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebed17279e95e66b09ffe2122fbd24356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981b616376b133ea12bd9b04f437dfa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf04f05dc781bfb12e6110929d1905358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228cf8b3c1366a735ad516a271bf8af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b251a2160b93e36d5d7e1ff1c18bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03312a0bbc689acbfd0fe27805ce782f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eac7276f791d022063518e5328fc1e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ee300b5e7b03d38ac0cfaecabce06363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ecf58c4ab16bf271f39195731dbb9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675b5ca676c9f391772ce0079d6f1bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35025845ed0a998ad61b3b43822c0581366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488af41777817994c91bc6ab3ac54718367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90bbf81c181fc2bda1df5c8640b73e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfd6d96d62de088fd173a02f9c363d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1b6b416de0402afd82669dd27f95c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0d7afc117b52cb61bc1fa102dd451371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc80e43251fc9665ab4fc38cbda899372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7834fd61214ee23dcf0191bfe90b1ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac992f763205a420460d8dcda38712b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098f73211e32510a29fa46c302b5018375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853da105dab871f815ff6ae0cf972a56376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a91f9b5ff1aa4837739b2acf443d42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc548d461a177ce2d29bac6bc80929c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cdaceab5e08d4b4f7409eac9c7877379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20b7c332162a42800fbdc837e70168380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da05782df1bdcbb7ddc5ca90eb5e547381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d27433186ace38e406614c47596c24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456cb670450097f8e42b38a76e486c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd77e5bdbe604f407d05745fd404130384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c96c3bb3d02c5b4424aeddef5740f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a25e7fdc2be104db09af29d7a644b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ca9546e044d970cdc13f7c9960c58387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7d2f6c32f72724e0f47e33dcc397a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0fd227b82fe50ba978e8c14193dc1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cd0a33fff13fc1c778f280293a848390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfe433afb56668596469761a92373f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344997b1d5fe6025260e565f852349db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838786d54443ddbba7e32d35839c4fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95c6a1b791ff55c917da8052e2fe6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713c5dc8cac912d5c6c336fca6aaa8e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8068dc4384be5e9aee6e180e60ef7cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a1847b33b9d857bc43d060b89e395397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31eda9338e15a8aba78fd0b181af4a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5501afe769344a79df9b0626685bde399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049542509ca4449405ce396d1c8f61f4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d3315a3d0115a928af5700ff1d1ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab378ef5b593156632cff939aca3b82a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12227eeed8f06bf3a451e17ed95ed6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57380b8b138c42991fae25099748a78b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fad2c5e5c064710235b06b726774a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071be4d765f0096493c2792db35c7e59406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268b17aba5fe49b4a11f28ea8fbd543407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54e670a63b21a5c6847430b05084fa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801f7106a8ba22c56102967f33fc5ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d4574f1d9a4640255a3db2b2cc5c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed36027eab60bb0a88f3bbcb1b74d67411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dd7ca795bd7cd68dc967ba93295df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15506bbfab63b124c33ca7d5279b19e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdbeb8e59e7c12c03cacda4ab7c277414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2c5462141ac218493b9779a5784aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096d063022608c76f3bff154284a415416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238157a626c3c65cc3a5cb1fe72ed40417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5659b0d24c7cb74ee9fc6cf8c86a575418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc35547986e1e45d7af7cebf895c33a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332c2b22d6b81319eb5ce2f62febc8a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc519fd896ed7fadd37921aa89e063421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e2fe2c0a3ac0979608af249326643422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c474cb5730440a26a0653e9d55484423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dd4e91dd38484fad70fc83e1bd040424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a2d8dbf05c1e691d8313cc777ab14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ee8c4bfe0f12061f442428e7c5160426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871a8533dd2c0943c6a035fce01f0f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408b98f843c539830399e966949ab59428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62560b138a3448557cdfd2fc37ea4d82429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072e3fe336e6048879ecf4605e29dc5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6ac95702a8c2ecb261fe3f3ec03bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeec5c54e90ae00939dc707f1448779432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a95143d1d28d1cc02eb331463bf730433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4ae00a236dec62c547e0d74b50e28434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc486b001221e1d864b0c6c6715c680435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad54cc9a0677e380cd0feb18ee8f33436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1be00afbcfe98612f88a0a8ba4e1f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e1c3523baf6b947e837e014e03640438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264637273516f468b5d341d76b371c01439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcefee81680593ba00cc25c0a5341c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cafbabc8d4a063ffda4bc8238796b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306f2b5a3975d209b02455b9b950d65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7e55832bd81a148636acb7e84194b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e822f62942eb24143db76107ece0dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07b32541a3d27adf5dbac3218a9cbb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2dbeaa251529ffa45bd293b2169e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c619a5ae4a264166965c8bd95600d03447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f694659a3a835f4e994f6b25d33e51448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bfa543b9e7586b7762be4a56b14bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee219accd4ed1b61a447151b0909da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd33a4ad63e3cee7d012b5583eda4ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48854278662dd38298cc6a73fd072c7b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939296c12bdc3d165a704dbd3311f367453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e447479d2e770acced949abb47759454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7bc846aa5d38dd188e56994eeea6f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e124f50378f257add1a5e6c011e51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0c6c8ca727e474d5b11f7ba046eaf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da120c370fdaada826617114bf399da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438b2d2a566ed6e2e7442172566f315459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d0e7785836ee70f6c62d25bb9c9bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3c19b5aebebb6b24291d3b95d8b27461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98bba19dab703016a5e55d9da9466c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3db604615ae39d44f642bd44319d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddf3a10b6358701a55f5eda33b3a12464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c07a21b5078800088ce68e36aaa61a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063297edcd6205c5e4bb51726f9125ca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a871fa49d42e825e9151f918ed4bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc888fd16f9a5309b762f13150f6e97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55436e6c85ad9585388f26391736fa5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6a8ef9e0eea26c34181598d4841b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a742a8195a9811dac4052f4b31bab4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d46de3c797907070d57dc0b33fba3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620f39e64ea7aaae0fefcac96d1a13e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af7cbcb10e3311a5dd3b53e7f6dc5d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329814c86e6c74b8193e5a618c75ac6f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dab48ef9e3069e50ae2f4d6bdd51a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6697f9f99179e53ce343c5a5ad96f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd122ff21d1dfa1289bc06d28cc7442478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a1f2e2c53c696d453ecec7ada675d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad9f662b1fce2c2173061d0df82046480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1809373c4c91c261c6a5b68ed9ed693481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166afa42f1f3ceb92d2a346beae472aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2156d86d3d8c0d0047c976950d6b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1d38b3861a77037775c013c2b6f3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b36bda2006deb7376502eacd51beed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67ed8a41909c055c196de8cd2215bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82108916b437c82c1514faa232acb29d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b401e8a51fda419220ca506a0ce7b42488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4c8e4a87d73ecfe43b4174d1a60a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8bdc82b40fc0a733824d9fabae71b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f8d14b43c03965498bbab7c5eac1b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133a1a6df571a1bb6e3b38f6e52b7a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf589f1b43f06ab3bb89cd86e7d2d39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768bdd1823d892d7ece67a8dfb830d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc352dec8d03f3a5b10da1ce375de20d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009abab14e968fd604d5043a032fe14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4406ee6a191ae31225447779c24b7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f3fe8510da60dfb2183324f3e3678498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd5f356cc739a3d0c96841f73bbb1c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ff7a21f6410884627d94914b862ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759cb5cc0fae703d707d81f8b506a37501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897c0b92cfa0d5593395a21f5080dd2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d851c7321642ae59e9d7c723881e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b78c962402785fb6ac8607979117a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaca815b8308f727829403d0c797c9c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e34c35852ac6de7ca8c4c761a03fa6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351686427d6326f8a3ccf55be3035eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e70739512e069ad61020d68436202508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a59ce803bc48d1c9a0df19c78a9e5a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb701562798be0a5e50a3d6693ee6a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059ac292c0b6d6df734b4095fa4a388511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5e62b9f58842003a52209ff9afdc9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f271e1b968abd389bebe33cdbbcbdd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30ab7743e331e0bb3ee1f7d2e2df02514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feac3bc56fc064a6bb03b99bf613807515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058cca6503bc76af0feb7c8f54e78e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c365002347bb9b160824c42ba2e9812517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e2be4923caa0294fca4fa7248b616518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef94b972e74ee240f99ffa059d768d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1bc470311abe45b2ee0af2594cc76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bed2003a3ebc0a44d7f7979c79ecf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4925d3d558a333bf62a1350f183ebe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73845e891474e27e4878f526552c9a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd9580ca8ff3048128b7708c27a6b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9b8f4be60d31ac17209e68f8a2836525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd8eed1115abcecdcc8101c571d8d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd130f2acdbc64ef9837ee69cc03ce47527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77f8f7ecea615091c717431f7f605b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f75b51a76ad1196475f1ddcda5aaa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baeaa37a3132a353d4799488286a1c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4f64f1c1a8aff5e79d1a680b9557b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce83c2fb2b511141ce8e1b5299647d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec5c55e32d0baed851160d49cdd4b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbe60ed8e83456f80a570ec724344f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bcf06e176be3fa5f453555e023824535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206654430e0c262c296470c5c74c79a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814d5c26290084544a7198fcab52318537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8389c5c02c04a47d9d116a27a32a11538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a7d157a3acbc9ff1abbd0c4a5e8ba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b7ce6e3b7a002fa20fc19aab2b836540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a18ddfd9d059920677ac83a3207c42541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0584d12b5b3058239a1697d7d90e32542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bd357bda7d11860e6ec495799d8da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813b993ed7112ab0b271e83e0053ec0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d444dc631d283fc9ecd548b44503d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1e29997b6239479c9d3371e77c43c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098648b8d9f20c070667a435fbe20cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7139087a05c77b194f14ec1e2689b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39648fb911d8209be23bb4e402ca396b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff99c9adc414d16d020792415ca0a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8039f3858ec52f890fabd2f711e81551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d3954f8fe9a3054d8b0b6c99ba030552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547740e0f4dded2a57840b09bcf96c1e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce34459e9a726baaf998dd420a1ed1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813f619a56f50263cd5e2a226a51d79555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ad263b1868da5934560a3236b9d98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca409b87a5cda1a26905e098724429a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ee03bb3a955b688b4a40f68312fd9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9514c69bb97f78fe814649947c291559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ef1da8da98f7f0b3871b7872cb260560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ffef34af40ae88a9831598047f551561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914090dd2528e9e2de98cf1d293cc38c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20099e7769b44b8469d27f60f580ab1d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0492c72f0958fe441fe026bf0e66d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b286f889c26430c33cec82ac9d36c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060e87b902f63f32dd8cfb5478b8284566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f43a1d821d6707aeff306b4188af2a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024fdca9e87cab455b70233b46ecb32568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb8856fb60df4f8b95ae8121d9416f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a70fd6f5c6b77e12327099f59056ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3787434597d8d4c298151ae59a309fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ccd24073230aa5408543ab08a87eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b6513dc216ec8cb7dc38a06a84fb3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed93bed5bf1e02ce2406f4fd6c910d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bbce7629e7f2111b116ec9ca5c817575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb98b163a8403c68778e562564682ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002583c08fce7aba7909876c87a372f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e806129c0d2210cdf649f773b80c36578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e4b6e0af2019622b3cdcd028232a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89522c674fe979a318419b0bdb7ace28580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e76a4686d0421a802f4f89b363faa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cbaa3bc5b51b7000bb60bd36a9521582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61955630f0671ce93167fd2880e6d34583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecf9a552608f73b81ceeafde2faa54584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c97d24946074a226c8e17cd058132585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0530144d1f1ae2246ebc4bdcdfe00b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03829c6088c74d37bc27bc973f322ead587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48398559ce3f21aacf998edbcf479144588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9580e4813c367f720093244785455f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdba433bf6ed8ab0630ed94bcd225b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3228bf2552a3337d9e141f3c483429f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0981a8a13e9e8e42db780b038847da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27321b048b74280d3f17771123fe98a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a874f420401bd029da87addddd100a0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70642783debda8ecb0bd091459b55d46595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e4bdd9f7f665d8b8290f73a1af9cb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eebc8adbf44eef00963c1138a0bb5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a70f2728e3e5722ec547e72627cf83598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1131fd35d5b4f58da1f0196be34c925599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba34b65225658f2854a2382cf7cf36600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16a897ac74d18656fd06afa95028f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a5808b07f012740f5e20c32c41e79602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c58ab93f9ce5dca01e5b1bed694e4a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a44deeb85364024113a484ccd4e9d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f238080ad41592b1ab8c613b8c5b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0d0ae1ad6b391d8faeed53249dab5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4cdaa31355effd1578f4ba6b2daf7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6000867ae74ffdd0adac21a7a772b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d7aee571005b6e2f286e88a9d044e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee86982a0225770bb6d16314a14bce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f8cd70b3cebef832a68ca928c3e05611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56873c3be1b3f80c99adf32e5332c3e4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7de0432f2fbc5e0170f66af8cc533613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c54bf8ea32a40e2ff85a219e562ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926e2e76c670a5f1c752c4fb00ff1ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517b8bc10e0e0519b890de94f30a3ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c691cf164b34a8452f65011adcd31ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bec4dac886e693064dcb54e37e8441618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079b461684417cd5704dbd66b1e89bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10249b72c4052d18814add349f5156c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a0e0b9d24a7fe8366928aabb6d1f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcb52e7763e85b95ae6dbf549c4d7c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cf7fe599965eba571c3d84987c25f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82246dc60d59aad6d44cfb998e303e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8a087b709e2d2e618d8e71642a760625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fa436bb7f528fd26f04498c84b662626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b69b54add6aa351281b30c46be2f2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b62d721e145f9ce41b728cce8e5e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c96b16755beb0ca49c497f70e865d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5ef6b80baa4bee5ebd8dba1fc4944630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf051f037fac2ac3461c0e192a7305631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ee95f0f49f88ab11d6e8b5f7c2830632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe844f1190ef8d198d60592394ce2f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744da1f1345033e37a67614e8e8232f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7fb191b3d5bf297f0f19b6244e9a8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314ba041e9347cb4981bed8fb9f626f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f20e1117a20879275a8bb5841d3cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971b1f0a3821aab73e716eb04c26002638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ae1d9c44c89a8e093c19c524deeb8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51ed2a2f8b4064060de2f3cda71d93640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7928de0a2a1a8943653f379c18c9da641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c228460cfc05b36c7f6fa7154f89c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b8f498655152061c43bf56a377e28643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ded958c80c00b367262ff01e45cfb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f25a799fd3a1ba06fdaaba04ac6f65645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdc3ce51d2394da54a90190108f4d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2db2362e5fe76f874264f76f1e562647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac200a66fe89d25486e45d66234842648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb4c88e07d0cdfbc0daad2527ca4ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25667bee1c44238c993e151ed83f4f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3ee4ee372f2c0918a37bd9841c9b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd29f306ae8085b372970e22755a53652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43abbe27a9bfb48dd9de47e37137b7d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac3fbfdc353f70a3bab9311ae2ca41654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883b0105ee445ad8eb12a644698c72e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab603aa9a1ac61b061d4d8a3fed4e67a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf9ae72fb30debb236bfa72d044862657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662236f11f52679068c1f3215b7ef60658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fdcc99d06ef05d27ef92be5c75d9a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9324a731324d11438f9e2c43599637660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dee2d8c54067c4cfb09e0d9d084156661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78519d00a8e6f06f50e2d049d901c404662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301b25706e9494de2e7d0563b4c28dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984022d985e740bb18a5fc393eb7267b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74720225c643cd23720f6287a9f472665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5b722c8e580d254e3453eb5b837d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a45b129832c98b5461e83b72029bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0cffc4973b2466529368506a70b12668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebabd2c5f882b7d32218ba672adc13669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a1ae4fbf06e267b881b618c8c160e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5491df2773b06cddb0d37f20711d7d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df044f9fb17b19b884642c7759ffb5e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baccaef837a4cc6a3e2c0873b8cbffe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448104fb8c72796d214aaee1a4eb6ecc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc142ff3ecde8508c3e152bc650cad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558fae57d8b469a2fd15bf569e5e827676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed2efb78cb2095a63df5ee34633523677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab7f967e00342de0c1b60b1a462574678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963c44ab9076806f954d8f9917f3d89679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e0409593b75fb89df6e7fca020354680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd28038af9109df81c796af18125aff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30b0ce66530022c9d62aa89bf02a4a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd721e09967f6cb0fc01274e04c69b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98a4b6bda0a81020d65b6b4c180dc5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcb9e40ba5201653824c588769c05c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0695f321642af07c887c6267f0b17686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066568b37ea4797fd4ec603b8222c07e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c848f48fc862edfeca715e0ae2483a0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f6967b49aa20c557258cef57f985b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a92c0ab395fbc8ca415e40e126efe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4eb851f7301deb09687486987448a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7b1e833cca2286755e6a77d2d0284692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af598ee2e96ef67782d498a31b88c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535efc7cbc97c586d00ee91f568844d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ea0621ae2b07d6db543b1feaae141695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4f3b6a79140c74b4a3ca6d9653afa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af957c41c1ab8456d9a4a477884c76697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd2a8edc7f748c330faad41c3c23f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6d1d0983616adf5d439b5da2b2606699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bb3fa44414a9ab8a98de9c6b41591700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dce4f3a74475af8c2ae2499ca6f65f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af407a68ae2347e639055f1191bee8de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f3923e9f250f3a60965b76d3c8ccb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39702131e450e9a35d45c8b83e2c08704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ebad48d1f839281291f439a007d2c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3d3e9b440f8e9673697219876ecfd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e43d975eb95adfcb836a154bfc838707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0868518bac16190af6c8f005cad471c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667d8058242f0bdfdd263de471a4f41709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84ce4b866e8706ff43f29d0be910d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05637557931ac24dbf67e36cb020def711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a52910576eae2524d8b265afbfefe7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3226a733c4b2a1b5bbb5cb7806c364713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fa97ad93adb55c3d0827c9082cb71714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc72afa47981718e18384a345462744715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4530008ef1469dd1f78826e633614716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb550519dd876414761355479548dc42717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f491423b28aeba1d370a4fb4d098cee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d188539813e5aecf591c49201e6ea0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb038eef06d59a87f67976b829ac56720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773e5d9b1d78a3a93195718b9c5c409721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d157b13c19fa40d191312f48f64cd9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca662438a88036e04cc714577c99e5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef227f70ab22f99ff0c5748e3bd9bf6f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205890b8bb2aebd871080b6dd75fdce3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f63b4b45a5ca83a66447c05ba3c70726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856a5a0e08535d9ff1d15068d21b5df727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c29ef1f9ac55752a59c37c0e5cfb2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd30178e202907d2b2aff4d8d120d8c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b83002f2f7f7ac962215e8f092271730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a3d611165d0730847977680e19b74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4148f589b578f65b7b37baa9b1d01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff075ea1d3ba361874ee88e86b6e4634733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c289eabe97809d2483a42cb2cff93734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac47b677fb2451cbaefff63343282c8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b49a6d9a69c61d99cca12b1a335af6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec57d6a454483e3b6874e0e5803aedd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d608a24c55c46c8e5da0a90bfe45d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188d2b104d5bff9712d7025ac173b15739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbeb9404350424b8617217c4a6ff6d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bc16213b1b26bb4ce1406d071be2a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81eaf77391577896a11e503b6a1f500742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991a8d9e3b1db4a1353280bfb4d2221743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e55f1091b46354f736e3e1cae6a465744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f32274f22b61249f88906ed084d01745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37699678547ed1b825128b68716e2bb9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c587e96e3f651bff94e384294fb62747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcccc506f899a2923abcb4aea53066748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b8306766c430924bd311b428f4a87749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9f31abbfd99b202aa6ff5479481be750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e1047bd55e6acede487cba480d860751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cbf7011201976b11a06c4c4630158752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a7bf4a189fa9fa287d11bf116346c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed921619d4a257a395000f00fe593a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0cb7d876d0999671a247428e35839755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1db148e3d3016c83607c8bc2c893e3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21137633a59b626c3b94ef41f5a2fa7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cd2693488487c22c06fc916b657d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f8ec8856575b7c78c401efdc8195a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3045b0adc042ac849a2eefafb572431760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086420b0082c4bd7f8357dbcf6dc1400761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b1a8bf4ed63379122756bde993390762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f6fc5605ff603fb88180fbcc37194763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e6dc9ca6f49bae717f74332d30efd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0a61172964408c23fbaf19897d44e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e346208bfc997f5bfdb52f2b42f1931766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811e727158682041aaf7ef0b2015b01767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3c7f22c02813c8ba0d12b82a68b8f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654ebac0e9f3fa8178a1151a0b72014769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba09fb760279a6a29b26cb090e56b2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058456e60cbe214d2810129a5ce7ca7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dbdcaacb80e6ee329cee06dd66576772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f29f60544701c0089a64b29f0905d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3280eefbb122b9421bc39b9b8a15a7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36e085ecbefdeacc086cfafcfe496e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f294407d80262b98323309fd79420776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d7ce96e0d9c07f0f83a4f31fe50e7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d23868bcd51f978a4c328f7437babd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5240cb9db38fc769eceb0f3ad2c2548779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29ee18c076a461038f33d31fb56134780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cad7c675d12dfc4b324cab8c777fca781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be47d9e2b67a5232893a924b270c900782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28102e54f6476a024f43024cb5bef82b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd913a97d277fdb820c43fc7e35c6f7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4da30fb4758a578eb8fd4e6682969785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfc7f7e2d3a19a54037153d9cbe8c0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac2adecbecc67a95c7317e765a973d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49b8e2fe6558631c38d05a62f94030788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710cfe3974e26c60ebb3fde83a6dba8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5113885e93c0587c7c1b28e9816fa38790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23f864914242515c70cea5dc66e55b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a734e87c7fdeea649db979371be91792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f6d6c69f34c2b95dc0b4495653d00793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac054d0c805e506e921e2397d48488b8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171725c18a74e44552f56ccca1d244d8795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007c888a24b3dbf5d65c11b76a771e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975675c4ecb4e728043ec4d985c566e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153ebd03af0ed489d9bd10bafc056df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca44e68de9d13b5cd730f00025f2cfb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf390ad6648040732ffa829e085945e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac1570e2cfdaebf6bbe59c116e8a986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a77a68e2571157eddd5fd65e1b87447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ce2b0ab8d81a12f5c1143d673b0b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb4147f31511dfe7850a339268da849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0c3314e974de5587055116640049910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e121372b6e645fa955db35a1517903211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08e8afcc7eecf2a7c5059f2eafa98112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1eac45e709b8a7191ac625efed63313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724b055e947966938ccba2c943f3c7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd9cee1c78b3c934528b772768a87e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20e1bfbe431ac8b261fdaa7c630cd816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919d5ad775a2d8c65234d8c64b6708c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8fbf44c33385707427c9c3ab14a0c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7df1aa44028fa4da78ed2e7eda2f9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ff621ea7a34d64814f82f5fa44ed420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7830e139eaca53496c5ff9765cdc7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f8cda21c130101e4bdfb395014fdb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7f2da50abecfa87062a9bcecb041223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76c8a90cc7e12b45bfaddb84e1a5a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5d98c8f4be1e1d19f85d66839eeab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70d8fe7ebbbf9f8aaf7f6293030fcc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a080c056a8d198268af54cbb4aae85927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6933da4a31befa8fe9eea2a637dda028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342d2194adc22a2800f98c5b4f88ec429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9432b6c2cd512d3ddfbdb829ed0e9cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78723a2a07555727dd13c4567a507e3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2c3cf2d21812e3776eb3eac8f023432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4013c2c7ca49dcd51d28b13e6ff8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20278e80aa5f52f295466e9a89c13634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bd6249bbc0f5f4a2c4d61bb2dbd8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0aa6963387add0de3e5a001ff1c9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49923e6ea7311ef11cbec77d6888144c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99950f4d31de9d454e92f8863368ac5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a476b7363da16e402b33ec217eac1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591dcb504276aa0dc6da241f1b7a42340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044c72ecdd65d69e8f158bf133b99fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d456272fa689ea27193292e25f09d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77bd07222c41273ed60a25754d59ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a371867d96158d86b379006ca896544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2150df74a07fa55e58e5abaf451046245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d63c82d4ce0104912f6e0fd00a3db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d0c8a52e9893417b2e6c620edd8ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401e0b18e4b00d99e1f16eb8be254c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e95f94a988616157c31ef2a6fda48849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd7254f864ba06f7076f29d261044a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646a02475ec0117fa2f0b7507a7857651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5a629f745c3c1226fef425b111fbb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e4c342dbe17f63c1dfb223656ea9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6e32b265a16d69780d711e1ba789854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5205acce69687818da8b3aff38b7e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f27f723a7d72f2650f9530e8c90d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad945818c14a83bea9bf781993556a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34970fa3f7797f187a4fd6ef9e27756f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4678cd59522684e49f5c71bfb5590959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5a3411d8216eec7dba866ddca27c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565d4b2dccf326d03343157dfe39c6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b87baaec90a5321f0f1913ee7e40f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a4b6ab66be6b37f1f164fcb048c9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565da06ca2d6e3aab0aa8b5302aa25064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0f99fc206ba13adddec1dd6c0a55965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9536a3daa560e1c86d562b4509b3866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd77c1d55dd46fcd80b41a0ed8f12c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8b6179b06e1d321de6833802aa92068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13f5cc1c45ea73a44d704fc5684dd169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710aa16e02a94c1173552d23d50181570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf609a0309e39dfc485213044cf9c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be70f90e8579f717e817d35fda855172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49d18f80d159a7bd343955857a296e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103a5c751b4455d53a97450c9f8920b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c4b42e63e16b520cf86e2466ad6f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399dc3b3169118887957e077f5e6b8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c7ceea7e4d97d47d9f3c9e0ea88ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d451b18794fce008171cbd078566f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0846fc995837fbbb2cc8029226579d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95212e45c6358e6fbf942b6cb6b477580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cabf1d820da3567b8464b57d306ce081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045d602c6a9d3cff2ad2ae6f8a7d94682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbea7e9ba88e88c156f6bfa3aeb0a3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e732ca5daa3315217808ef97b537da184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34ab5469b3320f04f27130c2ff699485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3a13a075bc38e41f33ebc8ad651bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca0b1b58064a07ebed38f8de76b58387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dec000f93f5261485438976ea0fd2b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c48d77ca574abe87f21f952fa158e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099fd5fcc8eb6ec1bea5053019b8a3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9e55ce1a6c109996c87d884d30da291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984f88c374dda1db06d2ca8a93e319892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ea25fd4cd18e241039a8fe3eadf5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5c3e1ac4b738a22b361bcab26d7c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce2c0d96ae5fee1fbe573bfb79457595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b93d07442bc43f2583c65a0f9d863296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc422f4aaa02fb8ffbca735e6af971497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c30ee5d92f21884c9e22b22952fea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337b659575a309c465f2fe6b50c5b4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f947ba580c2e4655656cd943b2fe259100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e93d7b11b886600202fc55368a30bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed350410a4ebf8982d75adeab58c550102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccaad1bb4b9d8196de7997d291dc042103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6720eaa79fcfa2026c9f4010f549f77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda92cddf346dcbb56182e83aa65f751105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb63e613bbed4bbf1842876d65b376e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07405c801522018cc4d94decf556135107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366fed3e441b2acb8ad305f26037fc5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bf3dc01e258231cfe46ee8a5ed806109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b75f770c7b55c4267cbe5b6415eacb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d9b090c38aba38b6691e9f9fb3091111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e640c9bfb735f1e5a0181b017254d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1310b471b106c750405f3439fafde113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ece3c387ec5fe87c663712bf75b1f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab95d9131a3bae80a747278e0f8e02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df20fd77aa65ed8a8ec43318d5efd1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b1627db6a30d480aa06add11fa778117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154b7e86cde387648ddc26f2eac1c88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ddeb8f2d12464fabe6ad7afcbf604119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d553d9411229ab3297b55a176d3248120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd34e4f0ce467bb54c4b5800dd03f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be87b086af1e2d493d7d7693b0a254e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482305e0c2a649fe72c88efbf11b38a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bbb8446dd8dcb570950f4ba0eb965124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494bb66a734557123354a8d918a7b05125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f183c78b52604d44c9358bce8a8a6a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f6cdbf66e26b45b85c7f3774e214c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56001f254f5e1ee00a7166bd2b87c33128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5e4b6dd37a0e73d2d1404c4cf528e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad75cc0dabb10eb0e9513f2a388ec8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead5545be0abccd016ae637ca871b95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0d85f0e54df213af1cdb4aaac78cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b3e3af6731a8396897793b559baa8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2d1a87497498b5610f98647ca80ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191f8c848106d3b13ec5e3dee595e91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a57a3ae5557b70c579e445c430d6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee2eb5abecbde1b31c6b326cf8852b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353218af36278ec4d9c68961a42e2b03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bbfac7b98102b8c24e472b9486e8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9ad65e8efb40bc21870039a37d7e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7cdb222a647d1a01be24e2e3f086c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302969c7cc561e4f851f1ec4d57954a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a0309b734fd7939060de0ad51f6b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb1dc8fd0bbfa2a2758d77a861050a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a1bcb8c485a695360ee2a1fb7387d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d4ee073ce5e49103f2179967c4672146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0014bad42610b0cc414a4a484f7b3d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9b40d55bf4b2cd08f635d251438ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cb0537ad9d3a0fce3096aedb4458e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b0efc3403593492e9ff51548fea26150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520481ac539275100e9421633d9ffa26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6b137567ca7eda7dfe68839a0613c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5793027980ea0514e3ab6a3394e45b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3fd8045ffc181eacd42d51d4960c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b5bf78805cd6e4afc0cad526b8b25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc8dae335cd193e49ec5c148060d9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98005afdd57fc1e0bba07236d612b67157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d2e6e46d33b64be78edbff3512123158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c92718bbd99eca7aacba1a7f4eef0d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d384529b9ab66c7c2491d231e701a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024daf04e3ab6f241aafbe3157ba707161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ffbba96135897093f81e5b5fee41c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af9717b8ca5615b142e7f6ac77499c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c1d39057ed3d7d2d2df980c887de7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e2007a742c04f08293d0469c0c282165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacda0746058be279a193f0109802ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2a5d466725750510f548b520a1fa2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8856a7b18b98a1e621fecb8ff4d43168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b23eca0c54879158a246f3b7b8f81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aff97aca38a49c4ce6855bcee1fa2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa500a1e565c854d5d912c6609e7642171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074ea67344a6883d44d4d270af962dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588967a868e8eb3cc05b59212eaffe7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0809928e8d72723ef97f9b2be66ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5afd7e30847da77adbc6894df0041175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528067288e6fba82680d32afb4b6679176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a38c635a872c8ff1ff421c33a5ede177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25e64fba0b999700b0f4c28068ed43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656de979143f41be4f295d6dd64e891179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba44fff34b9cf26d49197a196773df7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bd5cb85087c77148f6a4b1394ab76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174de58138f05642c7eff84f13b141ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2c802aa2b3fd7da1b2ffd7aa7c435183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364346c11d5e8fc3a9e7bbabea3aaa86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e5ce25502d592b2614972726bbd04185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc57f873a87cc0210a0b0b8f5df843b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed628761c77bea7f37e55f97893edc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1757e7e7ef587da6cee9e386173a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110840b4459959af43928303a3b7c81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ade4623f71a977171a35086f9038e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a6d1845f9ea10ccc437a3e320f29c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89f04d18e501d186e62b448047122c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb888c988968e055474a452d855457c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a16229148d2c8543dcfde97521a295194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050fa0d29fd285d717f7eb130456d51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1be9cf2b961c12f072189356df2e54196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e069ffe30a9bbeab0bd0ca8a37e4d0a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ed0233150b6af54772de91f45279d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0de9fe73246aa433c155faf291117199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eeff05ec0858a2a33b88ff55099124200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5a1ecc52909bffca8ca0ec4f7d208201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d1d4a0e045d55ed335c6de8b338fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c674beabc7c3c8b872d9867374710ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384cc93322fcea7d90406ab9e36b297204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5284b7c41a34886b92ff27427ab0b29205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc744b059d753016dbdfa5aa06cc57206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac118c4e894eef5356890b72d7bb69207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe53a0fb790aca5396affe6f40b9c46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dcc76be52b878c5d54eb6ba0488cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9088e3fa68deb9f0719a0115602857210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dcef5026e6438a550b82d6b170be8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5463e4713a7cedcdda590a648dd25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658c5378d1a0a03bae2432d5242d1f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b12f32937ec4a00549bcc628133cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5f202f58cb70cc109a70682bc970a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2270b271f4247bc65bdf192a21c9bd3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af186512ba309d23fcb496d145f6c4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dd592c80b92b642506daa09df05f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ab0411087fd3fdfccb3f651d4e9c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7bad1c8fffc5ce0554b5b8e67a50f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1416a1ce0f441831f31ac71e2695a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91ed3b5fcff4733ffff6ccdfe22f8e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f76dc94723f8183314a11a9c7d238223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c40aca0a6fb97ee7e5195b88ab6b7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da844d5ae6ef50e7c8b8d8f1b2945c15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2380fd26eef353420122ddef85fbc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b14ee3912ec2fe96f86b097598f556227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b9bf4808dc66129d6fcea4067de38228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ea1fdd96acc8c0ae423ee6a9e311a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c8b8d6dbb17542ee91bc020344c25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93674a32f01f6b56f59d5cd4e56f3daf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a18da59cc7e4d7f4c44d93d3e0255232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb895104e285d78ffe6b76fde15027233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcd4b200301d67f0fdaab413b58b0a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda70ec93e1dc426ae8b4991bedced1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac66da599fce1f16a0607ac3f6f1f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9236d8386fa67d997198a1c042ea3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b33dacf4cedf155f93e922702aa99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea56c0586d37e852a5fdde9e2c6b2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97babfb79f12b61ba87087c4c2ffc3cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c362706988f1f035c85aa6837461a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294cce2154bbdac878a67d145de8f4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5bb6325fbb6b9f26329006aa87a38243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bd89c4ccae76527e18a14428a91cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f15c075b6addb6b0577c2bb519cd2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a2878fe08cb28ea5e81bf53a7e166246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8531694e4ec9b43f57acc00a6f604247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16eed6f8ff86999b34d68630ebd545e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921c849a4c4c7887af3c81489190216249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd5baea7ce531b88db099d6db2e5be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afd9379e00c25ac97c39b241d1920a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1908affdcb96ebaab14f04efbc5c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da50d7756aa27492526db577c54f1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f582e9c86f1c0556dc4356663a2b5d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211ca6a33b5913172cb27ea14246e52255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fed55fec652d37e06d8c199f99f78256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731b21644709264f837d2f78703fefe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f121ceb0fff57625466b27f47dbf9e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71252899e0bc14cf48bbb7573d78478b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e0dbc10ee463449420bf97cc05e6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea6da61ec4ae49ecdf4f6b37dba2ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10dc08136174afdabb7e5eea0ba6b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07365a041af70d0ee7c5bbdc71423446263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891082f01917f7fa4722bb6b0ee2aa0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8199f453feb3aa68a6ba73a9f8f051f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c62047485032b85d2c5a906771ff2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e947aa9496de87b9f5bd6670eef80ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea8ded45fda7a9b1d0607e5adf857b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65104b900af6ffbb431cd14f85f4314269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89b057e8a8cfd918a408928c876973270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a290fb6ba312e1b2d536c386507166271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea693ea049430ba7dc8f3e68cc03fd45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c62babac7447f44a70188f4c68f1f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac7861fd1a2aa3208be8871ce19888274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd662ed73c7bed2aecc517a2bbb7e767275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47324ebcc91b157ea0d64c7f4779b773276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60a54a85e4c3624a7a8e5405555526277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92721792b5db97652a3bd89ea0c781278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af509b5533806c89d262fcfe1e30315279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a473432a7d169bc6e47e464387a527280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1344196eaf7ee7747fddcee882812281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866c29ca20feb40d104edb6e855dbae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbd570902fe7e72230ba6e0a4879bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2339a27e543da7f3bf35de0805173de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd30e2926969c36aa802169b4e9da5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da42a12091f50d71cc266a10c46824286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f76e1b8929c88b5d1cc1ac8887cb74287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdbf514c2017ed29ab958d05731a20288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb54bce5222505cc310c3f39809f70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3d713c5b0ebee3602479bb871a16a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de323e0543bcca6afffea0803579e176291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61817e3c4572706fbef8c71c6a203e5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac3889b2516250a727da0b537b2f49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351c63f70fd827413d6b9d4a97f5288294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa950d045cfee7a7b02a22cd009654295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c1b489bc3a8ef106735987ea2178a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fe61daa32332dd7be80aec8299638297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc3fd8c9db84d78afbe738d82c1b2f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a12ffd64b579baa043956337be031299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711d77ac9898ec38f8b893976ce2196300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb4ddbf00bac01f13c9670f2055e44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0a2982bffbab0cae471ae4a471d0e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195ddca11224beee8a5ccf72ef1179b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b9c1da0c64aa2dcc4d8f9039a2c24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef2eac13a81a5b3329e9fd3420fe25305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ffed30dcf7158328fc59044228a3c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2fdd1c5e6bfb2d98de29d2a8a5ecd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c58a3d6f2162c4e7be5fdb2a33f3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a09228ba74ff70e314fc520df304ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774ea1045708cf28b93136d927deb64310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c14a9451d4e871a5fbffc089264e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22572736e1071a975bc63d97a595c7d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b08fb68f1617e66d1339477ac7d5e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cecb6e22a0b9ad57928ac2609b8cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba2223945ad78884bb88a579e7f56c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceac72b8f3ed8a67b92ddb300fb131e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b708cf1113e0afc93e005bebda88f62317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1efc8a959f509aa915351baf0afa5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169cc6f20f839ba8d5ae28c228e97ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bb58a066448fd854939936db3b556320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a1227dbe268a8638add865c22f762321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4d7a7b18c1c82741ade3e62342297322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5e7dd92a6ae25debb11f88820acdc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a6a2261627118d1d5ae0f02352a7d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9ea8ad112a48821fe328dcac3f37c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84428f02d45cc375f4402597bc376b12326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bce8902cfc505919d5e98d91b347a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ec026fff5ca38d6ce6df83ebe1a35328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee531b7bbbfd9d2987783f65b8eac09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393520fad9990e0820f51f0f18fb208330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d6242e7ae260a9bf32c6cba68b78b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c0f6a39c8ec57582210386eb6b54e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40809f6ddd2ae6acd55adb401774bd4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035240ed143c88df51b6c4d676226fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbd8e395c63d1e90ff45242222bfb3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314e9085c45d8eb33fe838fa6477aad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810c67199adeac19a9059cb976bd73e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae531c0c6d507dc286d695d7bc014e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dd977602e9076459d20e2a64d7954339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf3bbbf5d8edffa2cadc4f5ef8384b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae872bc905b2d087d57f869acffa65341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af4bd4334a54c186c4c41f89ca3f4e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4aaa2c9e94065a07c7be4548e86253343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91d855e4441650725654ea0a439833344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdfcffadd31642c75d715e0c962c88345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9a72f4ef796dcc8c68990e4d24e93346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c11df31541a3a969af12997a5b7e78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc41a090fcb903e8fa495000ee1b1e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ca74d39f018f74719bab361c871ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa1fa5963216525ba5e95109326fe3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffdbe0ea505cab4ece653bc809c57f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ec73842e184e94a20f494907507e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8eb0b5cc4f47b6c763f561ac68d25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd06b67d0f404d00e38f9ea606c5ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6fb1345a3e4ad89b64754c33dad85355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c68799d892405c63754f7e168b0e4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2c838bed925aa3ebdaf0bad05d769357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89463042a73b26e8bca00bc9f550b275358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c236a51246eeb0b6b0d1b7f8ac970da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f8baf44a641365dd17689d2f78379360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cc7bd8eb90c99b49f37325919b602361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c446563a7f04598503cc18d2d522d30362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe97f58ed6c2a05a6df915260b4f9a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45359b988cc1897d3d4e811888a1b58b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c776b1cead4dd480db22fbdd81ebb1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f3f75d4463920b84515b72dd9559c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6922371d877d09fc2da86a766d63a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0220ecbcd99fe780a28b65c5155dfa1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939a5ad06ebeefe043f1d83b5397e5e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fe6c9e15bf9629de287f3ebe28a7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fae713d300cf985c6d730d796fc284371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a4b89fcee123f99c1d8aa1e9dabc9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa482d23061551e16d29c844fbcd16373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5723951da49ea40efffb2a837bcc4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2001edeb523336fa386b723e433df6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2fa1358219f8299636958a111950a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d32d8ad074b1ed91fa06d78b0f240d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04592aae313019fc97d44af963dd2e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9ccc54f814237ca5717c0db43c85f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257367a334deecbf71fca5264020779380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33c8fac5bfebd4bca9038964822c75381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788556017e336ec2f4884ff6121aba0b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef992399f07e87abd476a189d79685383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa50a555ee83575c6b41cc4763e010384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa0e4e4025678eaf43cbb155c11a95385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab923b6e17a7efa5750231017cd93dcb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414b245fba97301601db5462a798276387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80713a1d3f671e182b27dfcee56d0edb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa62c96cc199b34d75b89202bc91be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091fc155bde0cd60b0211574c996040390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259852f208de222d2fbb1836b1b0cff0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bf1aaefd195609ba81ac565018483392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15e617601c839e3a4532054ea58494393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1097bd232df5b14a573a91e250062e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d9ea30788359d0a40664115bd4753395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d9377810996ff2a9d2a1c9d878884396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeda70c36011bbea5b71dd55f88f45a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b6f26c42eb6a63f970a6e3022eb81398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8c14f5a038681c69eced266958530399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154f0bdb5749ec83c7e43b9dc15beeb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebbde0dcb3d22f8338b469d3d24c8d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3d534d66b7e68bdc80eb9ff26496b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14bdda4ee58d30ddaa10f1bf1dda4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83025748ee2b4d1c4f4c240be4e576404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feeb8bfdcb18968e384a986789d0197405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa78b0d9c716c8ece02bb9fbaf343c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2ea6bef7a072900adfe542f96dc2f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abeac78350c623c163114d12c7628f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c8fde9e54d598f09ad5bb52c853df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff690803c59d1b59ab010c1e31658a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217222a55203f1c386114a0094f8969411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc22eb43f1e99362257f32396a3c0cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914d3cb83fe0bdfa99894dc43b11dcc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd17b1b9b9c51cd9c08c077f523c35414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c9f2b5d51e4efc52e9dd4f8c15ede415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523f2ff048821e53b4f85c85ba90a41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c11e582c19599f04633b5fe96743c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56705239d69e0fac13efe85fb5481599418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57a1f90e20d3c9d914ef7b73898155419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5ac147cd1160dc359a05ddd982256420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bba6510c0f9cb3471d972a23d58ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240db5d9a1f2257fe96f5c791d86609422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad965fb2f866db963b0bba131be453423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573872af563f7d9829a84cf76e2784f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb575d51571a1077eb84608526d60bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b6460ecc7b9c3ddaac3b68c21c3e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfceb8a2c606446d06d541f0220806427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94937af165b17e33b2872d6d10281c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7796ff440f51e312c95404cdf7c88429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd270aa63a35268e10c85e75f95f67a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1c480a41d00418d14631b47282df0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab232881c702f13c4ba920999334ecd0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dd490aa824a83c742227344abd87e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4e9a7e020ca974a36b92e1ad8b32e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471436daf372eba1af4dc8dab6b33da5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6003d97afd8f8f1fbda5be3513252436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dece0ab9bd987d2cde0a46eb6b2d9b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a73be419c9aedc37e0f08200ae85f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afd19360b5d7fc5135dd18c718d0cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5fd81542b49465127aaab13c2a6b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d61b57053e1c299999713f61779e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8832816824a5770759b45a9cbaa1e53442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02744a9423fdc269af569c5a8e6a6c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73b0d048c4d8074cc1893f7337d3f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5ae77274d08f935aa7264b321d95a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b21e81070d7dda8a61ba07f9723c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18184f17b36f2de031ca2c05b9569f6d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10722e14cbf7249bac48cee378dbe4d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55285353818713f9162018f6aac5af1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d719bf3092ed7003f8cea774f48cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d3bbb9dfe66036c5ef622bd202f04451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987f7fc7aa54ba0ea0e56157ef09d05452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a3dc9e7454ad7554ad6f1e40ea2ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda67a35a7bf916e2fa01efa5497e5d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ded8174095b4fb048aff6804fe3b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df15ee2fd347abe30f749b2ee07f16456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4352dafa01e6f3d6da6f12c85f942457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994a08530c1ae08fc8557e31fbc783f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974dcb526bdbc6b6d651296ca01a4e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f454f463f60804ff294144b05374a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684febbc1d7e5161915959fbdee59e52461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ede83250dddda5a15acffc9e78f9b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc425d1b84353d7f1aeda29dbb36408463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7eb4234863c7a975a37c48a043f2e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ff1be4a73bb6f8953a16ecc945517465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1502dd42139fff25be0ffea624510f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca6932ba1a47c4cd7508a2993500ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d469b25f9f0973dbe0e055a9d13f38468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43343de6ef6b5bdb6cae99d9d0d25734469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23a31ca0f794453b9ae5d28989fd1c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5ec81f0655eafc51fd22a045ed34d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2b22e6c0bcd8ba3b7281de3b38664472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cefa3ef339837da6ab49980a3feee6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd584761ad001768f49ebfce429b16ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7a752cc8f77e61ed8ccd5b27c6477475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6dbb5f12b76eff580cda4b83c1abf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a30ee9ce8f540afcedf17b6d50b30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c19514670a2d3e9c27a0faf6bf855478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbf93cdd759efb60db144dbfc55616479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c48b205d84cb7f398dd3e121d029b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c22e7de6e4044492cf07d404cdd205481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855da9e86ca3e1759f819da2eabc57b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcceb254257e5d915a7a0ad933448e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97be9a746e0df88aa7c2d1c99830953484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd1cad87972e9e9c43772c8ebe524e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9b396b61f7336dab75205c63b9c03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665f4409b3534662e1529397cee2bd6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae675f1f2df97167481660acfee683d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e6e99036b42fb42d6ca2c2a2f9539489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddbd3d822083d42a8950f6a3b85150490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5def1dbb01e1deb766d6cdcbdc5f450491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e49f89459e25cfb0aa1c6bcd92c87492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca27834d85ff9716aaaf99f273ee86493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4b9e65d207ec8875019d5f31ce890494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a7447173c8f2148d8ed34742e49ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4917068bab3cc6bd95449a1e911de8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fd9f880d3e72d5fcd0ddb0f647f56497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246190e793432cce40eecac41853287498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439239872614cd31a687f918c281cc1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4693918faee1520852341c427d35508500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e61059cfa6689f4bed9ac0956726c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91d4829609ecb532dc0eca46bb40f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1cf73133bffef1eb9de79cf8fe410503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937069e1a2eb8b38fb5a3ee9b2352e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98d22edf544d442f75bc578355be75505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0aa95e58582050c6818b73302b386506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80b3e0a64fca61b2d9c44f0dc8c0be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0088d581c3a33dff26fc28e5b61b3f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077d914ba856dc189ad36fe0421870c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c96afae20ac310a9ffe610e31b77b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da838e59bdca0187b1ee62558f6c88e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb804014b8125516d3fdf35744c9ac65512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254fae7a35d5872f8fadced2615ec19513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ed43bb3a716abec8d1b76dda7e154514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba2e9a954fdc212b43323f7c95704f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a16812ff94573258b91eaf94f17479516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae18acf20271c1d6bd60b1872ade70517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2846bf94a8c49b4533361ed7d3cc2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2bd2bf6b697612725af59a03f29d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f613b844c9331d7ff8e974c676a4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ba28a658df87620f27170817ef28a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b44c1d218f841cd798d2a8d43b288522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adbd4931a1be24806e42767dfe1d6e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae93fddbc025957fbe4d3a85c37c1c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c20125f48b2fb81335b2e8ca911e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc77f646b1f6733611171d9b0003848526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a73c8494cc4376a0780a1eef64b00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88b32c7a99abd89beb29eb0743860c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bdea9b8bf838349e5bf5429aa06de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe39a08228262f15aed1e188b319b6f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845c88f50a9ceb167098cfbd8dbd0dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbc38080501fc54848ecaf19f1a184532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a661ee6f4c306913553e53fd4ee858533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710b2192eeeee811eb84d130d46c277534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0a08daa23ed379c719d18ab01ef55535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff955ca1a7ffda31896d69300947d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced19953699bffcd370e6b8803d0240537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79d583f7a0967b8db3faf70d584f20538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898ef531d00a50ec9c4d631a0e277ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8e60c3a10dd3524bc46e2daee1570540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5cfd08f0d72f73e76892868beb10d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c7915ae8f5c50aa6bbd0f081ade03542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d834aca313bcdb6084b920d58bbeea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377e79336f2327f89069968058a29c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922f51ea6afcc75f46d8625026d2eb1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdef3439bb79bfb2243ed01c04c6a7f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fea1184c3e1498ca5d1e497da1e64547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff1bb2607a5c69ba8a6f7bd9c355c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f58bb1d38daaff3df548d2f48d0438549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c7ba48937592793cb4a57fa41ebfb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0682aeccb31e8fcdf9f2ffc00b88c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0451186caf01beccce3810689ff19552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2b9a70a68b4f298fa62c8bb68766b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a85e8c4977fa105683dac5d7987130554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f7ee3e4b03063f3001ce2be6d830e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ab764dc1df551b228d627ccd7a7b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561a6d64f98d2ae8456e7fe37cafc55557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e091fe1204e2854d5be6bcd6d44eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ff1c09b0441baddad751c60fde49c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6ffcba4146dd577c7332bb7b70625560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472ec8ef2dfc7129f275ca9fea2aa64561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347d82521c94d5ba195d429acd4e8a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95e9697a17aed7f6481b747a27be02563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f24a0dd054abf18bc4872bf681c059564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f3fd035348ab2ae70cb167ea08fb3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57bbbe91ef507db1d94ebb1c1c5165566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726020798e585a1b27616a25174438d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f001d22d046eef2bfc02568cd67d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01340546a753f9a4e0e7e68f1b726ae6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba267d1ed4fd10576272c62dff2a8b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc864399015cd01966aefc3893aff45d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1b6afe2e2aba91930b9ba02c9fa25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994b52f588fe26a0a12368328dd639d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420f81b2e38794a22c3794a07653691574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc10aa04199cc5b830c42d3604fbd4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ee579e8547df7e7426ff1d0989275576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138b63b936d49c20ba93071bf887b39577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fffe1829b73467b7549629efe1448578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714584595bf89bfbe75bdda6fb88a235579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c37af22f44e192015bd0ffe9774d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb07829cae49a45f506842bf2703204581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed141618dde33ba48d7bb90cb97ab1e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23f219896c4f16ee135379d7b119ee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924209dae5e010392a1c72ebe2c36307584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25a6b07e901a1a418dd0067610d8ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633b64887964f7c6a58708652417a5a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553ec63611dc2546895bd301fe945f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd217583e21d069d6fc33a2a790b7a9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b4d313900a8747c5e39b44b5bebb2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6721ac6baba1c6e8667f6d4988fdb3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e28ff0ea6b8c81470902f4234f152591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe6e3b5e5bb92078f220be81c501af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca3d7614b252e3249601d815281b44593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2212161d718979487fed2ea78cc92e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc68d3bce65f5faf7042ca1e8f995c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053becf71418f4318963291b129b5754596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4409c58fb73ed905e7034f83ed72ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a0dd92d77d053278216b26ffc7b0c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371eda784c787a60c4dc41c2caf07bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba170ef060b7c2b0d1b94657f4a0f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b43093a6acf740ec667e799b7c8d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc3e9a64b73154ecda3d86a1c929e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483a87095e1dd566531060b5295aeb1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d27c5b832adad92580fd64dd25289604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdc58b1c634dad487c0ee64463c8f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0e6b9b6f03ab039a4bc491178300d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86681a7658820835a91e545864d6cda3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e3a2a0de6c2517a0e6115aa8b63ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25636a80aceec3777ef0ae82282e52c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3d8c964eac4fb1eda9c892590598a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b1807e3a5a9a10f1207d3210847ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438acaad760ffed178a9c71014a1273612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805978ab0844fd31e48e0059fe49a54613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046a9210e1d65c6563580152ff5c259614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b518811fc9bbf09097473a8e8aa8e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e32a6c1a01e331d4612607de829c46616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9f94a93d37487dc647c0c77a7247e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bc9eb6a11ab682e9c9da209149ef4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9bd389b6e205a8ff6813010353048619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eecb87f991cc0bb99fd12b648b112b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ce2c87dd44cafd39f571fe8620780621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963551558537ce7a4b413398b9aa537a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92eb56c1b8ebe52950aa51b5fa3c89623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28657b25cdfe3e2786f69c971c3fa23624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a599d330676e338e491435fc571ee6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397a8549a233c0e4b64380bc13860bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe560d8af98726927f74acecb5607f17627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905d719955da26d2489738ff1a42839628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8b0480d5a5049316f7cb94a20f817629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659307de97bc914b76843b9a61d6fe80630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173bfa0e0d085050ebc2900b6b9b144631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3d42b2b791055f14d992d00dd0aa0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5beb3c41fb76bf9c8b46e392f07c40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6ff1735ca504c116897bcf421a399634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed6f080bcae1431812ce90703ca9da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9115967191c5daf8e4badff69008824636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae63b58df3aa416ad743b9d9c2299c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e82577ced2974490f35f3e22bcd3b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2398ac250154fe83e8e4ecc6c4fb1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521ae1fc8ceebf54806a6b0b86b6325640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a43075c0e075ab27edf753d25a118641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f18924cdf4e1e925d36919876f469642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a88cab056c1167272609f0ccc0729a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56e7e75dcf1bba7c89906ab39d290a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12281ea2085faba4654ed54f948d795f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f530a52cb7af54eceffcf427ea6c20a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bd85833429705e568aab3e1b2e63e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708e2ad07da5383474a954d493d9447648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a61f73e52cb4be4bc24db9df6da3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383d82f0fbc841fce9350ae48740dc3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291db30f9450337443b772ff98656064651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ba7d19620de420d9f7d9586dd603c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b2ed355ac7e27a8b9e67943131a6b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9549ca0817b8fe99c9993a10549c42654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a8f5cdcb3cc50bfa39627ac4dc750655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fac92a111bbfbd0c541267724429cb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e13ed61d56785773e38f1ed7e8169657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e306d4cf9d230c34a02a241827efeea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45316b0d4cd5f71861276d39aa209303659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59326c45036ac0a68d19684f0bc4780e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb3b5f4144422be80fb3818766ed6d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ea6b288aea9c8aa5a94c5b89780d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642dfd798313321d63bcd40bb58980f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04203b7fcce44f9467746f1dfe042d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bde88fdc698d416a30ab53efd09f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34313179a2885d680b2451f1f7e2f7f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24673be45e2c0891e6a77ea559207a47667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffb32beb87571df50929904e0c2a19668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa6cc7e298f42d7ea4d31f8210a1fb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9984a238f987207884d29a0dc115047670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf42612f878b4ac3dbf51946df65688671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916eeb52c34cf01de7752a98f4fb49ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486a204ea44e640b819c2dff85af63e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04482909c2a6590c9a9e9d2532091ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e44c120f43ccc59f148295d3c5337a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d8abea623c30b8a3ef2dcddaf7647676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09761bfe02f730ddb17e2b5a9013e4d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fda589f15c82921ad47509e8fa35a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129468ce60b0c399bbf5d5dfb6ee5f3f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3256f0bd67ff5378344dee4c638b8b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d480c3eebd0062a74a5421b89a0da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a6a7223270fe144ee62738e23b97c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1720c1e6ebda1a1c5cda0e54016480683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb977a25bc93cfcf8890744156f016684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f15f891faab7bc07ff56c443d9682685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1533abd8d021ac24e3bf9cb7172ae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e1b61d5fc195fead4c05e86e055ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adec50cff165b6b987a074b3bf159d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96123a951686b3f13ae5d97040726b83689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983fd261f8ac745cfd2503405fb9e38690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a0edb2523f9111f3ca545387acd2d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de64561fcc6b5c64a9d991d87711305692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcc81e581c9e670f2d067f3fece3be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16061874f3af1cd5ff0ede46026fe9e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c3a2f71d4bdcc411c919cdf3f791a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194870d7bc69d01fb901fe032522347e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187f4912269a2655c38dd745e94ad64697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b4c724f3ff539d1732f9133dbd18d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a14f42f08cd450ab7c58e4cadbfde699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7098c190b797c95237443a6d6db64700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089f8c853c6d0f915948dd4c0a1ecaf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518176847d0bd95716005c457526ed31702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7949497962abd553f26e2472a085e66703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262fde5cc40af722e8887838d1198e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f40486930903cef66658ba92eff791705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb4c3db1a7ba6062749f58a302acd0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25b69b4acf75df6ae85fc76a099b75707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f528ced3d7e33f206abdfabac5b94d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c95e701a5f5ab25d2a819d3400994709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783e6ff8f217295f19f528d44b7dba3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dd1b5d00fad36fe7b13b9bcd113a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f0aea83eebae80c875bbbf5ee594a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca297c7e3ff7e8d0bc604a2d15d3d0a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3332070dd3bba5f2bf3cd90286e888714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e41d9a12111fdf3dad9c086a81bc2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58050073e788155c15bff1580443ca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4df13c44121e3ed86a0feb38d7f3a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c454dad70d72c2c8001ec0378c724fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23382041e5480e8673bf0d127c84f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c288708af0dac2f0cdf78ed7e1cbb49720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680f8d28bad4149b93be660c113bf24721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb3dde86c22377569b8a7e0d12ac4d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d376cb8d2500240d7f500c236c24f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe634af6ecea94d50cf7e7a056fcc74724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abcec8ca1dfebb585f436768906a9f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527bb672a83e36ac7e8e21cc4d51175726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921dc5e9360dbca0c597f407ea8be51727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c4f87db37ee7807b16dd384928914728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc8cf580fc3add95cbbef13a3e78bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204e437d95927d1a1e363025243d25c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e7440d993e9cd89ab7e0c104d397a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fa6ee06652d1a4067882f0e0e4f35732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5f425bdba0d08acece37a06a734a7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a10810afe6463f17d6e2ad7bb84068734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcf571a70c74b1c2f87884223835fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137221ad20488a13ad7be0604c713dd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654ec7ef10acf8c1b8bdb8696dd7a27737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed908baa02b3385c048df691c72eab55738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0251ff75a8552062c37a064fd8fe6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbd66e76dc2a53b71cd092b67c69d6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad268d761e6c22175877434d4992bd4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146379c7ce3a479d2d10bf0aec98cab5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b924ab7230787088bddfa2f8fa6d2b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29dc91fe4c46ce488a82d2b33d6125744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffb79a6b446931476dc62d745c0ca7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cabf8afaa4158c13031f0372aa950746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450d55b51a6d9e21764fc075933e862747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4fd2f91321f42356ffc2ea76fcf8e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5e5e139403b3cb485333940d20666749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238a460fe8b781c54f19d2e554fb672750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13812923e3da320002900c1cf9462b54751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8e0b302d8296833c9964fd0ecb53b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2beac314e0384bf257988bdd40020753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a43f685c3f1e60258aae28ce24ebe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735de774c0f4b0359a0af4a02ae0bf33755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7ed07f25e989669397a7b186c07cd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca16494a5cf18ae9251a7d26e8c9d50757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44383423a24ca90b69b3382de276c82758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69a29275eddae3a5bc891b6e07b190759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd7650dadd7146e086609193239acc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f975ea341256795f7d2de6bc5ee4d1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b82e8159a486efe3103d8c3c3e900762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17eaa09872f0229b5fde9446008a14763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94207049b2100a55f950fe00a7e37f3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcd001e4d4cc50d2980980fc342a93765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d94df54d4387a42be5119f488e231b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c57c30abb536ca39462f19756b99b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d5d00fc0a65cb43a3e12e8078ca5d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085afa1c0f6ffec477ae52ff45479a38769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd4ea6f36e2685cab0cad68c91a277770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0c6a725e0abcf26cc2e906610ec73771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e1464a0027c99e53210d6954cfa5d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150782b6ab00b16e52b0b76b2f7e40e5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feebb1fdfeb4a639cc5ed1eb4e119aa774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd41a58209de98881a6cbca6098d37775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89667e71a0ec244b428dff069eb02796776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa35880e4f36b0baa224b28d794ecff777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96a622172547110022fac79492592c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a0035fa25128c72315bae4d00fffb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866842a5e474cd36b20ad524a5d0f7fc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc1af4817391912ecf9d8dec171f8c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec70affa5f90d5d2517021e12b317ef782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efed35234964f51b0563b68372180c9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00b1ce2b878bfaa5409ab0fe218a0e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cad1d56223ee466125346a9f3d91b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36b07488af513e87345322c6c5263a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8df89ca052306f0afe8345cb768e36787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0680fc56dc9aa718fe957747f46ab3e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a82e6e2538c0575a3325accb31824789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090f0e8e3573005d9ac955a1360e952790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcc5add602cf966465c7aa6c5cfdbd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d05c347c9aaa30b297557f32777b8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598502398d7d3788e8281590e636c47793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2833db99c20afc74d5768a44d628a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01601d87782949905bc8d555e2e118a795.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>