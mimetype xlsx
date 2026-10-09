--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e057162e5a5ec3a990741da3acbad01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425897cadc4153442cf61ea374b475432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e3dff7374a765ceeb92dcfa1a6b2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443963c5a05a2617d219c656cad03b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05b4dd39a22e8cc48f15adc114a1e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43fc42b4f7747bfdff71601a88adf66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02816435370853ae2b7329c7560b16a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe99fb023ab18abaec9614ba37e75b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703aea952da68ac4721af5ca58a1eee69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa679e2bf5cc28831252a60ea884b31c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e2eaccc6e32e8c9a913e1438f85fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ab3bb5a541db72171f04e5a40f5bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9a9ef2fae8da33c0b17ec91dbbd3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea555a60e09c8800052778c54b9824214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744be4681853bc8683e58915b1727bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6264b79b3a3ea91dbe6dba3bd82e6316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fc99ebfd8f1d4ee6c34aa55368e4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb2dfdcfde32da86202e6a205b64fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828b13fd1e24960e7078a8dd687b44719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b1a9e5363b3770f9e4c8539c497ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9acc68f7671e17aebf98ccc554c7f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba131137e3f33c43eaa1592233bfd0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2354fa72735b1495a72be25d90457523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723395584f06da52baa6b18548c1fddf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902179038f4a49597f435a064b0526f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059fad83a265fe834e460c23fe7302926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb986a94ebbd4e5f0bccb08b899f26b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bab1aec87e75de82a833697050030228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac7ff07a0aa45fef71a7d6cde9f7f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f38e12dac9cb543e68d793d27ecf4f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb33b6db375ce8ad5e03064f68c00031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234279432819bf70d8f971da7eee1a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99609ca972b3ddada54960097880cffd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911df6bb649bfe9f43a2440c9b0699e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b14504b686ef30f9663ac5b85a57e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89787f5aa78c234188b8809e48acec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e393a2dc699aa2edcc12c6406e7e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1acfd0ac935df43a2992fffee7df2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776f06a3380eb0d595c47c3f12c6cd339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68335b64b0c6bcccf6ee25189a138a7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8e68560b6585dc564a566dcee75e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041d8edce2fb8bf3973a81dc0143de342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10806f4c1fc3a32aa1417518d2e7715543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a800b16ecebd7815cc0d84d56f33d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b2f6536032360dfe80b9090ea0b7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7e9a04530770fd5086df0bf7ea28546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee66dfde9aacbd05dc20b1be6c05ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8853ef05a616ba296a1b7c798d10c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb82f5f1fd15582d3e734266a82d6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de8949bae13a6704c8db4eb78e010050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649440f358fe721c932444d3a0753cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0d0339b83067a2c5a2fccd87bf21852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776f02a585be84871e5c16e1a4cebf553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ce008f4564f881a51a0d9c0caaaad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8764112fb77b47788b2d67ba4d157a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6133fe6eca120ed180ba8b9678e2c8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5423544e34c7174873a0b24b541fb7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da704a48a7670bd0855893666cd6f0f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424ab03578b22bbea130d98ae044b9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741fe99dd7597436e8ae38c88798b5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f9bcd0eb01b606fb07417b571a3c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe395bf13c9eec68ed100a8d804c48962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874b63a602d28626a51bba1e500c12b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b94b2cadc6414fe733d42861ce21564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39587f1b397b37bd9c8f06c2d0d4610065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1d6eebbc18597117a609a1088967166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0e7a795270f195a6eae81774fa6c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ea52f640685bf7be0ecec0189e86a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5df769c882eaa9d13014e93b558d1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075eca11a49a321b0f1bb8406361a5d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737736202f820d113aac68b91be8cec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666dfe9ba89406e968ba39456e3547e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb37ec778bfa2c36cb488f43992d4fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774b8dbfd62f699b49b5a03b2ab3fde74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0756458f7dc2aafaf7c7fd9345abd675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea83bfa4de98c29e592b370edbea5aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d8abe326fb7af54913f86d12ae59977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4948771b0b184df3de8d462ca64a97378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e6e3b562d17bd8945d0f91513ae0079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd6bbcfe10b4a436524de9ac2742a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bbfd996eb4fa5247d662c24c0c62081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4e9316818711ba52ea2287cab395982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57087afd0090b436dcf9924cb0e71183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898c70b84a51b8bb4fc1ed7a538175884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e0a9f340abbdaf9e6a5cac295838885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98babbbefa971f6ec6ecb9082c653f7a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4d1eb0e83c71d061012423aa1f7d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65db402511a11f32d3f9a00d089cfd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393f6b3a1c870499d4c40eec31a714b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2be0171347a56c790809c29f75fb2290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b292ab4e40d7aebbf94ad321d351c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b417ba7fbca4310d6c772ba80b415d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ef20bfd793028fbc0953e56050de893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a815a00579a74c12624bd7bd1e20b4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adc3e0f9626d23c8d58b297e701f6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20378865d0523638e777366f7eae1ce696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62193dafd73ab9b3891858149c33f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f191d7b23e76c2700bd66acea62a9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637f0a93fabcfe31c717e9885e56f7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b548c522177c195e7be094ea299c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77bfde0ea1afcd15a06622a2c7a8c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d717a7d3fc06785e5990721e9e3cde5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10f19b2445a8fa5a066460df1cb3bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6eab88517c7edcedd7de8cf65448d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fb055c01349eb54d3a4367657d0c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fb24b56e274b7aacb04f06db7f594106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9a3def1118e3f49f22f8947ffe065107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06462c5c4b7b1c7392be37073937548f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd6305d35fb07e863148b3f90cfd60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9694ef336e19e9a1d6992640b88564b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56d752e69077c743c5fe348d739f65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889a6a7e3bbfef968f48f9d2454286a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21078a22e5f84ad85d53d4cbd32e3386113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ee6a70a07457381a0af94ad3b9632114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b53281d4631e1d67612dbf561001f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81f5a526b2a95d648d9e031fd2fd47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc039921e7f325d63cb5520db02523117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc50849e4e9c94a002679526fabc41b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445d97656ab90c449f73a1c32f77530119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abcc67330e680bbe8bf6c63734fe5d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5112c04c2a145bda26fd74280a39b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c85349aa88c447f87cee8550723ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df716f3dad315d1b80b2eff40b0896123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405218908c78f9ebc4a454b3f8b124b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d521fb4884e7cd0bee55299cb6183125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fedbf5869b68ae5f0389941c9e5f3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c8689e1c68be530fbe667aa9bfb93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57f909b38558bfcd7620de1c447f41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb235d69ae7745c64048bb78e1181f0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a7ea7c980f99b7b0d88e3fe60ed38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa36fc8ba44e326f0b1f193a31a22e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dc484bdccd179fc9f8d524a1e078f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaccd509cdad496d4a0d7944a21fcfc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f25d5b0071c8b0d6100f740659c49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353fcf00ec27111c87c21aa9a085e32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bc1daeefb5c695bcfacb1f5f005d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac01d0abb178c34b8537ac569339f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50deafe5c0789e388c69b2244a1b42138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83956bf3a568f4e81efb3ef9284610cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281d6510c0833979e6585eca642bc61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f7a574b4aea54b4e1604ee5fffc94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d556dc37fea7c8f974c5230966adec1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e39adf7891d79c8e67fc691aea9bde143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef13f239999b78d3c3b3b59177236f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06170ed05589346bbccbd45b209798f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb23e36c1b997db09fb321638f97a45146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3769b89e387f7647e15d74a82ea540147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0e51b4b06a5b80496fd99ba816fd4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed70167b68a9d2de31dd2ebc450fb1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25778165f91314c71f3ab372e63f9199150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d24f831443c6416de80fa231fcce8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1463579fb9e16b9161f2c14ad3f3a6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700834fe97ab67396dbd4335f7452e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cdbe144e4923721eb135976ec3f68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f46398a2256ce491af8e3b46e57f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764693b9061c60ea17f0175a46514eb6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328b68521aa7d18afb2e28c2ed43932157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24366030eda8c2c176b59e3bf50f14a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773aa5c9d3b4a0cb249e91a32cf0ab5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd59ba2f2669780f4ae77839c06399a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041ff2e4bda2c471bd5d0e39a3c007c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555e662e053838696b28cb880020832162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8c5d24e615d61818f2114245a9215163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cfde1afea4084a33bb8ffa8fe0960164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75420a128374690d243f52227778e8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddae0c73d8eed22502f479a17d4d75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df037d9804e0d8b1ebd0e8b0734b56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9167005725dadfd8af25925971b68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403f0cd5f3ab0834cafc78c92394d2d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab1c932551b47673592fb17c8dd94b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd12823600a0f22d9534d6ab09198e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd769b824a97c5bb091cc2614f2662d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e0fcd8afe3f1c314a6aad6edfc196173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722ea877821fed41cf5fdbcb39c8a51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d682121bca2bee0d2ed0dfb87a3c6e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d53e431a096613bbcb6effb2d3d5cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedcf6781e1628dbf70ad294272d2b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a78f94300caaf8f26903c5b3501f26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4554a974d4a2057ae1331416e83a8d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbb8799b15789ff8070bbbb4e0022c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945119be95d8b0bfb6150a88b834b3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee72f3aaa670b826f4735d3405e5638182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2aab0b90d3abff00777336c3919155183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf8b7ce39efc05af5566e3bddace1e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee34f8b25594b849897568bb6e04d43185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff220d722e3b8b185e9e635b0370d04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a725fac47b7f0fd18f1a46b68d48e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac17917e3f4c5b05a21c77704b292ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff2de4562bba484a20a97c11419ed1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3573810036ad4cfb5332074ee70117c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6569a32c1fe55cb5c8c309d71c9724191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817be1278b43f83d2db8320db392020192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b022e04eb6d06711c264d21a25d43193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec7b399f8f05fc820593541d4ac116194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d7710d69a11f4980bb24640ec0ffb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa970f9316780fea39b2b9eaf9f38f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5235a857c3173a1a0c695fb74797a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f902057b2675e487d04c0ed34a8b656198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaef5578f81848e6b9caf534a113b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479fdf919721de860015cd7bc38d459200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419a8b5c165d670caf4ebc9356e7f06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bbc7ba20f616df2a441752dd69e02202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e51da8c5b6fd2548686015fe3c246b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a33d14a67780b4ccc904ba7d3a470204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739e33a8fcce09262b41ca2fede0f2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4022ba193bdf04b39a465d33f1f1abb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb18f9717450651df2e0e44854cff5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b145d8f2446858b91c255cf9c236f2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c917d8ad9601d0d568f49f0d3482754209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b072052b4742966e801be3fa428e12e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0255c2f5a096ae840c5e6639231f0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86468eb141ed29581189dca17ffab35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473eb955632f3135d992cc99ccf1bc4c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bee542abc08e855bbbcb33faf6e0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1ad30a4bff7cb7d9d4e6f4d4ebe51215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfe1c6591fa9f7310ff3744581fa01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afaa1ef1b27cd4ee79d851420c723c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81294631d3fc1bc84c35f682228abc6c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d3397ecc6bb1f72d7d9084c2cb4bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29455129e89c04e2ebc39c1dbcda6d04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13a409de487251344026b5eadc5684221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4db80614694b1fa8b7d5fb4bf6a4f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e879193bdd9e9097b5243678fa138223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fa62355f72d1c92109c06224edd67224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93da86bcfba767052c58fc026f17158225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306a595de36d1529facfc1597d0ea96226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8ae927f241e7227d1e3c343f92b18227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01676915c5f294a11b20b6d4a2a180e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b50ad5b94c15cde3df73136011467229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e09550e9f871e519c6cba08ead7003230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4513610fad12b94a3ba0c1e69f32295231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4209b6aa23b566bd814b5f538b6157232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626b61013ca20a09b18ce19f0640db3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63821f8a12a62652ffa9cdfd58f04c7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25ef524a52a5324b7a33db3e4ca567235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f0c1a3db2b69b5680b6cfe85f3e38236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bf232aa464af280c6341fb30d4849237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f841a562b46efca76adc6795667852238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473d6f81e2a2c2c536b822311fdcafd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faee724262fee6ea4710c9b4067c59c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54113af2f69874fdc031c293e5c1348241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7019f7ef4250a6e33964dd75db0dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3417ef418de9bc533f6537933cf65243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f1bcc78a1869b947ac5a44eb73658244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b947db2ab5b2ca342b184fa02ea0d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faa2b1479d5954b73af20133ce70d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272e0bce146fac9f7e9e122f1ab10fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f8970c718e61162023a0c0abb4db7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9584a6fdcca2c1b2d0e10a90d4457db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22abee9899de7954a78342faef19a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5e2ca566730c4969c6ff4267569dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc224abbb0519bbb9c00139e22d4f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5514feb9cd9aeb8d0de10df53dd2d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065411c7221d72ef7a0dc29a0be4497254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2c4aa2f861a9bb0f1f3864ee47be4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e77519f5a6830f826de9964bf14f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26745e83ddf3450c08d637f52052bac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e15b4c5ed811b8f9e78fdac375e353258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf90a6284c75d7d5da11a933bc2ec9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30fb548641d818a5b6bc2bebafe18e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fee58d98b76d70303b7e19fd3c607261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158922b70cec60a15b378bdca08d4502262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba5e4251a16611677f9ad9c566673b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7ffb7debecad95fd91ff98cd3c3c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c7d8480d99d63305a508a4717d1a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895094f7f55e09d1d945c2fe7b8a4516266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72830c323e7e6d3e2f2178f1848d4a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4966f01f4bf9517e519255ba511764268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a43460d341c01ebaddcaa394c2bed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb47eda99568eb384660ff8ce805cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488a997dcde25c779613e584fa26714271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d172f9d880f4550494315d1884fa2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8c31c6f2cdb139a1f88fa294c2077273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c45e7fff205ccbf1aebab3b30fd91d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db589fdbe0c717fe8610874cc9a55235275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c723b0697feee8f1b4bdd1af307ccdc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3993b8202bc8cb1760583e8287d2f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95676af4394ba27574984243711e4e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc7349d0badb9d5c24dfeb6edf309d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8015178ccde5732931cb9e0074fe13280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a136b87e6ad498424b144d9c797991281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d115555244192b0fe4146732ee73d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3ff6d37a3965ede8797330b0501fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a1025706f88c24dd384161c1d22ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e88609cc0847a5fc1c52b78c43ded285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09a926fd6d100e5f0f9804f13450c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf83a77f7b202b52bffeb20362dfb98287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb34af3b0165fd3e91644773ff03b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091eadf1fffbd892b0f796b97a7869c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67fc06228b6705d8960555f827fe9e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cf2d883a64eea37d2a0623f6da141291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef265fc4f45af72241c416118821aa2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1b9678114b184068fc3fc87543cca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616680677f981ce4b560480e8fba811294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742e20b996fb9359d0ff32f3ba5cd7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ea17c570dd392127568f4db9d2743296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c26cc5dee3e7020395e0fa52458837297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f541ac9d7d2b1c645e407e238bc87a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac55aeff4fdf35c9941e6336c4be2c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff8aaf5a20a569304439a4875624ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77680fde1824b81df08782f30ffa04301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822f6ca244eb75b16a33c72bf543966302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e95532812289051eeb760fccf47222303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a563b2ee9dbf5e516971ea8a8f548304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f094e54b3628888bd4f0c8f0bea28b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a763d7fb95fc42c179dffaa35a9a30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461508bbef8346b0c292301df6bc1edb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651664ab0b21ebcc357fe4fbc828703308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80c4390cde01a4258c6dca39be9519309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fa72847f14445cf9b9ac498c404c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e28a66a58f3bcce83513a168cf8a5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801386533cb9e5e24e063b2e0ab65ff9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab9d544f9568374abfcec4ab4d1155313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a678a7ed5dd4adc59f5a9d70bc34b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd50c7acebd65359303d7ffd5797e78315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49cc653479664ae7748cda32e6dba4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccb68579ce8c1bcfc9af37f5c71c1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf120fa71fd5e6a7bb6faeb6b3026b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679166464afb405ba7d8614ff8352aa6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d12db9e5ade6ab3c99be8453147a30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4f1bb4f6eadb00e12e1d2f52311d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090b1667dade4cef2721dd2aca61533322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f8f67af0d6dc010be3310746e41fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ad2617c1dc9ca62831dd1ceda17a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21caaca29b5293bb055e5f95bbe3b0a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df017a26da3e43b02647be8175d3b44326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d28daffb40330404249d130eed22e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6d97e37267462d6a6719c07b4365f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb20868f9c0ecc47dad5c1264dc873329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d23e7cfc535b804d3ae6b07f80ff5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff51258373bb5950f15620b3fda8574331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddf4b8f03f6b7e86eb740a402cdedb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e16f4fd859357cf82c887cc3583795333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5089a99e2e4ec1fc832cdfa4f9f911334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e60d29263e37442cdd3d97031ef31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504613eaf14009e8984e42ba8baecf21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4e4db5866755477da2a49cca47cc1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5ffc21277fd64aada12916d16c736338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ad9bdce0c84ffab0dc81adc67551b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93120614a6bfeaf7a4f539de87badc3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b9f231cdd22c5500db8de8c643558341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d36b74044281808879a29ba07add3f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14254dd886e2bb013a014620d3b63e67343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f51f15079a30b774b5e0cc8e8e3c9d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09521adf7a2942f1f31344663c537b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc388db36c7addcfaa6dc8bb28775ca6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc0bf29a1ca1f42bf5947957a2796d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e62826e8d1d90fa4c4c960931c700b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca130bd01a0919d65c0a832a08a013349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7897a5dd3674766c5183b37fe52ee2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc38e58e4441e43b76c06a9b28fa74351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b50bb220f1faab2657b898e2e3d563352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873d2cdfe22364f9b4f355597df1d3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a9f59cd84241979421442455a5f24354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c13d1b3a058eea76b782e40b5c4c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b13ff9b8f9521e04edac903d0e6e3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4f31a7db6348de33b0376596e4c54357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f4aefcadaaf3d9addbd77e703e8b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f25d7c166f4954def3c0160f1af64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c678ecd0d9925f5df3c9edd1bd93e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a63b1cd7573f0856de2fa829e3ff6e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58add3b8ff2f36ebc1a1015f2ceefc8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb24229da6758622d7a019264af9448363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac82c4bc4b4932bf63bb80235575cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ddc64fd54ab7330c15b6915ecfd5d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c89c1530e7716849cc86a39a128a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37274b5433abcffbe02d533ce8ae03d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d6655f7769c3b54a55e4ea74161ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0681d402570dc8f55cdc771cb87977369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a95593073658dcebcb3852055bdf4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12218cf91ee78e3a251f438bf2feacf8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaefa1bb99c29b30e552df2a41796b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4f07b5f51668d3c707c04e6eaf126373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f1578228dbc7163d707f1a8cd5122374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8424235301476fc2e963c5992eda9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9d2065f7ded0db320d3eb8d239e2f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c226dab521cf558ad736cfc4f30d86d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8187b96548b00919016cef4c21d791378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75989cbb681ae294268c23e387a43871379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4f6dee6d6049c9b426f92fa245afa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3b63258a55773a0f0e85b6eac94a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da55ce362e0287b1008d8735cf644c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dc8594dbf5865716cbed93f1b6b27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134c8a353573ebdb511fb38f996c5c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee92076e706061aec6eee20e427d27e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69388a6530c150033d1afd0d63836083386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d659b35516abf0d9a270d39a059609387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928dbe15e9abb9c54af884fa8b04223388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a9c383dcce5c3bcc7efb0c9272b4f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea0e49d1194d0cff1063b04dcac388390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5e869afaad333f8fcaf2af3f62351391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39e8378fcf54c5513d6820d21249e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b10e35ec5d44397c61e5944e89a82393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3148393db20583f58c9aa77a0986b27394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4281efa561e7a173e2ea6c8120b5f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930221a93c73ae480d21d80c64ab9b73396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1314a0810e2b8e22bf91c6180ece91397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c24a3be66ec3e4fb601188ef4403ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b08ab3db591fc5ab4bc44188244ed0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed45cbca648813877ebb613164c732400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e886d881d34956eaf38b1cb187fa052401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc014c7ee6308e712144cf38230426402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987658e44260ade3415a9013cb1958a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f789c4ee8bfca5772c09df641690fea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9ebc384e47a53bbadb2bbd3b97b41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbd9c7d44a2ccac2e356a68ea9523b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7ae07cdb7f37e3720de5522951c77407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bc12cd3d46db3fb029b75b43dd7c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c0159a281d895442553e9957cd5a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844cf4417b1373bfdf90ae53cac02d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132184f3ba5ff0f03a915f80fc9f67f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c4d5614558a6c93b8a9aa38b2857e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d15e5b4c47ee6ba73d55ac0ffeda9f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e8a98b1e952d07cb7896fd0519b97414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab709c786d4c87ac72a0f3ad154080415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cface039df3289d85d9258bef43aae09416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e231e81448e82ed1702f06d9e6acbfc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cba89214dc023a0d114967ef5c46e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d252f337686d1f9f056417e29267c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374d064ebe1db8c250586d02aa86d4b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e5043ea5c25b3c4e49e757f7d3f87421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf62cf2f21f482b138c547376125c5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eba36002007f832e3bd589422253bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0254e4c601ea7274bd23078ac9c06c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7e6a92ff79e7e2d47b6dd06893a96425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515132c908c2a8aabd49978865e7bca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8079a5a6615e49c7d81210fd6978d3e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6c70e98cd2ee8d528714ec8245af8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a59de5f277ca41bd1806e5112b69ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc758c75b45e9312f1646748f4b3a370430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec58dc8e7d9535f503900dad8d9266431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98977343f8e74d2fec9d4ebe9b0d5200432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30229958dec4b3d026eaa117b681d315433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de3716d424f1083590a06047b17fa2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77e205257f46a76177fe25fbada8a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590fdad1cb766211321e0a6f4ad944e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842336f39f39e8c680bef3bb7b93fa7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890021fd9dbbe208ed6429b3367893a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df421e636c1586dbf416af8006de17a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5a084fce056e41e461bfafc19e295440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3adc262b657ea449983a1f16e59e52441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53eb1d5a4a153c6424306c8dc908b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740104beb1aef747ddcdea907693ec53443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22616b825db2570b8f381eae280dc450444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066955a96b2a8b555e9d50b07a0fa53445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176133645c6c63ef0cb515fbfb9771e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2203d7f3e836039dcffe71458e6c7f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43fe88b1a24cf7f726ef30d88ebfd9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4c59f3597a7c230613ca6cf16d247449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540983a2389187b110327cc48f8dc3d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad79d999f6672e718edc5cfee9b4739451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d5abbd7feeffec91d12c4b6f4653a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdcac5d1d75a518022f97235aac721453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c5cd456de199de66382e171a68f44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819ac4bc576a39bd834dac94a5451d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f557cd9917c143e0f8070e4817037c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6a7cd43a5b68cf2782e8f05dfff2e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae18b203da4a458450d9aab27570af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96752e0dbbcb3af47847fea0cf14a710459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4366361758fa7fafcb5ebc99886ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934997ff51f3b63ce5e63ad49233bde461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94faa684fb71a9b08305d069f953e75d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f844adf2a11b69c430e9966cf823b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4581bde8d7f19f2f41c2620cbc42f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf72c3f4c608c74647cd406219367e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fecd4742f6d3dd11a68a09f2206b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e248186de6075125ad265f958f6707a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125792cb03fa2b7097a586d8b01053f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0ae5444a9f33ee8c5ad6623040360469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1720f9e88c20d8e88adcabedb30c1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7797563bbee1671141105d33d0ff1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efb40060747a5c8669f202f4c2c874472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768915b15bf84f803ef5cd44ee33e0d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a26bf5a4a102d76b1be55b9405e1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e39015e5b36135c025dd341e5de24475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f5ea0486a4fd924dba7e49422fe56476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f05d2352257bfc83d213adcec814d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46f6fd0af8304bcf4a5e1013f549d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baa46c40c38b41bc3a60f834a95d38479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177417603ca13c2d27fac10ad3ddcd1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0280d23160039f6e5cb956010edbf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f14590437ddc250692ca0a7b9503c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b583b2d4afd437523a88f8b638bf00483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7f9eb562d6f0cf95ae671d8e7cc9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32507a9f288edf4bd5037a599db751485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3192dd03a946d5d349ee62c059279486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96189c529a6143c32cf9f5d21872fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887f34b6efe2e4ee0e8affcd61088c6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd009f787aab2a38fc5b04f06df36df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67578b7068bf6fca7040d2b6659dbe7b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f19429a032a3718174c6928fecd9f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be218ec23b775d9cc7d82254c1d7f1b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3a9c46219145da690299464d73154493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316f75c011f1ad9a1dcf2222c3bc369494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f6a0328343e6712f9296b3ac1cea1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4a15fd4a45279c1833c04434c9c8f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e5d425ec823db3b965b4ce607f705497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240003dd0611a8ba3b263967a8c4e17498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da754ee0d132b85b86d88537f32f435499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49688a96a6605960e9b5d7a4b04e219500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e08ea5f5b9a4bc87d323e2b1e92997501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d5a5b9f980b99ab2b79d2892c36be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0016142037d210ae68f08fdf53361503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f7d1cb81ef08e2fb5b8ac141cb72d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c6db31fd0c3ceb82843568d1d6fd7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4e3731758b30907542c28dbd12621506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c333f52ad38b06ac0427035b61ce7d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a0ae170628450ea15e98fd363207b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18884d3d961bc11f24b47c3e662f1b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84a1bdffa751097b60aeb995aa7936510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90373f0e4012c8118e955c9fb4ae25ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d954839fc3a06b1648800740985b652512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591957a1761fd4e0181c6d182b395596513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fc424c7af95e76390c7bf90911c54514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da432da9548b722b4bb241a625600c21515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02fef129f61880c1fc4c6b8e642d48516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545d17c22221b3933604a85fef5e92f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0e84a4f8daeeb985d20a1d09ac687518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a7aa54468f89d4f990e4c7122ebe2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a95133bc3b6d2ffbe3bdb3df9535a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876ed186e0b08ef8a4f8a8535971fe5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c24394619b58d04fd3aa45669a753522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349d1b46b35e8707f6bcdcd2af951b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2ac7d913b2b2803ebeb4fd97301d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cfc98205bf3aba2dfa0d8b1c58864525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d0b294f2234328012c7faa97509d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab22e4c65c9981e8b613c780112f76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a34db4113f258fbafc20e140394aba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8339d559d0a432d2837d7889f63bfe0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacc0a4c8fb15870389a9b3db194198530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cda741dc8386b507e825def79226e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb075eec32a06e7cf5b4e604198ef5af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9939e5f9b3cf5fc62b2618e820280533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64e5608971b2744d6b9825b247d757534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1102a8f6d6d46cc2f294075d643d90c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a92110359832188e2cfc813b0202a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50a69bf090371d726aa6eec5b10bd0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3658f504152d74ea286eb14e1f5033538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b85e6ddd08b57f7f44ed1afd2bfbf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247603dc54eac731fc8bdec45c0bd0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecf83ea7cb565d7f2a127d989b2ab2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd21ce1b43779cadb8146096bcb7e5f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530c3a3cb5c3f56c7186fec8e75e2a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321daae16d2b7420af008e10e5e27f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440798259a58cedf4f768cb83ee73eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc4257236c5c9fa372d8f1bbc2835f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb475689fbac7585a7e8b230527d25d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f5c7a38d2f79887350f9272337653548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda3b6bd7f185518a1dc176e95b3297549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904dc7a17912ee1a34a699f48ab1809550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82fc21eb88f6c0d7b83ba15858faa8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f1e10d075495216aa47e332b8fd38552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968a584b4f5b7470f7ac2e5a7d9941a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8d8eb479708041193c8c8a38ec885554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2564530a5617d6ae06892463e88511e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215792ac0b19cb7edd71879de3cf9da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6943769ab20154e3562db825a2a4aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0f42137cbb0a10b06af5509907dad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0652d2dacc63773424646592f03bad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea1e1dc3042774d49c9f1432a72000560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb30985d4e66600f8b7c1ad2d783d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786b7b34cb654ab52de82948173a788562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df456e5379ddac118dae51a614068476563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc3378a4b7b92ff21fb5877b5bc1e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4454628db946e31e39862b8474014565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df762fd7403bafed9a2c1b599b2c122566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a071628a43c84e2aea9ad3f67ed7851567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa013ef2603daed1956be0932d55dec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d71e304b1b42a6bbbfd6fa6ec64110569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394610f16f57f3db4b4e405e9de0093570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8a0aec4a3dc914c1a6c7c1183f1d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00444587fa88791559d3d8faee612ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8379ab47881648eddcfcc440a5361573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241028d4bbf1b2fc7a23d4c4f4c6fae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec59bbccd7da4e056323bb4b33dc1e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5fa4f8824b35e612ec605afe89fda576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90f6d53331a8af7cf3c04b31490c6c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5906870502b4e7f73cde2749e6bca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77df6ccbc1c5774170e8922e147ffeb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d90b953fd8bf5e08a8e92463be8e55580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619386496567ccb11e0893e4a7bc4ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c789686ace2a2cbc2881c524f2b5e7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16577ca027fdc93c56245257533fca5a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e3cecacce2b90bd6428269fa0c0d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ad9f49269f227acc40ba802cd7da0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313d9354bdbef93506c61dfd54711d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbb0599e3cfd2d1721b160b97de2ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8a9dfe1e411f485f91b675e302c76588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07658a82d088d2627af329d637de8526589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5493f5f98b72d706e6a11222e082a1f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5106b5a581fc244b4f48409d550502591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a805c993f464dc1ea5b6604683993cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdcfbb49fddd9c21c66778c393f21a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dd3a513aea2e4050f5c2ef342584e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b293ff513291fd490ec70ca21fbd29595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ce469b6eb93d616d74fe76e7540cb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700af0f6202b8757e8251d8626ef8f55597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c24e70ac328ba1a2fcc8d9a5139b40598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69962a2fd884073897b6c7a806a1bdbc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c65d2767817614ab2e8f4365c6e0a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bc9897b5994b85ace7da0125c9c72601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e42a1ecadf30f97115ad2296f7d11b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6da201d409c391d67a3389d0dbf9a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d280ca18b4093324c9d5180cbe6f0d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2b4c47202a255d11a52d0a57bc29a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e8bc0907a319dd7f6702d119ea2cb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626076fb3349d4670d7cfc0900bcfbd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a841a6e826fbb65713b57bee6c6b91608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec02ed26a4ffd5af4f7a41893c6f66609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27873837364fc32c50c0872fcce7a5b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671046c156666a83bd9e0135cf7a490611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44f1837b8f37bb980355a6c4819e48612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ccdd22668adb089562aab3059a948613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae50d0807ee634c016635bf741efa0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a477446033b9b81dc3fc0b0e5ec26615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dc3c923243478384f8ae6d5adbff8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9091d93b23dc4bd742f80e01850c50617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28fab1aaf29a435340afcc4e865f7d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd2ecc32825735ea03bcc95c8ab213619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef966ade3dc75cd3a00700b52add1f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c1958008949f44a2ff75415a66840621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c137b1dc9fe4b631bb0f694adaf90622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83b824f7b23fbf7fff80764e092034623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04900c7756ea43e0cf23d82572074856624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d4b494c1aaa1d15817b159cf2a41b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32800d25a0bfd6763b6ee96242a7ff0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094649c42ff90f0bedc1eb2fd01a35d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6d2f5841679e4b8786cce397f358b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5071bb88df2ee9e0e2c413167fb03d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537108b099604959e1ed4f7d28a4bef8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0db78e5895b7acecbe5d30e752559631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327504635d8eb84df19f3e3d3c37bbde632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692422a1ccc69892d90e1daca2540596633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b86c1882c0fd232e86a50f34179410634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31305f1b72dff8fa441c917c533f1197635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5127428bcea4c7009e03b42794de3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabdd9abc4a377ec53b1b15ad2282bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fc5c10f8c55f8a3222a4630a8e6e6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa064b16e091732482692fede4dc21639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb671ef4a0854e7b72f8e21a7489c046640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fbf77059c3e60e5c659fef16fcc1b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d75ff6eb8b10b3f80e10e41d95783642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fefb0e4396cc5caf35f8e71003760a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efcd98de75828a99cca1727c8c3025644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1601342d454ac68b7a26b828aa871645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e394507ea74c241abf89acaae7e660646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0f3bca60b5e8f63fe643ec3883673647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c26ce4c5b3c8009271f7a139fc39b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95379765a65b5f92f7e8a02e63ee2781649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b982b8934d5f2846ea2a92383d00e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee3b495c9b5b152111b13ea52e8011651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22572e2e303bdc26c5a8aa4c6cd73dc2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120111eed1997da014ecfb9bc2338f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce272de381b3df881cd4e5ac7ecdeebc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40efd259c82a055abee3a3d8d1fcb5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b82c35cbbe15e35d51d0d5a2c8fec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb097e95285a79e88349140b4829c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f169c3a45c9ee1268b352340298dc79658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf74724ce175f36186d8415f887ee5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc1778d94950f90555c77583c6801a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48111129ba17dbee4e88c661c50c5d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46de0ca49cecfd2ae64e1a1319d8d7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326beb71cb3dd3228407e53c204a115663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959baf619b9eb5401b1cafb24b509d1a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba5c58deed643b4883307f62d715aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa3ee9204f5a31aac7d18f9b8f62d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e417e3ba434baee015d7f6fdf3c0c9a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d81587783a778991ec25c91ae262c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c20ea6c3615fab1a95dfec61d46cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af6ae60d07da2d7cda67f8b3bcfd6a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add41b934ce5d5a39c55249ba072cb90671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5710441ba7649bfb1251ee9b2a79c37672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cba1b94105db4abdec9dac6c0eac37673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab27b2282da1a5f0bcda3e0905afb51674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834d53314b3dbc43bcbbd2326e336c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc855cf066fc746e808cbe8cf0fe42676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833e51156d6d42a441d83937f12c756677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dfcd3955aad7f1409ed5d17236ca4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b03511805f3305e15724664f0bf085679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b982f38f82ad55c4c60497f818d93b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd035dd8166f148849796d109f34eac0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515511fb704cd0179ee8f9011371203c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac88025e8dc9439c26fd17b63a0fbf6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf5427c3f9f71ef8cc4c3ec31d9247684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188e69aca28a67a8e5b5ed8f3cb95ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf23d2a226ae6c5f27bcf5dd5fdeef686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d31140497ce98bf368335b62271cad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36921261b1c88920044091fcff7aaa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414d872132a390aeaef4ff85caecaa1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2aa38168a126b51ab07f4e1d80126690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f003fcaae255bb01091f5e688d24111691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cadcebe6a875422690caea35c1401c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c31dd4f54c6dd46edd2886f958488693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d54b5e3702817f64493fc0fa09d8a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae43f056ec43c276cea88f14786c5a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7281f60bea910445ee253ead3170b2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954516a0b5f2e4dc87c0938e150ba9e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce5a5aabae99af5686276a485bef18698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf662c8cf83786f6090e8218cb719a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b5eba731aaf6c6efc846b3fbecd56700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afa9255dfb183af4e23d3f03b422ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6e6f9957c7d096f9c8695a711a90d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964adceb248dbe8415a58f1c53d8dbd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a68c6d8d4732ce22523d8cd59bbf6f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06a421ddd66f460629c05a6194a71a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333546bfbb463e16d13610df6613f93706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86a99ba6e05cc92a915b059140a737707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e69f0a0de22afc4fc2e176a97421be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff391bfb7681be506fca5904d7d133709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9b973270f7fb2a9f542334c0e76a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a39f57791b201bfc36960f30bf019f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35660652426f2b5bb82e89a4455b51ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f895d8357a363a709964fc023781e36713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72a3926757f7c476062edb3037e705714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a95748ba26233426491f34a338710c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b61acd2adb011feb403dde8f62a12716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c522340a1d76b28f233a59cdbe0a6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf922889df35d21431b15d049d2ae3c2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f3b74bd300da43a5fd89cf028307f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f02953cfe463fdc03de8cdd67f88b0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011938f74738762ca2ffec08bc25474721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832acabed989603f35c0c705423be1e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f26cab4dd768c5417dfccba18b3f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c29c1aaa2555c87342d49e4f181fe3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d344c97d508b08f5bea37813c0dc30b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6c2b823022c6403f1a60bb4a7c83e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72cf8d570f20099f1c6fa014e82283727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eedfcecdeaee8aa701be4b456beff0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb335be9e064ca02278c06abcbfd2a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d83b616aec048f957d1a6ce4dec7c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e809fe4af39013258cd4055374a5727731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3a78a6dd4f7045398506e9d7d985a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669ecac88678d3348c89edc84cffd62733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41604a3be87a7d36ec795d766907f74e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f91229da33af746a26ce3abf01aa6c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76624347ab9218fa94c5a46cf23d344f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c779048eb57200051f61653afc026e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966174f2ab5373b18b6f32d6002e4492738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d08c8da9472c1a03340b4018602c96739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca8f4ba945121e09b6fec91c545087740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642d088787ddcd453960c4142974970741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcfe7d8834c2778a2ff278e4f39d4f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60415a8d7b54b70eb65307343ea63b5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2542396c67d0e1c68ca8a6553161b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf024a8d3117c9703839e872736403d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7c87d001e275f9e32577c779d2d79746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed954c7582f5ffdcd5be946acd1ba3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c34dffc978655a05a89e40ddb47c49748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea27032b319e081eb2011b60f6cacbb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dba8ab112b2c9de8c2e22909f043b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ee764eba88b6bccba18e8547231aa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475c1021be5f414841225e601f3a99c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446275338eb593bbbdc1b32be3fc7ec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3626e12e1a11fc7301a04a66bfd7ec2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f37b3e14a0c5df9790a5877af6c992755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb4a1a759f042271815dac48cb2a51756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ad156288a887039829ead512c36e8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1965e8159b9e615562bc4c913233d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddb9b558a492bbb0c553348431b672759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e6afa62c56c6c1dc389b56a3f66c8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c390a7e8c627714638187ad43b0f51761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e1eaf9811d5e161cf6a3efb4e3554762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f29bbb73076557c5f65b0cde2ff95763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecfe5d6eb1e791911c126cc51be408764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb211da9cbfd61cf8d4641706c812797765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35a22f82106de4d935fc56dc4505fe766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95853f6dbac32b80fb1c0c4eb6a14465767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c78824899b1cb65440a533ba97259768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa429f2236c6c98fc6fe1d7c91e44b4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45f5f207224e626bfaaeef5f6bd092770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbe397545b741f9cfd2188433bdd80771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cad1902ca7ab1bd572c11fff8c07c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10556da4f698a6e5ee6e420cf2e27922773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c4b3fea5b1bb3c4d4faa50925d959774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d350c591a87369b5fb1299357e91d7b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65f1dcfe5c27ef33d3291fcc18fcd2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630e3bf6ffe3166911cf1a68ff7bd68777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc705df6ee3628bdb3448485b362c3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce044d2e9d1d458d080743da9e3bcf779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9515477ad64e2050b3ab1f4a425902b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af6e674d6b98d0b8e05c8583878ecc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc75a6b02243bce8600b2b47db482a9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5f3699befa7825dbeb101af845d08783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a667914b120e6c1e8050fa56140fd9e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b71f70abeecdbdd8240a0792fae149785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01e845da0a3e6b81206fca03852d90786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6628440eca7bf04953bf4bbc51b37787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6825035093282a52b91907dc49e048788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9f2daf91244eecb63da472793e1b6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ffc76c30c4348d6f5df11a8a5d670790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd541e5865f013a5a6b7f3ff72c657d4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b1fa8868129e139eb1cdf66abd9db792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fc6453270f36cf7837e8a1b810aef793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a0087fa1a989cc09dcb499066e044794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165298cb4c13ca5e8840d319ff41b817795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb170a2c827fb70a6d224e73d2fbd91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d3ba46dfcb9a7fdf49d42d47588b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77f6b34dc2e21ce82f193346163c6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130622328c45df8e126173ee142681004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c79d96f27eff1798d812329d9399c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda9f6d739e10bb88cda61efae854756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07f820cf225c33340d4c90ef954cf07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf2c62a033b3ae3366f373c5ed695f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef185cf9a3c03a5f23428c96adb3a4659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3fee71cacc4d78ff64940d306eada10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a5b0efb7f0f764b143513edb7277e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf089e3ecedd31ccd89417034198cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52825e643282a10f72d27b8e49c5d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e0b020558542803a02ab95dfc664914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560d051fe0cf63db0c0a25c601491c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd24c7f660baf9bbe37d0d5007420616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2a34195d9001ea44675c1eab2673b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3864a9abfe3339d8abe62575e1ef16d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041d26889aa56955578467dfcf3231219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92c8e64e10d413366868fefa70102520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dc9a0add1ab285557f582928983a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22a425fddcf41d6a4b45c7210983a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d456f92d0aa712d0c21fea8d3ebd7d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a995720f8f285349be8602ef9ef6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135364a1d28a9e91cd6d8681fdd1144525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aa31068f219d6cc14a8b62c0bb17f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392bb756e8ba4f0e5ed300de682653c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cb5cae8cee19752c09f7c37e4181428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6199ed76af3a44f4781145c9aba4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a0fc2d9b7e9553c5dd819330a2f2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb049912ee9a0077e26c586876987fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc667433a26ce2caee0e780a63f8c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6a66d5b6ce7d1926127dff428289833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229531ef98cdf066e1616cbe819d24c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3cee90b68fd090e61d6d545dcd98b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a83289d946622cde638bf5634163c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beb2ed4600178118eac12a7809ecb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321b5ea77e03899c15b38be57e8eacc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cc02102428553f014459c21f1810939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1cdc670b5326da053286f9af04fac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168abb6d7a7a89bde1c5cdebac2e227b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b388cd45fc64c07390c10cd2f23d0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56937edb153bcf74822c3f97edc6dca343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c595943922e3dd85c022a8ba89a4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2c5e322b469b5a236cfb55779ccb445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7ce8002806e3bf99a5420200bf11146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236985f7be424844b979c14c3737c8f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb7431fba88ec4b10c20273134637948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4616f043025c5d65ed492db59377e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36569ae6fded982ec8fd81e54cc29f2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528aded6671d368c265ba685c76a842451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fd5edb0bc72b35b40f1706bcbdb1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e7981b7eba77d8550d80a76ad197853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3546ae55549c3300835b74fb0bc17a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b703be3ffab157435dc896532991d2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4b06eef41f1540a6d7def11c8564a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baadb559cc379b1f26019239a59ccd257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15073bee401bedb84804767c4391e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6f89e055dc627fa8319adafdca19959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c529179d07472dabbd6ffc60732e2da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb76d48239256cd00ea477f927188f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eab71636281dd42a2020101cea2b0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf4fe17e53c587cffe3db2b2978c8d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52732ef83ae95457b0f8b2a4614eeed864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108ca5136b952476405d667858325bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd2fd7ea5898ef3579ca8015fccd0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb8aa538b3c297f1562ad751d4942467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1f07cda7a9081d7beb725a1d1f61568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa3bc15f59a2d471da6164045097b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9bbfa7fc1fefbd9692733951c859c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7d0b875d498a5f08b7067ecaabbf071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0748fbdb65292ffbe60b6ff6129f2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f484338459a753d2fea46cf5fddb873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da49865a96a6c3549d86727e98183174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce5a86d2d7b150b6a001745fa908ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b7d65ee644b3da6a2ea2b016b364476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4092c423dd71b50b59a41c8ac7a4ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9af566c0c17612cda8a045cc8073d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1703c7bbbad7eb67cee1a41a808c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c13da9caf431661c3efe7b5e07592b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568b781cb622a4a62c9e402f787a61481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d910a9cef48bf04e835308a6cd4083782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97e9a92127ea6deb2a8af1d1d9847583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66152054a177ef1d2c9097ca5590c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ae6a4ca41357b02a1f0e372137d9685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4cf50f895c3a7cfb861b0085d37c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ffd48ce867dbf0e21f663526a5fef887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f7ebdce2557d220d166a2d19577c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee00ee3c889ef58068dc13f29d39c6b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7651e8b51c43d37ad18b691fbc55290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e67e137ecd68b598c9e5e02ac5fb591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cf2c15d0405bfbd9b087bed4c4d8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c32b16cbbc49c430b4c4bf8b98ada93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bca15bd00a31874fae95b62b89eb694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68760d96b6731f94de06973d532974fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179cd820db4a7b890ee460601e60fe096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122407e7a1c32948f56290d5a0a3401397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ade1231737d3eddde721013fce7e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88b55698b1d08c9f1172234f55022f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84101a1773156b6449c002692304f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e45b741e71b17f15f8c6fc981cf5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83d937bf8e705d0a22ad3dc04ef236102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bd1b84b16011e290f28d55be2bccc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25561ba0974838a8809c5b4809020fb1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390cb7f9576c14f741f7463efc4f2a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b1ee5fc069526956ce4a2744afd60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c0738c6a2101f7f5bfb9ed67a7fad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec4e81e6f31fed94a63a0764826d79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6aefd28d4388e291bc0f6e7e81630109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f524150e21ee79eeb1b058e40015bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35bcb9e4faf25966f6525ba86c7ae5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175566cf2b54fc55f67038aa8ef6a67f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffc0e2dd85d824fbfc3b48ca27dd99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c562d5c7eb05e96adbd31fcbc11c33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157cf0d37f24788c917ed9d2e631041115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890be5a3a0bc31cc6f2c7dc460e7147116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077274145582eb4f99ebe9a45c9a7f66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b14f0993bd9c3f379fc157debefa2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16477cb77a0232c34ef8228a02ea64ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e7c3a6e022f1d3cd899e6dec0d0bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff59dabf19963488871969748152895121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579b4cacff6fdc1859966e15b592450122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf463482ab116bfde79558089851679123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d6f161e2e93f18fd4e918322b8cbc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d3d9a98648e3098dc6626eaaaf73a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f6b2d22f4a1908391ab41451caddd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345a5103a973e25a335150c9dfa9c95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3cf0b2922798b8a031bff8ba2dc91128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e0957f04b899be006c2b957f99ad4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a435c432df9cf1a77b26b193b8083130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5610de3e6b398775f25822b7780b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149030a8ea0c7d8c59057f405fc2ec1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6877fde0c6567aabe99d905b8d10bbc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715c924764f87be6c41a60ca58ceb16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb62a26980f1c35f23f7bff579ce60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2779e8554081144cf41c347e69b29b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13caa960dede32c42e4b45b5b540f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4964e6580e870b7a262b1a13f1cb56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf88944d41f49a369eecc28a224150139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200e90e589fcb3a76ba491128d5effb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3c84cfdb8679578d6bb0d61cb5450141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5d2d470c905e572a1c4344de0eb71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c6d7ba184514f7f3cf04e64c0ef27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495d6ca514d3ce0035957dc7df4e563144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792c046290dec64f2266e449d51f7a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342ee2d7617c77d52de34634e7b30d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a8003ba5dd4d1e1657a8d19184004147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa682d26e70034f50de2a5c2cd04e54c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92a475cb32bbd164ee193338c5132b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c09de513dce3ecba15a89ff5a5991150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ad90464d8508ad2b9908670b72396151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d3221a19702df6035e30b07e41d4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37cd6544c30e0313e65788b7621dc1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54813b212568ec1d35c4b664ac9c784a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f911ac3e4ec1ee04a7d467ef9a578155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916ef344cd029398d98bda1370b613f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353a796aaab6af449ac725a281e9633157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ca2a6a79e125dec80edfd487095af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dff637f1800313ee8415fd47e8f6da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624867c9edfa836de78da8937e2101c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca24bd764cfe96bbca5565b6f13dfc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c7248eda2f00cdc8076a48c3a3e61162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c964e0167b4a62677599ece114fb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067e51743bdec6b463e65482a4f1d4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24342754b464d0b87e2e5921f7c8cbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c1abf28474e1aab680d705d4ae281166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2c3ab96ba66b460fd319bd8a57c19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b58be138203fdcb2fd61af682dae71168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea10e70a0192e80acdd96646da127e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566656b35ff49a1b8467b19454651984170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d3d25699611da032e62778044ca6a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92556d8eaf767121429c2d04fdfdda80172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2508f0d4e2f2a8a99fee8487816aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daccdc49d92c6e1f29b071f300c3eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4cac758275c3192c2eae850163d4d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f636acdff84c3076d90df225bbbf1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f653f537bf67ca8adbd2b69d59aa8bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371fa46c28f61d5b19fc411dcc6ea8e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5f1679d19bae544d64e8ebf65bd9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de593efc5d6244fb9d4e81d95abdff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8cb271693ce9d9d878a080de29ba4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d58706d7b1403aec5d892553b3b3c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed78a3f403cfe76c3ed544b31ff7dd7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5097246f5cb76ac858471f4c75ef13184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc73d3e5adeb5bae362ee7d7202e68c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc485b68e116c8b2dcff1f1e0289db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88ddf57518ab5275a442962e58c83f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febebf53753a2ee7aa998ea9dd41e0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338ac885cf0c2107018edaaa5e9ddbd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644e3779ed79a829904f61f5dbd0257190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205cffcf2b7f7e068e9e609e513d05e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533b78fa8ae2c8f707310b9f5d7cde0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1880538a9e0a2c2d963d0070fc617a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefb4ede6d937de761118370231a4e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b20213426ae25d56a0851ad5ccb8d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f09f05fe1574c0ae2e78a286b43d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735b244e2a7b7628cecd858d26ae71c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd1a38ce2cdf0794defbb2a0060291198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0aecc171bbd8538a77b8b27df534a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c2d8a2259c616659883fa5b2d620f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240b85c2a2b88d3ced48743560d12b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a21e36e5fbb09cff0f4be4ec387b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5fb6ba91680da7ce8b0f209f84b87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d839137269afffaa9735c7f9eda99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7f313f764c2add121c1c2c29e2d9d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83b9875681f222ceac6869659ba2e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2848186921b519cb463285eb9d6057e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883ac0d56d4a8e8e85da1c78563c39c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09d61562bcf6ef0f0975c56637c90e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86723e893ad43cbec3bc14c94f2fc3b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d42ef0f20824466ff74f42745d2f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c52e8eccd936d6f2517d172c0bacc4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436388e6513be75c81c68f91040852fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559a6f4bf188112c85f05e7226c655a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07952bd509c0a301ed99ece040dda78b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cb3a270b137434fab1c91e2d5c8c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faedb58162286ab12006f63da0544e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5ff5fea814c48849ea96589505565218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331a5ea8d43b9df00d2303d0ad14909219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926fccd4fba78da6d1f140ffce10fff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069c73f0df2f86734f2545c1cb3c1d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9805ee7e8b730e2ba83d83e19caed9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc21777956a643a6cc04a554167fca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709a51c83cb1d3650f65038e46ddc51224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bcf4899ac170e6e0172d41bbd3701225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eecb9f15bfecc98229e43c95f4f1e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b8243bc7a3e77bfdb3d9053c661a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ffdd1cff4c8f28c0cdc4744cc4c5d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075b288dfb343167cd5a5a8152fd7fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0798c3a1f8d12b416de1a13907c456230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796ef4772b40549acccb46cded5a5ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5eb55a97cb05869051843cb61a81c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e185ab22609b8135ace4bee99d9d40233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc884491a65acf8d73a5ba5a555cb1a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2aae2a0ecfadceef8101e4e16da61a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd8faa7b510e18de89f58981b67df5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c688fd92c254404cf4990af6a84a8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122caa914dc3108968a87573d379c7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906243e1bf97f32deb1d824749dff17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e759a54eec65dad247c4aaf8cae5574240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964ffc111b0e7518c32382dd9d7eb4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90105c9cb837f97e2527502eb0e9e046242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfeff42f5dc0b48ec5b92304c58590243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57755b81e6178cd8c93587d3c4acdba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcd6626275faf5d26554eeab949cb3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d85dcb24fbb7d08468d87b08fef195246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb6a707d9630b930d73d073c7e58b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8115e8532d8ea2a402d5b2ce4686c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593caa63b035b218d70555e994fc0b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c27759fc046efe922b47add782c007250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3f0672263f65d9f7023ad1aff033b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33652f5ba84b568b759f36ed6b875f8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0c2a1aac81fc973038e70d09817b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227aecb0f3aec6b98c231821b036305254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a749b89ca28dce191cd7e1d8012568c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b075b2a45b62d117c55898803cf448256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f581f0b08f1367a1ebd64250fd769bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ace70cd887111f6f7f2a589e0317c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebade8e0b44105e4fa2618e1884b3345259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297067e885bb4cb98a871c18793156f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dd89da4aa60ad81d7072bad55961f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda676a7cf8c50dab805148a1aef716262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfea0102a45ecfaa9167f0832ccc3ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b28c86e2a42582bc572beede860d13264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d91b147244de59558890a915181b25265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9af470c7ff5b0b7957fa7b79d2ecb1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b7d15d78861a2dffc1809cc1e08cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd23fd902cdb1c94e576983c76f671268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35adf0399e70e2d250aed922d6db76269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba06b502093c21a20e26282fc78f55c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b937e3acee0e2b8928c0eb8ee2f25b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8177fd0889c6cd3d4a27fd5892dd8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef91cf0e65b56040a78337ac241774273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed1a2d483a3813354cc0993173dc18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9b5333e815c32a4cb1bc1efde0e10275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7b6e99460c88544c575c5364b4271276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50922c1fea8807624f3342688544b06277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747304aaad093e3f91c818763af6c2b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429f38844cab818c6beb302a5398489279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a722a3760b782604ed371ea5a7a544c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97baa085cbfc1883c131515d1771a2e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d221d3c005ba45f98d4071ce1a5d01282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6bd2a476f08e5e135f464da5d32e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ea66840aedb40a608d418762cb3a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212142fd4338cc33c4ba282971d8036285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc82f725c7e82fa6125ce6fecfd23f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a338e86f3b61bf6f826300fc9b32c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36f273af30fa2814d30d3f0879b288288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dafaf0bde69e105f06fadcf1923d17289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f01bf698bc8e84c679e0ebbf6a77f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351bdb53f6de25bad5eba1e441a463d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efcde2830a38d0626e01d6a60e6c0d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821a3df4b18b99e59be6aa8df87d716293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef651c1d501de6e212f74e4bf6af4c7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560e171b5e3755cc666db85996994b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7ac06411ddef3e7028fe447ca4217296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c231e48fb1b194df3e75bcb4c68ef6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56047f21d4ef7fac61b6525021cfc82298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167a06c36263652a6bc5127ccc7b73d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae582b2a859a33ce4cf9307a990a50300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e92a87507b3b2bf7f08b8b2ef3e293301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8e7e1f6e034ada05e700ddea99612302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6ce62a302d73455e36281d3372b60303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb73fb1642a9e4a1d47ff3dc05bddb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b3e014c533a26231eed467659b4f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4348ee2ac0760a01f55c02c3dd55093306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389123e6095871ec8bee58d035fb63c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7758f7a45aa3dfb15bfe56c8fd82ce2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f548ae5e2bed12e3aa960374f32521309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1287112f16a4711fdc0c490e300e566310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7530a337ebf5d7ef52be72d2a315c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50672bdea0ef839c885e480e78c1369d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7548f25a93366e30ae429464b3e3312313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4936a06ee96bc6f3bf23b9368f0deac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df75dfc5957c67a7055204d719192c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac4cf201a31c44177606605995b6f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d41df23fdb8181ba6eeb224bea72b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f33647cda5fa0ba8b5916909099fa7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3092e3e91aa42a3215e9a55d97a693319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1609e270031ad08ceafc54e3a098aa8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a5a6e5ca2be4fb24560b91b893046321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508f9684cc8e77139042ba3ab56b49b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddedda6d3243da766cef81c404066a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e846af4c97df2f48e27236e7e9bd6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eac266b6d7992e77e3fb15ec23f097325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c59555346fa41673a1c6c42a8bc10326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73ba105ccd976f317aec5f9d8a8609327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8768abc591733a6dbe3227650522c69328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18930e4df092749d98eb33b8a5ade6c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7829f4ed55916f9768e2cf680d84f32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266539cd6ec26ff8a69d46db3998389331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c8ffec927274d706d2b86bbcdbfdd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28b7f529a811daf5c663d8ac3eabf5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5decd3f3132e4f31d74590d661e5a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7db0946501ab2ea9b2f3cfdc64f3b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c6bdd0a97d4a2b24ca161074e1e5c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d077e268015de1090c3225479970a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04ae6f34b9ed85c8b59198d581172c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266124ee10d8223033ea14642eb12887339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3115662398f633e81df32c893bc47340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cdc9aa680ac49c7f9af93d5b4ecd3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c266e7e7457ab33d2b5ccc2145e12342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e400cd39184c345166b3422dc9e354343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bff8ce1a2db20406b224f2bffcb2f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c98c469fa6763e8226c144357a076345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a532dcac30ed42797ee1499942a5c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee14ebd62970515d95b8f9f6ab26f7a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52f58a34b22644748bca57808f14c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f538b50293ec75f3c3a48cfae73d1d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046458b59d475114fe36a1da932fcf63350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f596dd481cf8b9ccdcf65230e9b1100351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568f4dcccc13eba1fdef0d5d27605fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d21f759130b84166e7c02e377e24f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebed956a3b2d67634eb61200a1c35e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38188f7516d97d3179bc49374ed706355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c92a32e647e6a5da29e19476c6161356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac38212b1d0eac6f63afef6a6decdc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b669c8068ceb9f903f53a506d4e1a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddcd164588c79633c1f211b9595d57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4484b54bd0cd17dded0e24be2e6940360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099a2d3566d67738076e1cfb3eeab8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e438557f91e228f95f92cd4a103c39c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adf2b625069562bdb3481eb3fd1068363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa69113de78b141a70ba0d8d9b8347364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a440b5cd06d77321d39e4453e2f1b99365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1f255816a57b0df9f024a6d24ba1a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d67f83c48dbfb0e6519835922bad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405cdd486fb5654e8ec60b4f90ba058368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580e72dd17e7ee2f96c400e79a6da2c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c0899ee3d6798ad079997fa2537ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33a08a4abb6ac9792459724643cc65371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c2bce1a93f476e03ab80e28e90395372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce873e6350840f648f4f04f0bf8a858373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935cb43e44dc136e962b39da5eae639374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e6538951e26d0d1938aad9cc09f38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e42016ad4b449675eca38c976c9568376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b3faa387e05ec14d26bb768bb94f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ab21c274eb6bc6c6712e8ab59b1d1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad0b1c82cd24ad83bb223aa08384b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ca11ea77fe9c0331d07e783cddbae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79809d0ead9f0a5adbf6a5c68e9df68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5764895607403e8cae140c246e077c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90d7e456f020c97d07288995b19967383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df7604e3823da10d6b91c0795764b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce531fdc9822c6d377403b10cefbd6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9713bb911e06234edb7d277605183c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b604a65ee8a12c2f2bb3dfdf44867b5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9eca3b68a19824ca6e4efe637b859388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd051f62b0839120dffb5a6213b86fd5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36864b4e54c88f72de00df37860843390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47570121418f4fc912b4e6576759a33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacdd42f8d9c09c75279e6378848712392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02821dc2de20c0e033287413826bf1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae363e70b65706d6290d8c81501404394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3954a7a3d4ad028c3fab94aa39a738395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a41d9be351e2203c356f031b1d4de9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b78938ab4e9f8f9d2019444469501397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0bbebb1c5582158a06d7337c5da27398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1768e7ea3d0d5defc9bad9ee02f1293399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa51bd14851f5a22ea8877f18ac866400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122913a34c5bde3f33a846656e4dc82401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a26c13a6cbfb6c787212b43e2c9bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56001308b8880c7f324ae563fe690d03403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419111b4ec62099b6d037a125a3cdc4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ac926f99cd540037867a723c750bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ac24fcb7cb37086ba5090a58b1268406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d0fbe08727ab7e6b21742ac1ab1d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dc9f648d27b5ef0445d848aaf1486408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711c87bc198704cc50c14f7a887ab84409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d971238b2844b6f220682c4ad26e6df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eeee60303a6d51aa1067afe28930eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f678307bf49c7fa8f81f594a417e59d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac325e5da64e5997d6620af9026fea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853c1406dfcebdae7abeecace60d36d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f47db8ede0f7b85b7c8ce7c5b593e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff26b4513a9ea4ce8dbceb78d734a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455286892441b034a1b4efc2bfad349d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b608d671b6565bd1df54970473bb6cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527ed8b3bdd53d8dd1157c7dcab3bdc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95377662be824bd6ad21daaf023669d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46c03c52c8eef24b768fceb86c7dd5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a853d790347568d4e3872fb7faf715c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b6d39f147257852c88d59a57a4c94423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a96eb6f7a77cb9cad91fd20b80d892424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875617027ef191f6a015244184735f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5cddf196211a4773fc3d00f69498d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb95e5ae6223cf4f750d6e4fc1bab8a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f27e3cc456767b988693a90ef0a06428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83551754079e51054e99042233099f07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0888f20a421159e2c50fa5ef295af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931943942d5c68b243a310da375ae5f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c69a8937fa6361e3ec9b855db3cca8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafac73dfc3335abb163935f389999e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034538f975f0e05f2f880d60da9609f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91430578c43108f187d9267f2252bd7e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af92a388e1c9f44dbbbf6f2606dce83436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfb27661bdf0c00b5b3fb8184b5404437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aaf38bc9d24125915e7a3f4aa418fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502509860c0a8447debcd852b25010d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b91444378c004e74262f0178628e84440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff68df08ec6d82b63d13505a4ab1bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ae32e873373105cc108a3d40a1460442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607228bf0cd083622198660797e1df36443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf9b47b2ab6dfed88799b6e475695b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746e248b87c1fe17ec6c095b5696292445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e08b3899fcadf907d5d63dad3be80d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd859005eaf24611a23d5deafc70fc3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb52033415e2aca60ae0cb0bbd7508448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d5cefe674c7cebf1a755038ecf85b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bd677a0b8bfa9252aa4ae3a3eaa81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90b5e12e9a183c53ec901005316995451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641ea84d8c4448a7cde59f1b4e4a790452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40cea7a6fd2055165bbdbc2a4e9744453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f529111cd26a9d96388e945a818a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19333aacffc27af7e1672d43a560a7d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbee6c2276a3a23fed0c048ddfbc0c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3c99e5d8c2cdfae7470dbb135b735457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310942189704d95d3d84d61101e98c35458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec5f392f7df49a2aaff9091b9a6e68459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8b2a00bd92c922fdf6d1d9aca4f8d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2eb7e625e632fc3577888ee5afb8b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9e2f7dba84534cd6a9df56e058f02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7520d3829fa3767780087719a669440463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e23186c7ed80e8823ceecf8e80be15464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec901b4fb96e8265bf977201deaa92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8fd7b88c7fe87995d6dbd1f9f92f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66726a2605b220697fab04ff88f90ed3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085561b7a34c8c7e581edc57aba6844468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729475097150557aeb8ac099e70f5305469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c5315cbbe35951e80c3fb1dccfb31470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb674dfcc5998df0202f4a3e831a291471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f299f89316b5ce2c3a6952e932bbc4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807725f2fce0057588a2f680d277e91473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f79925ae9351b8722434456f00106474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23935e5ff01890187b6fa76456fd01b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593688815f8b798d46a49020f1c9b259476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c885230f58a483cc83008defb741d5f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c3307c53fd8507702487b31afa460478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67113a39d6544ccc5879634c929a65479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637500e416bfed4e7f3acb0793bf0cf6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d51dc5ac0fc9e7160c621bb8d124ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ea384b33ac2c220c89d471b55db99482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b515a408130f32923485bcf1c5fb77483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5b63ac3fac944036b2cccf5d22f8b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd10252e226e3caa81b3c5573a401b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cad6f6f62773f08fec51cdbbfbba5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf859a7f288fa062e150687b8d42293487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375620d16c14e4dacfc146c5c7b32b81488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be796f81397db136ccfa78555d2593489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bb0dade11738d64bcd80d3710bc0b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d241c73916d6654f9db38f6ef5b98df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f52f1a5cc6ea912de2f2fbf53480e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fe3b1f48ce389907513823e3c2bb5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d96c377077b082f72316d79b328dca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fb19c97c4b53463bb9630cd705ee7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f5e2b3db7d5d890c889d79bcc0dce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e12fed814a8a7fc6587a3ebc3d3e8e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccc1b80dfd98802e75440ff27f0845498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd5d29a24628ffdabe2901e92a75e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3867d7c9e6722acd560225f1b61b46c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4259d9748a575140b9e70818f28ef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d26e8428d6105dd7f7c8ee1eda8f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b54ae2fa8bf186828c63fb842fdc5e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e506a522eda1d0a8e0ac15041a3b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027109530b270bc79a11b53de585119e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30dbd30c01b3517dfc4720a4332b42506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192eb5d4f85db1a790c29764fc6a433507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef0268883a600832b77ebc65a08e07508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f92a8c94312764c8ad15b8001a4482509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acf28c01966a73c6d9a0aa1e2e56cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72897f053bc8b45b1b60e9294d13055511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60f4f7fa61baf9a8611324a6c3c0c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8128716d1232aae059a001a2ad7123513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829c5a35f8d30c11e3178dd3de2877f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e380558090f3e8cb91792f8edf5b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c41a4249b276f3b9d8682681b6b792516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b24365f8b60e15e86fc9390b1a8dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a293bd942a2726f124279643f0cf48518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2efb13c621a49ee07646ea7903b831519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f728c99cf3ea8edbdcbab7d1f834263520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87708c11856ec7c0cb9220dee8b58552521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6716d6815fbfb9921185a5989a2f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810f7f36d27082b6668cd8f58fca739523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c6dd54a6f7c00a31bed73e04267ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569add526371ff72aa47d4f01fb3082d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5368bd110d9e4d56f14dbfa77554cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82b71c85c839b81c7b206ff8607c03527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cf7b268afd0c1c391c1229a346f31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4048e45ca65043bd5f07da7ad2feb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f571b121301ad5516924c76843fff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897dad0eeb0b0b27a0cf818edb6a6c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314b904750f40dcf3413ef77cf92c52532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbf1b3993f2370b83d4615f59ec5ca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbef99c8c8a6515cadd9cafedf3adda534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfd969692550e927bd9b28a216db28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89265f247e695d2a3bf6ddd5d4271d64536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028b49563471d2bc4b62f10688fb2af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7addc6cc9e0f8c0312717ec952e97ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bc90d5e2fbff535b0bf19b3b8210c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bee9b7ecd4a98035ee6f9073088ff5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c85cd269b0104b16cff9e91942558541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa089d3f8018513d8ea56b6e2aa1531542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82865dd526c50de44c38dee625b2780a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460a0f7e75cbe2fdefb43bcba290fa3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628f1c5c51ce35fb1b6c9411b12bca3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9b5feeff8df85eeeba3ef0f3d0660546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe4137c5046b95ba412f12b0d0f7d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d9022b0a2d6edd6a80d8aed331e27548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b106ac56cf7bb448c0fcb9fd5fe8bed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebc68d5b87983a9ac3c04e6c0463ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72fcb100ee0ae016c34a7a36f03d2a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af62bff4db1e45b1aa12b371dfe2041552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9660cf884de456d9ddcb9f85e8066553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2a0840ad3d516196a4387a89d1103554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7faafa5407496a9da2b07247bdad77555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d5f3dba020f060ee585bad2979b18556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad92bb6a9a45c8053af6822bb974a10557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9c4453f776acf1245233b1ba8d22a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf85b365e908bd356ff1b2d16aaedfa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a894698c8ac00dde1215f003ce3f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35e124d4e3976031a8ae1d42466534561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad6262611daa006d324dcdced763e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb9f8571b9b903da4d03cee8ff070d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738bca3944c7982f97edb553570b7a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e07b82ce288f0fee582c2b3455344565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67f92c7ef2cc6ff8e693037ff8410d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e990db8a2c696f84efdd94196eb5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce03fd5d3bf89667000fd7e497236b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69da3f2907edbbdfcd56954bbe8a9e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daed2ebc9d4b3390a65d6487b6ff21d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79e120b630cbcf62478accf76b1992571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578fee035b2b406d9036fea29614e05572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fab18e937b8e885cff577c120f317b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7f13dc3136628107fb793b2fe35ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a48ca75465ffdd46360b05b3e71f3c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36917e2ba9876a2d57a3aa2d82a1920576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e8409fcd93ea7b55ac6097c94731c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653cbbbbf1ba73582c6ab074da58cf5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1fce0dc299c05cdc4587d2783a3f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34c229bceb225429e2e74e7c7de584580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266125655bd1c96e4b76e6b2232a6a2e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29d70eff0679d4aec1a4837ed60a9d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83a1b550c4f00a8457ddad831d6c6c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e46ba7347f39110a77ae107204b605584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cdc6b6a34120a6c46f5a533f98bf5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db010c0fecc206a4af56f6ce79758bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611bbb853e177ecfa05c8583aeb35b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c38b08d03b4885509b474a69f5dd92588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcadcd8e1bdbe3d95e4b2810c2d329589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e0b27f7a175242ec4f84502752c53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cb5dacab20e2cc01656964df1b9b6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e5370902fb11c3dee2c5757c62758592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28c26b85818c98c1b1b63cb83a6793593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a703bd1739448d26b21640bb8df59594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e413eb31596cdc490a91a78fac9a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724fb00c55cf1efd9f2a886d717a0e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5edefced8b2507e608bfc58eb8e0f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241720270308930a925016d2ed561a47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59060dc2fd23927069daa1feca2e33b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73333c6f75a2bebb2d62c75ae864c28a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86abf034167bd8bb25cfaf8f50b34f2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ba0488228459e252ca7e7d8beab86602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b544e75a17b0ec56f762c42a54b8e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e73c6a5d31d5124ed0e89c50150b84604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d869b5f1942f3623ec637aac29185605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2895a8c200d96c20abf4dd529cd7257606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27b57ba59228ca879e0cdeb2b181ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377c8e5143c2c9a23f165138418a740608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b556c0b27fd3112c44c36188874e94609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb496856bfa5ed9004bab79c9f32b6c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a06bca5d2f11e768e18489b517528a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acb78324ece302490c3e60df097563612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df6bb6c724ac0bb3275ba3aec5e84c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409ad260df5cb53e65cdaf1fa69d90c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6cbfe7f1916edb70863ce67477808615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c7923436d195a56c8afb485c3e9cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1458aa05dcb4693460d62df7935cb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715fc5388c09ade34b10757adbd3147618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742243a6fa1e323bcd297b40bb9e38d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1257acd161ae83bec6e1c3adc9fada9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a93765af04de57eb9bc8143e09883c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517a6ba66bdbdc6a846f52bacaf67ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb03c4de9e098674a22b1b4f3c419ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a360133715003e879d2879829fa48624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d009f975a5711fcbe11718735fd9f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597529733397a13a89c7569f9c3eb9e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478994eaacc1b6c3c29a412d5da2c47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1291611ce9f438670defc45625d41628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd613bc9a86439d338b966b399e5d4c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099db74eca4d790a01379a215af13cfc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af94a8b3d6f681fd3bb35549f92ab1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d32ab4e568ab215d2004be431bd18632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7ca3aa7251399dfd20189ac23c261633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdac4c79fbc10a4a7551dbdab60614f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b84c16126a15f94f5a01af26f67b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c468794e1fb13a940a0113e614ea17a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044dce56fcf4d7017b2e999a9f3fd71637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c83c33b1ef1e8d337ca812b50dfd3d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633e5ae42105e67f2f9e5144282611f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b1ce5421bd0e750f79e092a6beb7e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35266b08dac95fa2a44045df6ad3a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d55ab81b61d1a62c09fc21106b5e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2703a74359f82b72d6673b5719082643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a0cc8ca1ed59c29b4276eb046b89c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a72e89c61f9b92e5abf1b069614d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75833d1292b47cee44f667df5ba8d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff81149459852bcbf8132d22aa631b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25aaef485b2933018ef989d828b130a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df49d66d3b267dd33fe433578aca6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000e3729f42fe5da6692d844f55edcd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c8e503a5a53b20897b111022d5f0b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addbd4d91b21d2f78c6c781f483ed4c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a7bfa48994647387fc96999590877653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16872813dae421bed6323a6cb33590a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13120c8686382e7657b78f4c3499894655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee661586ccc8b6d789e026db10e7205656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72207c546dbb4c0ea73e8ec691bc9c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24103903ea025a3474d006702409e31c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763516a990fee00f1001b5d35221f09a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc348e50908b8ca6fed1e5285035578660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c37cf6f6f1bd7eb162a25c8332d719661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de70ca6a1c6acaa325a9226c7b76517662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a3d05bd1d93de70a74bf135c504c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790536b09da76a1a13d1c335e158bfd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949bb3cc29652bdb3fcdf3a0db567ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06966b707daf5bfeae69cac80c099b5d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410844dd40be8197fae4e7ec985865e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3aed7a030de9cfe8aec7785c971bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074407fe7a1be9f535b0686fca6b120e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792c1012e718c33bc9b3f599388bd63670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8435b6979119b0cddb772e87fdaa8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a7a1a0ee9105bd16bc9a7c85016f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904d4def96631b625e95b885701ba1f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c62b7539a715a51117fa0d786049b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4fcc30db76f2816b885cb2eb2db89675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2fb3e505fc10580fa2d9cd49c359d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c587f8219b07fca7e61ff2d8d9cae3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af4acbf2394a1826bbb4356664eff5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b60892d654eab97808669eb4df43a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca8843d22d4b5898d5983b1e0d7b4e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285374d8170885dcefdbb14523a5270681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cd0ab55f504201cc74aca5f6c1428682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de355b91c787a30ebd83ad53d1736e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222151e7b9b8767591a1e058f64659c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f4b6caae3c0f8a2fdff184dac6c42685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0df9b11fa5550e16aafac24bf3eb8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa12fb936f8c2d0ab300ccf1667784687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef1cb0c6ede267ac2e5d72efe35009688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43327ac450ca8434dcdfe85dc9f90a1c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c360a7abe2ad1302bb0287bc7ae9c3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcf8078a8beeea04050af3e2b12508691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18983d42b0f58e57574e6936cad113f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527ccd0e649251fb0b3cc74cf6b65b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a937f6c7027f055243ccc76045cdf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e720e9a327a2c7d2eeadbebd2ebb6b8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12533e5e0d25157bf7a42f8c38e1569696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36557c91622405ac015f5f22efc60261697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f12b797dbd50e2ece1a863a6f4091c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15974c25c4f5740f72e5e207686433699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7003e05f5a1815989941119c7bb1c4c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e88b99bdb5031e5fb07bef439e7b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fbbb7b53cd82fdd05cbff2142adee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31751bcd9c7a47b7e0cdb4122b568725703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42044fb16c73055a9bf6fa97491719704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a4ee8d6719c4ffc229c83ff14847d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f892f2809ba339cad28461caefcd4d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fe44ec1c732f878eab5c8fbf55b79707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c96b60af44d2451663bf2141b35490708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1649ab8912099231ad5aaceea4352b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23bb454518b902410709533389f69f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90a9d99b2f10648e2eca6db53fedef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09088dce5cb23e1cc5df5a5d145c834e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e764ec600cb7b87b3c4f3369ddfc0db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155970488552119feaaeb4ea0d9006ff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398128faaea3b36eede1399b610d0e3a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa64ed3d79b0995b1db3305f8bc8385716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1d71c720197864023fa1145ff148c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dabbf1ab6e40b4f92949adcacef66718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bc38cc869d8e19ee4cc86cb751c9f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43ef48a41a1f2ad79b12af9c0142af720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21973656c4fe3ebe3caebdb14544b5b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e222fdb3afe406c0e278ce4203ce64722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81217a24e8f1198bb07fb9827681905723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee047186e3b9f6b40072b2eeecb4ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea99cf885b84956ba298fcf26d7977725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6746f6ccf798bd803641712427843e3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcf805a5ea391c93aec7dfd0cd449a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29a8786039aa9a62f415d29eed1a53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db125cf2cd0b546f084fa290d7cb30729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e1c6d22ced768a3b91bbf9ca4158d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc3f88a367a72c3ca05007adf2f2ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ff01aed1720b9c94fde22b5849cb6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fce48b88d3b18e565fb0448e958e63733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a31347250dff8c7044249ab36d834734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35834337d2fad9c72293e15062b6f71f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076d6446a9fddecfea2a0fb8392da74736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071d97da5bd004a56d24c259b1c96a2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954fa901476d8be4fccf59c0dce98b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2415f5fb4d82e2bd6ff02a1df84f16e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c11780d9275d62967be35e6a5bd4c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf69aae66ba7c888b9f8910d6073d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d1debeaf43330b0caf89961ad5d04742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaac5661fb54331b003a4060b4ed592743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c163cbec48b189f37f84484e5d4d73744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e071189f76e2cd95c9a07737b6e9bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee70fe16068f5df1cdb2b7b46f3379746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b80e72515f65b4b404fa3b910c8755747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>