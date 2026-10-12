--- v0 (2026-08-24)
+++ v1 (2026-10-12)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1690,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1822,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2086,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2257,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2329,104 +2116,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2458,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2923,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3061,59 +2752,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3133,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3332,59 +3005,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3688,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa0ecea94e9ef8bb4b926f75c5f5ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986af823cb9a42dfb3fcbfb9df461662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14868d4b5f40d6987cf00a6f7510813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bb9189fd28ab60502e978b2a678254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589c595fe6573ddfb9687cd74f95e095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee48b90cce84c51005fcaae634f427a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a5001081b5d7c1006cc16d62ef8417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be3e9584aedfd2d59099c1e4f860d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee28f98f4004c8acd801c84117a03c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ebf84b3e9030b4186c10cbfae2ba010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155f70c3dcd2b51d39709794b82cb6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2921d0a1e878b1c85d9bb8332448ea412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afca0963cf0828d695ff574d911a0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca458a47f3d61a923e7358cec0b4f7514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb26e4b1700c3d757687c4a4af52ac215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e349b0bcd8d96f61db77a384a79ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86e4254e5885b09b38962b0aa8d51617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596af71f1014f9e61a0c52c1284d84bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5aa68ff3a475d9f5e8b5673fd025d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8b00d778f35076ffcb7255188e11c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d33959fed5602a8fd159ce81c7bc8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6057e03a7b7192c86412296db24dee922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23c8ce793e0616662689fdd5b20daf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba70c434abd5bd0b8de71c73a5fc16124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c96c8474359bec129442c7e93a420625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28208a8ee2e625f55a4ae34f39da447026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b7c06ba8a0f85a4d84d3d5330903327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd222ddc03952708dd145177c5b1d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81882fe14803a551aa6ca23bee12cb9129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec01d04c770907c0312b24d2887cf6830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a1297c936e8e03252019c031aca5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f2d836513e1da5d70b858184a177632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64afb6fac5ab35dfdfedf73db652ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c95a7c323126c0d18a0f80485150c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dfb7cf5042d69de4cc3c5b469095d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0eb661768ff5ce111e0316d44f9f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ded066676936a9585d1fb38abe42237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27f39a606cfdfcf7c7bdd03c44a64638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7942e1a6c50798b50fc670bbaf8fe9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422e01bcedca21cc4f513802d25d19340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1539c8da862c9e9c3d2d56362724c6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c130ecd3b59ebbe78d5644965320842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb1b478603486a6e620a47c6e386be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ca3912e189195bb6cbe8e210da03c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c98d06d108056f8e4c196e9bc62ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55a6ad95861e6bdaf53f258b580e8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a7724b138a6fd175d8a4c6535208c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea166f91dbdc8248624118d61cb8a10a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f171ce63a7346893226007902dc98a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252b7dde0d4d1ec588d5611d63ed4dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cac7f6fae5699167162428bb38a08c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70159ee89404d78a9e39337aaef8e1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f970cd3838c10d6a55ab3dacfd4068353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dceee04b64c7e06a05c64191e9379254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f5ee57c392083a9874b5bd3f403a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6802041241f86e053e0fdd469ab6aa856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9e9b7b3ccd6d58964a493223e6c0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e74ed27cf155431e99e5102a7557958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7970c0f6b11b35e5817da1bd165ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7781e113810a19db71f26733d5c82f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f89174b7d800e0ff59d8bc8d2d1d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88667c6ec78a7cb3ccf9385bcf44e0b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8abd2b5eef2f336a7ce46e438e3f2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010dd8eedd91d3f9fc50e7e1c26524964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099df6f33d3f8b8a7358fd13e90acf9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61764045eea0ce36fa45334c95099f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552df9fabf10f70946266fb9585247b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda3378ea72c38241db8fc70d6d691e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46487054af6975b601835027c02469869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d636c4e1ecb582fb82eb30477f8846870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aac1944706b2527b6806f28cd9873871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b094463bb85cf1d294ac62a8c7ef372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6aaece8836715223c9267cf036a37a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626b45c48449692553596f10808cc2974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145d142a172a2b5242185aa01f3f7da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bb43626b5163ead7baa135928f8c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e123474af9d8d607e7a4bf830048b6377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d87fb4b05fba10350a398ef8abd33a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f973f7b95360e68391ac256d51b42079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efac44676a9006d1ae9600c57f08d9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1c45cae1926d2d1400da25d78c09b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba29da380318401667312a3dd4b3b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d4f3a870c9180511dea17ba849ebb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a9e92170e867371d79193667d280984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e476f9ecbb3d71bc17ca7f827b51085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140286b380c4a56ba1a10d7f6709698c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4b045871799c34a123937f6f4cd1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaced74d9acfe5f7cf71526ad9226e7288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430392bedabfb0ca63e2d46d44d9cef089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3225033c607d0c7c7c5de3789a5775c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a9cb2109c16f61fcfd7d53f91689091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b85e46e56c047c007ac4742c4be15492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a73ba320565e750b3b8a945749678b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932a230a141d3f6c3de67170e097d7c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d1e4bd64ce92b6e1483e4ca1e0f6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa7cf92cc66644ca2ffefd6957a32c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200314894c2cfca1a4f1c3724e63b72297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abe5596e85cacc0219456893a1371598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6efad9dd5c65ba7cba29ed67ec776c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45ee0bd9897ab2bd91323e4f9ea579100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0801ad7c2eaacc6bac2180807d1667101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3fb8e2da803b6f91379e913158c87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8963d338e5059d49471699ef7b09f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c18abfa39a5b83d95892e7fa69c26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ed22748107367f1b6872d1fe9a42b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c33bfc6afafa30506c34cffa6d557b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cb3a85a4988e87f54706fcef7cb60107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f768e00711400ca291aed4a4922ab0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd02fc8c346844ee2a55c2622c07036109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2841ede3397c557097652f55d7ba1a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf4d773456de5b752b38b44b007128111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea73ff8458291cea09955b52677152112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc138521058e58e52fd5e9416556ee67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c192a984ca17224e6dfc9a9a7a5102114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc574ffea06342d869866c21ccac7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6393597ee66d5aa8efdedc38784cce1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99980dd458c776b4c251b47742042ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65a8630e1068c45b3c91c12906fe36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ff0a46a0330d686d54649aa82fa2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d5711f54a49063502207b70756e1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f27580f1cf4245538f1723caeff2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db1159a4bb88e763480abdca4b868a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead35cf47212c56c58bf1931416b285123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d93e4bad2c6a972112fcc27702519124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d3c57e11772fd6f2eabe5069982f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839bd2ea9ce7657d829f8db3025d797126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d0b786aa8daa4d40342befc838ce4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed90d276f24e03d0b47e03ac37e1e7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e00430b1407c59d45733a4868f392129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b023a0bcd85a82258391730fa703b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a866d3978555b9fb05630afd8be182131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506b8ad7078ffebf8aaf2ff45446f3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d2f773793b0919de306e8d301ce20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec0c7affc834df6c694c84cca8268e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8154c3999dc384f0048c4df303443135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32db5b98b047008b16074351b9ac6e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c2b07d3611f499406009f10ed41ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea439745b98cb1572ec6399ea5fa9eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa007794c609e92d8e80cd1cabbaf5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567e0a91dd0361a75b8e4f6c7951eb8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3522ee7d7037fa75b1ee4e3fd2d80a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad1f702727149a6da3426f2ac9bfce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbd9e1b353cc127b66fa25b1ded2ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1892e4c9112f08d183d573e5e7f5e35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234a9bbb85f492d84a1165a8ba65afd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8533707f0a21830981d93ee4bda08eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1544a0158abcf179f52b95bf52038b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8ecde1d339716186966a4aa937f63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbf3d9d64830c47f9654c459d7c084149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3592d6d73026d371a55b0f262972d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5e6ddf476fa42d4cb3f2ffad05f3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6979f98b2e48bb861d84d385fb8d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f7775c384af97e0d243e099940733153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2d8dd7b6ce712fc6babb24fff2594154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded508b877ac953ee54e5dcbb0d0402155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dbc05ffb74917e9809f5cd0f5af75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1644bb2fb10b73ef18247143dbbf9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c2489e21f0237253bd0ab31e9a47e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562eb4809392e62a0d98b316102ae696159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94687f1ee77a9947dd4864e9ede2b67e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bde6952625775bc3b63424d84cf72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc472f9310f9f6ed092b971a1ed842162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2b6930c8231997ca1e10ce2ad59cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bcaf1bed912b57fdef03297faa950164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202380d3e3a7ab330a2299d21d5583d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad94d668fe7805c1b7525fe9837f47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03784b73cbceaa60e91617e15dc2796167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca90b645e1c1e73198fb2932cc1158c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea8ca9ada6801b13478eceb5825430169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dff3538e93e9a8b163cc226da11eb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0a8491f14b83b47773db6daeaf0b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7f6de89579888cdcea02154a5da48172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74265193cc6d56a602cf275044e262d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fbd06a5c82179a966ba091ac7df2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c746c9cd0722168c4c102e6068177eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0b3ae11d174800ad1928faade7db4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488cf46d8daca5611e522bc7eb8ac9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf842e0e3fe943bc96fd43f6051c9c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a40d18eba70437f52e9a2e9fbf4eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05437f97fa78b6950a3acfcbc7125e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b93ea75bfdc39fdc61da5c88627310181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5f1010c6696de2d47b992cf775c77182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c03948e68562d7e98482dd8e3557b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566e5bb15cbbca2f5b760934f9dec21184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfbe9727b8b03f88cba077ae51e5b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3f4b8223f5a7f8e9c36e409410231186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f949b0be72284818d963e7bdebc4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da30c79d0b08170668f73dabfdb25c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d063cfed8f462ea564eb0553ec91b96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37593ee3b63993af1404a121f44de8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f291f2486e43d8e35afb1e20c2be4fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382dcaa68419c7a6d569761e180bc53d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254406dac4ca2933a6aefefbf58a8b64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7b803c22af4b023f24919c432e7e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85ddbb05b0d3f1c874db73eb226bc8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c238f430460901298e8a6592c020d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3d2a6db72414a660576895a406589197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691567690704d7c00d4c6c62932c245198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70876ca1febdbd9ae5fcfa3d602901199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2836c23cfdfb84667408e45efb6ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9e27bdf9fc59b9c930a1c066bced0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1f8282a08cf40d7b216d64e1d3d59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0eb0a216c0efc45bc487981e4a5d6a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6a22e763e220c73a2687a10893409204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f00a5ba7c8215a5f59e4b7a543aaf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e32643d0e07150aa44fd0dc22cbe34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b3538f11deac27641ae2f0ea5cbb8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74bd52a4c8ba4f25a1ddf15a572ffe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b5d8b7e7e69c95921f5f1546fcef4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032eacf66e0efdc2a4fbfb54f6915f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f043e9c1954fd2b8783c40cf17ba0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177a2818acf25b56d006da3c9dc8883212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dce094f0746b457a07e207a5b4749a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8365fafdb2335e8ce27c331bc3c8b7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b839e6d37293f4f7142f36d7c477c68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206089d762cf3509b6f7ceb0e3cecaff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73877218ef8db82599c72ab31d8cb37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183124fc5e450f7f3d9657e1c7dc6de2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502672b2e153b5ddc72a84ebfe29b4c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550674f6f108b00cc8307a43218ae45220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0436b64ce65bfcc55e143c7df5697221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4f4dc8ccea58106ac79680585c744222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f0bfb9483e382476700aef5a6f688223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419502c8c2668fca39673469be65c213224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c89b06c99b9bc8dc893955144356c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776acf16b3f8f498872065bc642baa6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2babf8a6677d105d8f898b9679a649227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a12ff8cb5bb1f874aa8ac003df262228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce1235428ee24f4e68aaffa372e89e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b4932f7261c76eb5635dc4b0b5c9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1f2baba0237edde6b6dff5ea8cd97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0b702f2fc05aefc352c67cd6589a4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e726ab05edd1ea6ad7609403b1aeb23233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1702c6e46965341fe01349fe9e7a1b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8375b2f08d16915b75ba748cc95d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a640cbf05e8196c244bd267ca10b7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1fb952bafdd3bbbaba8d9d984495f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935f68bc214c3ae80cf7877fe7e6d85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6423f23e3dd71b9f37a47c243e03a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af42a715b198f0f64a9d26be6d0f5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacf05b78f2b24694f702501d5fd872241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348dbdfbf64a0b54553349928c8336e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cec972304f2e1717316b8e0f185e5d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628dbad51c5900ab476f38aeeb46ae4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a7070949f3e5ae12aee713341baae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03d2ca5266b84697412f9fffef8b1f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ede56cfc44d6349b46c0026bfd9d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f67f7f8d638edc270d29e3e775c80c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3494488bfdb382766bc93d3426bc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d89bd005c638e72620121c0adb1fdc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15c0e59ab60316e7624da114a93977251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e133a9cfe5b2e3dacd36b7226d321252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935875bb5d08c906ea66d1d00a3607a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59284b0eb3e6770447e57de4a94169254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eaed760b256b8393f1dee1ddd814da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e0d4a8a24071982a191c0874f3b8a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13326017d782b33f441c046167928295257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b6b7ee069c983915a328e6a812d8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcfaf78fa13588071547d386616664259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aee4ca23c78a9c675900fef0e3f041260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af9246341a577b59c5d9e9a963f333261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a414cb29b902f2c6f4ad42948d1ad7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388ca0ec7d1479c5530e43ea9698e9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdcf06b6c5f010b79297d0b0ed5a4f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e72b361ead09bf6d8ab57a9dcce303265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a7f899f5e9754f2959d246ed18845266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b5bf2dab32e9720560feff1906077267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042d7301541fdad9e099b8525503cfd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0080c934d50c25b69b9e539f41ef2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700492821f1949e4c39e52910f421d67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6cdd1e48195ad4947350359488fe1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85148877f1d42e0ab8a9a97827742ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f5b8ddb0f7f088f2d703e57e6c8cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b4de04eb38b7ce9c6bf037d41b598274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce7b80269ff8daa350f89a8aa5d425275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5e34498543656f35b46a200a741ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107455466d808ad28b2d10911fafc917277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dbed4ee54b4d0c665c2092a13fd8b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5277ef96c71c124df72eca5be64f6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b6321574107c16898fbf3e97b4e8e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1b0e06005b23a100e8e935779b68f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262732fbb787f6af0d3b7e3bf2a71d22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a44119a46fcd749cd94d78df2db74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203e905b0579adea8a3212b9b7d94f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c315687c681bd306f5596f4bb0339285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73d720c065b81bb943a4f9eab2b931286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee8ed77e55fcefc87bbf17831dbb61287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922af73761d76f529f8fdbe86e781c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae68f35ac38142706f8dcb5f11eaa1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4724846db967732533ee4787aaa2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc1491f4e5887b0a043a50926641ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ae31f973667031ebd1f16ea9883e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb021968ceb6d0b4bc5346b9ac3355293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a11ba1f47f3ab9f3bfe965ced40fa8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff42aa9e6a9cd28d3f0fffb2ee914f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2e437f89dba5e662331b86b5ce624296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3f522e0c3ecbc1b18e1366ea39be6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b3a4839c8366f475383d850e02af5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956716848c270998e34f82150821ea3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9997b2823b1c3317833e2dee7b569d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1b074010f0b67729e0d72434ac2d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf90746f3e0fd3a7e5fd860c4e853d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5385a32974dd0d8bdabecc99e2a229303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42ec9af8df49a115548960cc5e2536304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b99b32957f1a04069d69570fa4c302305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2b5cb88290a82700b9805c6c62d69306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be9f49e494f1e89e9c1abdafe70d97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c88759fd429e631fc7f188a07f84e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22506267f84aaad8d9079b3fc60c19b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f8daee39894561cbaa0f974cfd907310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807128ea417d1deead00e4d83360a158311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f44b6515efa737579d782b5c4c8604312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e59aee6d9ac7e7a4fbdc3b07fd496c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1413c4148f10862eaa5f7067f174f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0e56f144201a2f9ea89522d0bbeec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d80271f7d0bbb2f83c320835b92fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13882b35e5efe1bcd185377520f44aff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f123559a1a4993188306869e1227346318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2f8d6f3f8ea7cfb49d3a0e25256ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40eed76e2113143a9ec14d87e14be90320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcba66827a64b5ca9c24b8b0a6ecc1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f801d4c05658c1ba760bfbac25beb0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de283ba386a9c5b59a097fedc98682323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2d722ec2da06f8ca7058c33d8269c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c1b11d7bf2c9f5b6080ccbdd8aab7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e81b8df67c0f4f886ff8b5af856d9a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99158779e1507d2bf72186b95b89e1a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7f390c370a55a154347e702f84a3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865486350d47ee5646f7eb963f9f745329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7bb7f20e619da1446bd09f633995b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3d76ad599168243e254aa261ed608331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e4c546bb6e12a0ef6044e21252a54332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10470622d7208e72c65022c743d4bf6a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf579316c417c4ab25f52216cf6b99334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df642cba81130529443d0715e7bdb1ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d9be8f03495f0b63e8700ad7d1cc8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c602d142306c451cb17ab49245d28337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf810512da65fd0da908ec1bc2aaad74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd4bfff3eb8dc5e38e79324573a11c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e68d7b0193bfe547cf10b08078186340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4aa966de1cc0918ef670a362657f8a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0818437f804730f9fd66963e61e7d8c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f92d9d1bd2555bf3d7ac34e1ea3eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b423b7c35f6ab872b5ba75e440851344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0a59d6dc68e719f582fd4016416ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb30586501f351d088bc03c2e9e968c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386783427ac7ee2801382ea51e6b164d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346460161b6ed413b5284862337aa14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59333428d896416a46e5d9f01be831d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9137c7396821b3134105c58759f27cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27420e3902d0becd5165c790ad458cee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e2714c65211092b84355d2ab9a94a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410d91fcdea38aa0ef816ffcda875a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b421c40472eed61210eed1714e412354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769cc5bb506068bc5c3989aae0c6cc2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f4a485cc339ceed60e80573a4b071356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805a8eaf449ebce0c9e9311c10d370b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9518b38e1c13609f817aa8dcd5dc2a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef63ab48309d9652f28c4b0f965fb0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274c1cd57baa82331dd415d82aca8c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2a51cb7b572a51b07341e3e5ca495361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d96b190967e1ede80b5a5a5f90a5a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a71dc7cd4930b03c02e58f4dacb11363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89147083ca4fcae5e40ba2f72848d643364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d0c2faf8cd04a4b8ab92c4bc7343a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91086d1f4ea0a4f962b3ce7f372a08366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a23d769fca7561f26b20b812c8085e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761691ce15fc922863391c4b233a636b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af50a887546d2c1ecaa22419fdfb52369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b786acca52b50b7152f456e4fd9e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6368b839284ebf5e86342be0a8d25c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a274c2eb2125d7591237093f8533978372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d95bf21fca603fa515ce11f72ac961373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7fc59810a39ab49bacf30813a42ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfda95b71bcec22ef611d1b8fdead64375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eae7b493feaa28c5be51882a900302376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fffbad04bca58c8caf08b44e84b760377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1557f897cbce588a19acca13ee4f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f9af9d98520263a92d659c7be0fb4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0356750e4c71eee5edd8cdacfb1e2c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545702c74f3c614d63940bde4476c84381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32b64a2a1eae0c4087fe2622c41867382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5ca141b8a6bfccaa52f49d750dcb7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdc5027f82d25f9eba110781e48472384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7bdd18d05196e1b56556e40c2eeac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1edb59c72a2a6680603d849d6f308386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec447adab02fcae4387afde6bea343387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c4de990a206cfd969d2382d52de73388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0ccb159cdb6f92ab5a73b8a0e63dd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc26fbc8dbd5a7621cd2da93d8f580390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efdc3dac611251759d32522c2a8a7a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf06ac590618f4098769ca7f81b0ded392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2097c7bac9286f4fad210f9262ed5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99265716e001e39cb018602e99dbd95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d1cb6bac0d2cc8670fefd7b114527395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d529742a5227cbc0788f38f2e7d72e8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5717eeebc4fc363216f80e64da5ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d12e4905a4271531ba2cd4cbf64115398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b2ab89aed9f197e56b34f70b3343f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64ae18a4c750ae9eb2fd5639e95c37400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b83876228ce4e146207382cd47c28401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ca33899e297f533b27291fd71eff6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297b477d5e8644b6904bb2851bfbb5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808dd7db59a0fac3a0728148794a96c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007541916b22f3e097def410f156553405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270470019563605ae44f05129f1ebd4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2a2f7a4927b3b2b154b594b9ce0a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98232899bc1e9e2d3162a4dbb3ee560408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24440086c800ece956da772cad0c84409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837365d9e48952b4c5b86dabe6d6309410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c3954e72cd5137e1eec0bf2f623cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a714d2f10447e2af1b1a02ac5883cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cd40daff3c81e9ddc8e923650c959413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0dbb55dccc04625e5435bf1f4eea6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a874f5940a7c620e1aa7750b3959ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13584301339b3d71fd3a91c038bd96416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46aee8bd9460595ca2d307971d8262417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1ac8a9774559a7b27fd0439830c2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637a0a2b2142cd6f71d374d372548aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236e83a2c302e561fa9c13841c9cc39420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688ff20df699d26ef91688815795ac4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b42fd4799a7e9475147bd99c0b4c3a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b8f1b222502e2c886bebb621a5ee9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81d859c24893c2bb29156ac86e2cf9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465cbcb6f0a8822f08d5416368d3a4e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81574acfe983bd8dd831caa09840e9ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8e8b2bbc3242f0bde84dba9d29cce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae178f0db1d18cedd8fa09c37efb2a2b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e211c0fae38a3c878b139d897be081429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d94874fa2e7a53b5f2bf5d8d55a0bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56ad37894623f75f4ec9ec30d92662431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616438651289180fc375c71a6ea16c92432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ceafe7d6e08674515978671af484b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3e4d5f65c35c86aa3ec5871cb09c2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bcf882d401d9d3cab9421bb9f42b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a56c837c9c2b98db30259cdb0194d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3918fbb96a326d645baa24d5d98a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b014f565725a7a68047fa0f0f7c3b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb66a5b9f49a3ac635e71152ab3e8b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0e29503d7e254029e1cfc084e7a8d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113c5419dfc8c647067a31ad1715a1b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cb1bbd410326e9f2564094a093515442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b116e6384afbb2c09d8e071680b3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb63471866272edd5239cfec8809dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a79f62f2764c4f7dd9ecf206e652a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1e99184bf4815a811ead43c8cddac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d87f83b48a314db28d75ea116a71f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea269a19bc71d7c4f81dff34e31071f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acccbf5d5f8b1dd0e38b1bd254f1ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c35efb8a0ffb0a30a8ef048559da4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b770bdab8020abae7fa9c0f93db228451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c97b5cccc4a5736e75ea577ac680e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71fdf5d830344ba033ee9d0cf85597453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04866c5bce5b72d5dc1db634ad99efa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56078f2c75f7864029d66f8face7dbb8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c529b763574b2a3e55e3eabd663258456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343bf525ee1a13a2b54741365c2f94b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07ec7cf9787073c0f60938946e36b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0200f42f28790284c9e68573342461459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568772dcc3fdfafa4d35f970692d23f7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d169fe00fd8484c3f27cdb5687e65e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04874b3c935094bb866a1ac0d866731462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca4471dbddae56d05c4649b91fd4e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa05282e60cbb19489aa47c824174ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98044bb639724c8b82e7acaa2e4d389465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5675e09b753b822ced55a4c68436061466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92924af1289035865dace2b314260c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a4cf1dd958f8c5a04ee33cbc4da88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b24ce84aee6605d6bb98c971ae18d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261265ab6f5e7b3b7daddbf2fea3f105470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0070821cec00cb75c94cb0b72a468471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c23f88a9580e524ed326c1cd4db31472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8e55b033e3db8c741057c7fb898cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef40e90d61da4c8517d03f964146d3f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bba471d822e047e76d94f63ff98317475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55994916846be7ed2383786c351b2f2e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d748d2c47db6c86fd1eb2346eda00477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e98535cb52fd2e0823e125691eab1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4a9e3e752432bfed1588a0b70b9bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf158310fc0197de7acd1208d0b280480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdb4e6de41053fde9ad8df0c702dd9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30761bfd4d98d2f39bb8a4e932e400c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6759b70a4355132d552e081bd11cd8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8f7f6f7b1f70c10e069ae1e007601484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92f8b98663c9f2324898a12fafc7d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b751defc19ca784b5afd8b084cf82486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c93f0de1b33a3dbbecc5c3d267937487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc2fbad8528099f54014d356637b9f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58161be173d9e34130517e3c1a2fec86489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149a1e8cda0d28298be5f24f6de2b71490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85f994341b338a9b4be43cb97b5e52491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19182aeec98a5209e9a8d0a2ce3f72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8793c578ad88477ab38f3a1a5073a8e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06f4cef651b5ea473872dd928cd176494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7860ecbaa1892ff7345965a9230a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a50ac36283dc455e67dbae2104c5b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ecfa2d10cabf58e07906ecd95302e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213e8ab5cc1d836dabd3ccbc471ca93498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aeee2f75017887245d36ed834686ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d62ba03fec243df3c833cf5dfe1c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34ebc1ab3aa5158c197eb4355d265e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da72fcc4fe73daea892a6f0526f72de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e3341302de28c7303c9f1f910f8b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872fd06d56870ec7513f3cb34b39d3a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d892e949d3bc973900203430e66788505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c473d4c8566babb94378ab001989b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1acc59fc9d7cdc11d45394771bf256507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fa2a1a9741fbf8833422069f0393a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4085684ce82bb09f93cdda9eecce4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1fbca2b063e2564fa145f8d551f7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44ed9fa6399daa5245406f4e318e0e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7e6ca6e385d0c58c1ac1a6e91cf17512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e4523bf9cc6ad91479404f589af20513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4579d869cf6789356e3c443ba767d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaddc9e3db91d05716530f17f47d44c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bf75e2ebae4ca93f80e22d705931a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94382231a3bfc50f0a7bd758a488fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ce215b86bc22cd45b2bd27071178e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3498963f6b78711b331e2405881e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cebb8671d6d24c73a39a7ad2d20f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17807f3cd700c43bcc9c504c8bb4e1dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b4492d62b629f61c45d5618089ef2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88487e69ca99fa0eb93fd108f873ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867cf8e6f0e859c12f8d41f9d0d092f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753818459d485ef6025f3b0ce13beb8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbc336d5fdfe474bd48ec426ba5d47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b47d8f0a998c76269379d38327f7e5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e4f88f7f8cb6f2e92ff19d0ac6750528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad1a6a6a5e01bcf96a71075e7219e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8d63d14bbfc0859c406b5bf067f55530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5910c648a4f45d69b8d1404bb36c2ad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230d84b0388c5b522e37fec84718ca1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039871fea376127d4a7eb65026b2113533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e33ff558874288226bff468b19d5db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2e852a53dc5bf4e0ad1426acdbe4d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27d79c9b04357703ff0f4dfaf36b55536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1fe479a608413f5e79bc5e3ea481f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65889c5b412946e7253e5eeafab0ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70620f3d30dc197995aa2d01f7d2933a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f709f10c3715bcbea77e348314510a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0cf93bdfb5e2e3a4f65e2f325b834541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4cc8a9700830af448d37f7f396ffd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ce2dca0037de7757a384fffa588ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7db9f0dd98dc0f0c1280b426f18d98544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ec8718e3e9239c9769404e0ef9b44545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3296bd8655d81f414e341d55800d4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c59ed9c5f036c153d2fd0e57757ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e83631ce267ed08d21a716f22f6c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13933d9818069f7bcafd56eedca88d7f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3bd4e98fe4b5eec5bbdfc9018e484550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb45adf851817c94a3f814a74418aea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f694bcd636fd8b94cbc41376ab84c61552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bacbd0cf16be9a48be381706d6c71553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635ce802ec6d0e3a829f68a6e2782f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182390b3b7fe99c0cdbc783baf2877c6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a9e6e6413f1907f210261d02fc977556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8257704939e2050185c3aaeb1a112c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d9c15d34bd06d0c1dd98ea9e01347558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b5d46ada81d5c3d825aeb01bbc2f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df413a87b4e0b933fdb72e83877fdf17560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47961c232528b086f62a3d839b43b7de561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3986cd3d33652008dfd1ceee874e0ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631c9ae728b5c44801969cc2854c828563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054949060321b9735b2688f7fccee24564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a4373f62c414bbc9e8d414406aef3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92178db7067cb407a09d31d503b6043c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ffb18a7c90fb702a063701544f05f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430e241361fa99bfd9d6458bf8e3f5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74332010f7bf8960d8b19661add88d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b5f3c705bc56c6854d30492941f2f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c6957fae1e9ac78ede6637f551285571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e1aff49eea9d2277335f9c14d9869572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a376be8107b96bb0ed955dc4d93ac85573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d1117efdb95f9b0cb148f1bf40703574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a549902cdcd9c53f5d38a3fc96e54d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac7fd545de5835e2a53f6660746560576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdded7c9cf3902a609fb276fed760083577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc504e9f1e70eabe43325d18e02c32578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4b964d76e783b26029a5e4333c87c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff582dc6ff3b535796fd10e7db7ca59580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c991c9b0a7e29191404242ed9626e8f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8370e6c46859ebe5b5eb5c451ad19582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2234ab785eb169e97f4df6a0bfeec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f087cec61f0e2106d4c670805cf6bf4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab5e42941777881d0b2847b14d2ee7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d05c0dbdda1e20e36afa04cb0cc14586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cdc96b9c0c037dac4fe55d4aacccf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbfd462dc010125eddc8080fa2a1ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd99b16d6a844920072132942ca61c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737b36bef0259ac4a8f254d2c69ccae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84213eeb96c813aa319e9bca5a1ba9ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbce1fdd3106aef330c974b7a9de55592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c0a0589a4c12a76ff6c6c61601a58593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081c3b806dc058bff084666d9bb7e13594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad6f02abaf6ec3d7d5ebaee0816861595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd0592b89ac7abb1d2f939e891750d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41603e0b688fa115c4cb8754e976ddb4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c272062b1c00f67d12fe3dad2acc8b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558d0d38b66b17a013466d2b32d729f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81790b50104ffdf50852b6802694df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca25d2ea4b669491ed6ffef19af041e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7f7d5c5badf30c4c65c502b5af456602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce0465da9b3a993c0af698d519f3f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cde7ef8688b6abf0daeda245dcf7a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf63dc43886028ed4ee3cc55ca517dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705e8bef615d83f9cbad25d572a828c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0781089998b70adaa4d0655eb5afc9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d989fea4cd0bca03bcba3baa204b1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7634d5136b52ece898bf6b4d5a03d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca9ad4c7d9433c9bc99cc54b704f5d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838859f187b492ee1701a80a71225656611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a9b2cc63d0417e9f1572b8d8ceb84612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340068da45f7a4a23582a5c4a2293788613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d2a0c493496097de4e9beb4af4b28614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff138d6530ac1bbc8d31a9b989ad1b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ccc98c951284e388f6e4dfff1b1fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc71d12aa1cde0d12c174a9198a0eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e82c473f3a179e034eaaf02307def618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307ccecf7959cc88467ca6f97d0474d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4046c51e770146bd5477af4ad6d0f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c21c127299b90c1187f92a72e7914b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fedf5dd8f7fd689082ae9ebe6c7ccf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a21ca8115c1f5de1c61ed669018abc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb1c65133168cd9992beab1f1c568b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06962331a1f05250af520e2571f1c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9cd606006e8445b6a455e710388fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c013c2ab823ef199dfd16663e071a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f62519221a1c091ab71fa29e894ae9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b82fa16c72074cc69297b51a5d7568629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3a59b8c11bc236f1bc037c06066ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e56a91fcee447852171ef7728f1d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca431877825bd01688eb2dec07352b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea5ba61b01a604a5f82878c83d87e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb847be4eb2491cb0e0e4f0497b0d5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b35375f308df4a33de9a3b8b9617f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076bf2b595032d8a3c0184ffae3cc6e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc160b427c031ed5ba33f8af4f0df50f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cc991e411ec45512358027011ec6d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01530fc4d53cb30968376ac37a4d66e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006b18f1b6b1386fee0028fe8fa5150640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d2054665689aa2e064d658761f5ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fa0119ac8eba82a9c7d0b4caa982a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9447cfe4c2e2fc0b316e9cb872794643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e733d4779f25aaad623cc4c0f513e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91eb9bca7f1d5d2e65ce0fa5801f9b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029ee77ce86d637edbfed1f03cfccd6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42ee240a31654466d9c0a6d965383b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c693b670331c99960998597bdd94a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23455d1676894a21789f96afdc72b79d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbc3a372b3a63d3ac1d81b35b880bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0232277f092a2ab4e00f79635053b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078dcd6851b5bca4a5619e051acf087652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f094cbecbca4350b62c0640894a43c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4311a3a7cd5a21da08e5c6567a67a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e3e62d00fb7815330e3d194c67d8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704fcc638842e2b2f717aab7ff94893656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba106d776f460bf30262bc409df766d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30bfebae2dd7a2e5eb5d5f970f1444658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62450a60ca6def3f84e800011cab0f4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b899ac1066684237a60120c7392b5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bb4e4a7e1eec8a1b7b5102f85b4cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fa0e9c602fc6e6d94dc96f19d3a14662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3037425c2e765ae5386f13a258439d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb5cef8cb6ac72c33c486eb6d4c9cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5be839a8b9a406b7f7d03764c937ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9181384148ace77fe52f123eb9e1b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a0771e0e407b01c42606e11f3a951667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f0ef5e05e958b0a08795c4e3dc677668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63d64967d188ec118f5957bf612b43669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedafd1f4b06586116305cb1109663fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64baa32b5e17499aa10fca98bfbde52c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67ccce8fc913cf5bb4953ce0fceb82672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88966e0231be992cd58fe3b1c7066c4b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055a661918d4d01aa59bbf7fa09b6d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690e7d2d00f178c70444c6296f9cd24675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2cf975673dea9d3203d873c9e1f7f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c0de399333d06f8eec55296369a71677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9f9107055cc8958c2faf494c486b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf49c8d30a4d16912bba9f8cca2e31679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2408976ae24a168dfb407883ddf22d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d33cd5f9446d00178f5169898a5940681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd49177da002eae012d30e8ae96449682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3feb628fab7dc386bc894ab29d007683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0aa7d5fe1899ead9df40f101ef8583684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfb357093d43be1229c9c522c6cffc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df515f7dcc2473692631cad9e1497b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ce71be8ef54bf6b25bcab3ee072bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4010606032cff87cfc0c3d438a9d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a398bf24e93fdb623be6768656ba00d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc43b685600d2108f0bf02e40bfa81f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c90d405da23b42678ab65732b572a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc927b68d96589803c7dd241dd30002692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3a7a4d9b7b7a024793611abef1fae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e94853856ac3978face12f33fb9c39694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c894a882aa9070ad3a367d1abee80b1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43068e31a540a6001fdc6e50bc14f2e1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ee4dfb1570c38c11dedbf843eb8a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eade35617b6b4967879bf7c90498b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1151eb27c8723e005e22d717f37736a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cacb2c166052167f38e639f5223153700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a726eea47373ab5c5aa90dbda42bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685640b91c491429d2614a14f23eeba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c25726ac2196818b9957908d4fb4b8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af4797348d367b6cdc4e0abf6ef340704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3affd56351a34427f8ee2c6f9d688705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42545c1e2ecf4c68ab69c25652b7fc2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bc8683e519b425cc0673783e7f208707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03d800e36c9a1ea35a5941aa93b971708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069181b74b4ad9fc9f080f47267de7f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06214df4b934e8b4195aa13ae7e1c62b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e99882641efb26657cb20a42fc8d77711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774b6c5feaa0468b3de59036c76e8f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce28f03ecf2be7e9e2209c33c94657713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01ef16ed71a7bb2919f3982705305c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4e11ff0de141935e6de0b0e9205ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db5c1314f65e593b02de9ac78f2b1a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b76aab2226323feeca53fe178aa88a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484e00a6e051182e25b3603efb3ecb2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470add09037be84093cbe4bcaff307d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595154c1844a05f002d6bb398481588720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b02e7e3bd9916e500185e515153a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8def8758a4ebfb5da6a0e976e5ff1d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d211c4c4106585d7c0415b2214fe1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46149cc1f70dfaf3e7d781c1745e1ec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944b6e6f8b6a62e09e1cdb6d2d76cd3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3ca376522596132a549f2913725f7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7409bdf784fe9be1fa8483ce4502c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2097c9f846eb1e815ca3b7df4aed5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e29c055170e7b33e65fd8b74156f57729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ab56bdd075f644cd4c4b0e012d1c8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6424faf8721c8981e02407a355158731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768168cc21715e59c91b8ab03f2dc125732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fd2f13a7ec69c89f19906f45702e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b368bfa4cf41ecb5de61d1f07a8cd00734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3ea5918f19c05a9e178b1502f43a9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf6801e95bf06003423d87a4ec49a4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3277f979c01fa4a760852170d5e634e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a8c01a01c094cf7f0b065598b2649738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd5072087f8deddefa806b2d475bc1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8811f5355451b2468260c1830f9f8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857925b20935f26fb5ddc08f3d5b74f5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079dacb6cdc970cdcade4a60711783c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaed8cc7b2f9634d22d4c86208ccca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057c2222944d2155ccc5cb41e7436ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df864cdd7388b89f0e7957596fa827f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db37c4eba79b8e0eb7065216d84291746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1582321d823a86ec1789777c8e76deb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72db362eafdbb45b2298ca4034d726748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d88420ac8d13bd1f5f2ebda614a42749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe8a0d45566095eb2d891f7c09240f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d8bfe7aaae3f8e8c09d0c4a85f897751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ceaa379a31201b02c4b4f614f77a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ab622c01361d86189888214c5a14a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0b78b35c6b87e0ee4571e369f7c23754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5efc32c8f34e78f1db8d65dabbdc05755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fdeb0b8cc375e24b9083aab350319756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846a7469a2e0bc12ba22e45f3dafd45757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571c7df6452336b27757e9bcafe2d41758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe45d793d1bda743e81f7589c833579759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b84b884284ac18a007de31bb6ea247760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458800875097f291e8abcbe1ac31f07761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccc182e727a3883cda2d74aba4ae90762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018e69660daa50961cadca8563cb7ff763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d4d1d95e25c0d9c7c4785161ec86f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a887da3f9e7ec99d6e97420a0ec70e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949dab2099b0ad80fff0a3599944fc6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd1237a93c44e8a96885c586228743767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f29d83cd5776c2b408aca3f4b09936768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf0a87816b93a325bff08adfe6cbf1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c57ccf9d96080cce964e3c4df5eea0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a73e0850f8a9666cf1d86e418f6d7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76bc047e312cf701b123de8e91e442772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50483b4c991d85d5589cfb523386009773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73201cefd49e7e09ccf245a04215b393774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be7ddbfe8711e1b8f23b86f79d4a43775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506c6231a237fae213d018544f7538e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd63881146add61216b68e19fa8335777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffc6c7d8fdf7386d1f91dc5d323f81778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d546d6f8e3e9d77f640d085d7943e54779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3510d1bdb1f1c71d71656f73efed44780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc2ff36dcf356160c400fcbc1773df781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856587008736fa745f47bb7999e897f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69cfd1b6df65a782d57cf7be17da4e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636c42aad7b04c2f6c9753730200e00784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcc7a253e9ad295840f348c9dfa231785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ba36a3dfb9372a9615d5e1ce18199786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12aebf8f15d6d5c94f4e81c9b190e4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc46a6b37e1808ba001a1492668534788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf075864ea67dba1b1e78c119fb3c7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538db4cc3280a8771d7c3f294639c2e5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda03da73f7e9b25401e2fe0de56fb2e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d15eae884e0b66248f404a08865f25792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbe3f6eb962b62e4bb254c98987df2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b77ffbb314d0ab95baa76c9e6fe17794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c407f98aacc52a8f1e1db05b42a538795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ead92bd7d091026f6002e7db5cb94796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbb7acba1ea177f141efe8f5fb514b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56272684d15328fab046af3ba377927798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775befba28174c2fe756e455ad767ead799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bc7093469ba9175308c2319ad7386800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8200f6457a6cb4242ce42f22d3fbe1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f84fd6cb7cb31cc6ac6c1bb1d2241c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217f6d6184412aa2132ba579ba9a220803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29d4a1116beeba793fffed250c035c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a7cfca2899f8d043ed89886b88be6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047531192a23d6c775ebf1ec576f491806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b48d1eadedb5d227bd75634bd30a49807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef37ed23180ab62eb0b18a3ab1168bf808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097ebecf261e7d0fae46543c229bd28809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8920a696daef5b8f12b90e061d2b1f8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d899be528b80d6bf84b91520b10e2e1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623db3c6f4d9d782c0064aa68a5720f0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1ca0b1b1c1afe1201517105d28c22813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec79a59dd1de4c436276d428fea9c4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26879c5dc77a9c1641e6488f2b50ef815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630736435c20cc0ceb0d7b115700ad0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a9471a750a626ad3aee82b340cfd9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29148a489965a9a14512a8a3548a8353818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc67479bee5cb1b8b1d089ef5781a49819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbaf6ea5f8dbcbcfd507c61ce5682c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1c3691e3da9c802fe8e9c4e5c55902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192f8466bfa8c7c05c5c5c2f3a00bf43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b4793b4d420f8e03a79ced26af3304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba545c8591acf8fa3f8f98f6cb1a6955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b77cd336de7a6a2465dd547c8bde586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa84a8dbc8a56dcb5e2d0ad8fb17cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf36831aeabd27e1df7a76e74551418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cce3575e9f5e96141a410b30956869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea704b2ce3b19eb98d28f58e976cac3210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffb21ee0032d99caf0d21e0a6aacd511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef03e8975d114e09d55bf6e3429c88212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd1872110d297d5a582d5ea0b0007213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed06cd18f215949f280c710ebda85314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f14463862d4217c107362bd189352315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d630912a11b789fda1ee9c0c396978b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb6435a3f6e971d723fcab428d1cf017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca388b69ae676671a62a04dc798c689218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dea8a2be81c20e92685608090c9ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5017b092923bc2c2cfa56702c430b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e32cec8130654ede874d46bd1b85021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41c99b8b760aeaeb89282adc76e47422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd537e7dab96764414bbdca0f6235b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071564f7c115bf76bea0918d9d412e2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316070c7bdb0d00b61d6885ab91b50725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf643bee07e370d22c73f1efc599cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fd82cd78eb4ad59f610080bc9426727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d7b54e74ea3defda20fc3a64015af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71e7c69d27a7a65209be6bbd82b78729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f635d13073a891db0c16b831d3481030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a42f7aea3212039f2c9611b264cfb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1700a16c7e9ac3493d40ce6327ce1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c764d459e99a356b5b4098c3e667533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34009c6af2e08d336fdb2f04392b7da034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb83b053eb2656159a4d7bd7eea525e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cf345fee9c650cf1534738dffc83536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b951edfac199559ebe981efd791763037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080b796846e89c341d9193fbb514b9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2501457dd30edfa0c7a2fe8418ebfac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a758d2025d2ad0d9ae06219f152a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212162431922717161133e38a9ac57fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de07373e62c4f08e5cd2a57921815142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1694fda8efe3123e5ace797b1aeda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d71bbc3a6f0a57206e90750d3a8fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f924107f66cada5672344fa6855cfca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46b376004dca56d16283241cbf661446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b2c24a3d9c52b9e8f04e433170edc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728862db9e484a633fc284e85a23871848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f41c627cf3d6182960572c96ed413749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1074a934f2d280846f96ef438a8b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7b694c8f451e4b1fcee86f8e65c2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e21a0b516d64bad439caa62625e8ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644de3fb7bded3c6a2b9897501e777053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953bb57367b32cc3d066fcdac1264d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e93604b498428e03c4dcdc55b3a20855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30611f725d8d3197d6d7e13c15c52a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f126b55930292d0bd320e699971d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6aa2b823ae174b2674bdeeda3c03558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55b40ad416b2b5cd5fabf7affb5a0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0777453d9782a7553daef1ccbd32360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2742c79015360072e4dfb69dfd9639461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ec3e29909d07a39a85eaca26bb4ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea759e2ba89991368f98d830783486863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc02100975414583668b7afc4eaab1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002983cede6670ff8316413d2aa8a2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fba6dd1a5ea23a91a1466ca570d9df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dd86f7d4bf7ffeb8e0d50af7d3a8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a146b87118a963be2944d408b9a30068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5b3f9105dac18a1b5d9b52ce0d40769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13e725b2a38281212e52a67cfa027170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcd271efed6acf84e75e7269ac951a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2debcb62bab934248c872c700b4b90772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f11f45cc8787d8330c2e1c901293a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a34cc7cc883533c2694c0660fdc7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713a56d923f47e072c3676d405326ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45602ef4b5f8a32e05275b279d3f5e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7429ef966d68bab1a1eac63656cf0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee668c03365c7cd39d17549f49cf7f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c69d23c98e0272fd411bb7cee2fd079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750fe88ac007c89cabb580424034adf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9762208b34a050a4ee1785f545c9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeae3e209c5c49abf98dd806d35c98d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb60f103f84c3dfce61c8f08fbbdfd283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fe154fad9fdeedf46084dc5e02e4284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e51a5122a3058bd1d85741e78657285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b45bcdaec5d41b0e7a2b8f09d9257086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3ced2e22c7cc6805fc394577fd61287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6937ebbbcf83425cc23005a1b4192fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515caf17749ea934b151fc2fd0c9d1a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010884563ee67c3a36d5973f3f3f19c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb9f6856870653dc50085ea191e7a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f775fa90abc915a6011c855f1f35392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9517e551ff07555bb2286641570dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566914ec09a54a77713294f868e29fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac59f88f63ad543bded0fdd005c9e3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c1e679192ed926dda2a7f7987564996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f885a3128e130594b614c505ad8eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ba3f9e42a7f9f7889ae69f484382398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27c3f1063bbf37d428964d194ba1aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9a2de605c095eb8345df45cf02979100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d6686beea44cfc8d0416c56bdd4e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b7bbd033a24fcba0bcd9b50ace788102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb87788b5d780ef6845906614c07edb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286f15b4b6bf5345ecd369317806004104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b343f05784fe4f838950f71e82db6f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c94d74458cde328f88c046b892a5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad85151760d295eaa1ff686330152d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c1511166193e8d1600d0bd5a26baa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8830f17d5c4470224df1ed27d68ad45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cc0b1fe9e8fa92c3ed3ad01411cdf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4561eaa610c30de0c530803d42c71e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db56603947f77eaf86b9a1c53db492f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc0e18e7f4bb8dc6d4db92c8680a10113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a20cf3168a0daacf31726e20ebc9b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dbdb6ade54334eb0313697f5118d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fa00e943ccc6aaab06ba8615f8ff7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3727c411bb2b7358aac28f04efb4686117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fa0371bcdbd0528afc97e8011e887118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424d7ea5d2b91538ab591af78c02201119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628f49f18d95d337e8da55d24e59040120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5d4da133486f2cab480e292c5f025121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed792760b995b01350c5e743eda06d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fb8d4cdb80c9d49531e0576b7fa4c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691a89962f85fbc5fe949dab48f9215124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd437276857c25e02cfe431c1f2a8405125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258b94fc155886644e3973828b5cb68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edce505ef70f70355c9496a48e6360b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83857d29cdf21704e9805ee8a3a9a393128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891443b3ffe8f649f2ca769553f74fa7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac955d0170a907e29e5087519b271b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149d679e64cdab889f738218cf1502f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f238a4f36d298e0073d067c5068c4f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252b2558b803f259d2bae7b092d6b5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f0a6e032d5c2f92e2e25dfc09ecdc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebb7c78cd7d154231bc9b0b1046486135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e2086c67d9d0ce09116e64d46c9f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771755250d1f2549788550b6b1eaad3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa1667a9f09aef011d8422a1a90d8b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa1911ec08eacb02e7041c82d2ff5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899569196777745cc1f92aa1624ac049140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4431808b8c1cd17928f9dbe5af5f02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51266cd02a27ce4fed792d22a6ccf8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02895eb01a4c0a602148bfe1506293af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a48bae58ff92afcf36da90d74365e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e9d94ee79aa5cf371efde552cf4b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62829301cdbd660dc140bc19be933b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3a0ba473737ffc16d4392da71f8aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45999c319b4a676cd5831609e021c083148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17367f828cfabe9651ae07b3b755434149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca3f264cc35105288d9eb75fcfe40d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a07f5d1a07c2b5bc072930aff8128151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf1aeb616ab29266d82d3b3e3c79d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4efed7ea9fa6bc7f34ca9bcdf8c338153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04b818d0287d9121ffbeafb872dac2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9edad9bd48857c0372cd5128014eda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd957316f921efd25bb0ea441b691b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f648dbd088a2fbbaa3fb2516bac1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebad9067673839f8b1aff628e755a62158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73187bf24966e50a315e627a222513f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8385ee6c16f2e8590f0b639da09676160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a3042c1ebe6f3c856b3c8dc94cf02161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c978bfa52efec93f505c9c80ec32a78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53fdc31f59ca12749abc10b9c1448e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c890416775f52b38872152cd6d9d3b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a9ff752ffa165de19649516106c6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54248fc7d55244ad17f77bae46c1faa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e50c14d7720df060e343e506d2d905167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380df7ba4b4565dd59a985e4a3d4f55e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685fb3aca6b4f1d6e613f0690280e48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d518e7b108d7acc6933fe821ec486170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330c3629aa2b0867163ca4884365420171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407986786bcef24994ae9db6f1f09cf0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a659ee7a1e09937cf97dd07e231d863173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff0ac9d1466ac6024cb7efad0a79d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfdabb8d4f7376bbf70513f5542777175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0634f2eae4828073fe525be8046b394176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2359de5fa3471238c427a114d438dd0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a344a18690c517cc7008398ce1fef17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4326f795b91fce1834192ff826c7a3a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17659110faf0b8dbe1c1e3429a1294180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f830a5b129b9176cd2385bd05da11c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26480196fb7d0c89eec448e67fae1c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a92758c8e6e044e6e54c51736b9e86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1b94e5f7023d87dbb7e3637b2e16b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1449c779a5a2dc016732dfbb6a8f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e830fa3b9ef5aeff1838edae528326186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ef221b2aa89fd2646fe4f5e645f72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c32218949cbfd7beab8b9a4a516d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f52168562381efca96eb5d5306e096189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553e77035d25490f73b658235f3370f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78a831fa20dc1ac4174b7de5ce2d05191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dcb6abd201fe02ee5414bb6e4a630192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfe813b0d49ac8ff6cf05e3dd3bbe1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c54b305ab614d922112e4cdecd3f1a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4321227321196abc1240762e78cf7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722a48f4ee308dad17d898b0e45a0d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cb75e348e90735c63a1deced134d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7fd23f7387fe74ce22d72a923bfe3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df42a150f039605b4cb9f6dcac6067199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586f2d2fc98847bbd72081fc22e9233200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7262b4950f743b7404eca65cc20d0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d20881184804fb8ffb331d4eed3fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dc2532b056deaae19d77bdc3f1051203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80937fbaa87bbc8441b2a9d1446f0a57204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dc3799eb088ed0c257a0b19f2fe2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd6d28f7fae3168b93e00f1be38610206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d742e50ed24ed0eb83684e317c5b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6332eceff68890e7e80768cf8046f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb580940dd1f1664484197edf7698a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de51a88435d1562845e493de4c929cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a561043edca0bcaf6b82fe17769a39211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01109d9fbc449763b3dcdb0b139f014d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5ac3de191efa0213e3ae6dcd0c6a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab62e0dd82a413754b84b48e65a7ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c0ec4b7f5c5438ca443d9dd34298d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2da127723b25f5fcc628e6997b420f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4744437ce35f8c1ed479356e3519b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8ea6968992418f69e34c997eae40d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b09e72b5f4b805ad180463f002de9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52303ede00beb3bb2f16dd909a6582220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbc8146292fd7ba6525cd554529626221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4d1bed8763112ea06f06d5eaf76cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7246cdab74f327e1f0429e0238fdfa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42c5f20ae2d8d7de32589f813bc17c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b788fcb21d4162c092d98e45268b07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcef57c8d1304040decc9f55f0363bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803b4ab630295925ad260e087629727227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53349a9708cb91288dc315799a24d962228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb971b79e3332ee69f17db54aee59459229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe562b58e3f066687378896efd941870230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbd95f9de911ce0a95c316b3a05f00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57447f210a630f012a608bd121237ced232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322b5314841468a695e0da816dbc940233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1666ae84333526225abe5ebdfb2ea9b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5c0c545aaf729c03ad091470f7355235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd50b106b0e97ed13bd67b8dff65ae4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae26613266fc9c39a4748a811b6649237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1f3936d317fc102c39db7a4ba0339238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67aa86cae25def886396cd919413ef7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1305d2b8c39a6f0e3037754fb6cd53240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dff15d0cee6434a939490a76433f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ee73a5800942b3c1b821620304fa4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34909b31cabedb1d0cdca866955765243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8ffcf4f1765cd9ea9922782263639244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476152ceb7e1e630d38413466fefc55b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ece171d1c243418477ad5d848ca61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a48d1fb778c510a09a832be8d8f6ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08b0367f853551f03ccc3abc1c03c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fe244dd5e6b1fd3246be7fa87df6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95201e088893605378aa11e7bb5ef39250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a54951570aa72263ec7a10d07659d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e79acda896f52dfba07ca05ded072252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5c10dfa14849ef958e284e48ed1fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef4b06deb4685a94f8d080d8d6ed6c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b112a6fe83821a9881380523790206255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1e589c2dfe68cd95e74200e6c9fd4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c847cb1927109ea23818963f4440293257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddae3c8d8b6e20c6e2f6c1f5e20f33a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838675b4287ddc5898a1c225edc5f66259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c27ff71f5f33aa202c11e8f7005cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068123ca5f4f9efc086e9f66cd30bd4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8354f88ac2a44c7e8c7e861fd1d41cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4c34e1fc88426a7c654068c587389263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa5011e7ac8fc644f36bbbd3cd21ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c79cd8def61c804f7c814ea4bc754265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea5d649bddafe47d3c8594796c35c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2bb8ad5d82ae018cec53ef3af2418267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52a79b1e222b9f4aafd205d88048cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83f8d47c31c0a7a8b0f43cbc70a11e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3a50ed78452d534ed5a5fcd7a0835270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31aee773f652e588b72e076a3f3ea5a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb48c252e198f783b63b0ba08a5f48272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4962cfd5171859f99c47457f5cbb0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79633736e17c3d9567fd7db08fac8faa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a51a647302a28c7d6650799d6aef4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af62a29b7ebc0b3f8cab966c49bd9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7831a36483a52f7e85976329ee692277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e1277967156a87bed2914aba1c912278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428e64ac75a49401a183510860fe6af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6070287620aac4f78cc482aae8d16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29693de2302506c019badefc8c7537281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd430deb816d8f019ced93f2619eba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb469acbaadeed829fde0e7554afda283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3b96b3098bad7a332f4cd2082de7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d72e6d7c0922dd1182be984dd25dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250c0d1686322603496fc3b5a992f38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bce58e004e9267ae9c52ae36bb7f7f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75ce4af46480168a39465621ddce11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24d0aa3920933c9436cdabe9b1ad41289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47c606e6c3055e1094f6a9fe11b28d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ccc9f6ca8a42b109867ef4ea8db43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a8ba5736627b9cd38137c093dedfa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b52713e68ce9300159e98c76b234aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4fa767e1cb669f37c930ae916402e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cbe8bb204e1e2e967c2771f2d50c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ca1610af2eb0ed21d0761c3edba04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eed2575cfce832219bf243c733dbac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cddbdd2089e871e9fe09b97ad5238d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f4b14db2107ec0cfd4d6e5a2e4a7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fd01a1c4f3aed3c36e6de72ced408300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c1f05136bd0186aab8b6829965088301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d44bea14c12d2dda1a88f68e79e65e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19118073b9e3a879a926f28ef93a2ffe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175862f44acd62b4207da9d775dfa1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7c64c34977ccebc3580c82f2dded3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d58a9bfd8ac0bc88519e03a1ccc1e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb868c7cea93030afe60c9df36e0b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3a7789a0a3c9d6e200161c168683d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c27a88fa9a8fe11d5f6797d3c6848309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34312d5324322a0131d96b177ccd11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674f1ff9cf42e4e6a2d438b0884a1c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7385d41f0e630786ca1a1e1596453f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429f6c0715a2b5e33ade7e604d917e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002791cc524f2eea7f759819d6d0b75314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910775c78c51eca4a92f53a1e49ef8ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405ca23f470831529a7bc7c7d8e3d51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e11002ffe98b7cbf67aa9d13906991317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fc52624f6ef65ab396f30a4c0ab64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d601e2fdf69e3364cd6fc490fd800b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51db6288eff5e8e403e458ea5d419f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5c194b1c210ee70113a6fe2766793321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa041ae44afbe1a8c8152823c4c8c57322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ce1235600ecd4759d812c7a20ceed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1cbb9f999a90a495ad0bc40fbc062324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9acaadf01c55e733b58f68215933e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d4bd9248a9e4fac67eb2a530a0248326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270c2c500b75ee9b69f06763482ed2a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2906eb50662b2ada9045f2dc659855328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a3ad854a368240812d10d65b8ec9c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6ed2d05ee4c8144bb0f55d280b020330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81aaad0a4abd7b3af1ca401038d9f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30d7827d39efd4fdc8b8324764ad12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6c0a4854e39f503aab74724619f0e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ad8c726ded1f87e84de9c62c3bcb9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49140836f9c6a7d4a66e98f0bc8cfbc7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f108f40abee659303672d48ac5ac4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faef8b84242bec22c92b841cbc20a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b2c24bc0815db3bfbeb93b869c1b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ba7a6f1857941863c085da89f01b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4957b68e693dc986d3e6ee5cfe6d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd90f144c0a05f71d8cfea8484d487341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540b904b5a077f16ba9c548c2cfee3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b64cdd1a68dae9e18f3415214768e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3efd42ea060da0e832085e5d8990f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41624c9c6075bf72768d19227347b79b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5ae60b41abee776c1e44c25b60320346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7ed986ca811fb0d80b6b1014bc6db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d26fe329ffbedb0c56a3daf09c93c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22137d364ace3233facb3f752feb23b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614c769ab59d0740109d204eaa0501b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289f6c92289ceecfa0c3f97f075d90c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d87e0baf72c6fec41db4e0a8ab5d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dccf4eb3dec9e80edc22915658c67353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d638d473b20b8daea0d94967e52de8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c0be0ad5685952637391ed8e4b0d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f2de37abed504227359876b22799d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc32e7dcb248f56ee58503b6c8a64ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa045aa4312b151eada3d2920c52d17e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5a642dff7f11c724f7a205fa96235359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee94d74c3678a3137750250011d8535360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccec66f316d6e9652a2374fc832925c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473ecb62a2ebc1a867da8b770df2f1b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cf0d0c9b4af94c7be0567818cbdfd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e95ec85b2a4b6ebfcb0b7c43ecf8a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee761c60a6312c01d2e728ae777452365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a730c7bbd2fba679b137679528cf39e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cc5ffb08ad1b39ed570c68b4d6bc3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c96dedb606f7c9afd3d29fd8982c51368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837df9a3e98da84b849f6aeeb1588e00369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cba49f9e9f0ce97c37b846d9776acb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f9a1c96c166244440a44a6145d003371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab745e3d2204280837a57e4eafc24b05372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccc41e10485e191fbea2a68975dbb6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0b09e636dbe4ba85d9ce9a1a61abf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eeff212951e62b2595c7889126a064375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc5622c3c2774b58ec6859ab637e38376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961540994d73326509dc810e6c9687fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70743136bab5896545e353178fcd60378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a9362865d7a310cce96ffa7060916379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5879e191b81f2fa0aaeb6c9f9c0903b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983a3181e17e89a70bcbf1b9d113225381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7402e434f9d9bde7003d31e372687382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004c2ec7a035a173c0b9491ee25e6c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f84b3a87176978de11a51fe4d0d467384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9907c32fea2c05b842985042df2de90385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e7ac82021a64900ea1f50d03c2eac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489144249d222575625b0175a8f03c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a2cc460040e903268e5438a4a67d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69610c29a5fcc2e7ec900b5c7c4153389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce918ecafe9ac4284565fb493df0efbd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84f56a78adb190b394fc820b9a7575391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4e7c54a54cacbb88c4fe53d849e1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773aeb56ff4292f3dbde32daed061f7b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a82c377ec2eb53f08324e44184589394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e837c01779374d36d39f57fbafaac8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d23a20c013f0eea8a78d6356990976396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba86ef506d0e6a17975b90fa324286397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450392863b2029097c94ff9f17634157398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c87996a32137cae7cb569f7d08b1ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f64f864471076dd84c4b2f9fed99c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0601ff60d08da2affe673c312a85e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6c90e2a0f759af3548f5c817f30cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1bc8b6492c4180b96c0fa612fbddb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e875a87145333760eceb6104efbe7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4696eda7b81abba5273ed6a8eb76202405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b925160a643b88baf5e400cc2cf89406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596168be3bc05f532e4570025e9d8fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20063990da8f441cedc50c5ac42e25408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781df18e80ca514f1a1ef977763deff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846ef8fdd4dae3593f85d41c16fba07410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a51304157b35bfc041db4358f6c1f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a5bf3149174129ea157677117e2c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e64de116fc7acca1cd712412849d01413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8856d1d5f5849a9401938bd20d7c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2468d6f82f689dfe1254921e931390c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3882a8c4bb25b3c9d9492960149d017416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f66262b8a6afaff56541c3c89cec4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab72ff61457578cafc639bb7659ca9b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e236ae0db439e880814ea957c3b65419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcfc671116017a13d50c0cb8c8a1c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882b106ed86536da7ba60e74a204408421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f5668fb6502807e88b7da18049220422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcffed1a6c57f92764026fd77f278d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c93390bead2680ae003db7e47faea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268199ee6c77c6cae5cf648809b5bbc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b40c5e0186089c12dc4b76626c640d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac9f6b3ba82a81f37bd20cce7084c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb871ce48473155fef503eb97194b688428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ccb82a2bfb7f5c776d375339be39d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640fe5dd3ea66ced959ae6a59f5d69c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc95e46fd88c7e36a4061fa6090d2d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ce0f7e9003dd085a939f99faae501432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a876332fd83d1012e61bd110a45c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c45af3f0294b59e7200db33fb5ec80434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cad906268c1caad63ba3a66b4a41d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d738b0be427ce487583038557126e28436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a0c8e3e1465d744c5862aab02170c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfd86cbc5197174818c23ebdca15b5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88e5e0e7fb3fc5980e7a9b4c5d1dc1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe726b40f613e2f8a0260d91c19eed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f432851e7baeac6dc17f97ae74ee8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade130937a4bef783daec824a4a43440442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ed8fb63809f19b95a994813c9eb4b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b726c250ebae688dc0f0cbf868c7b10444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e9644ea748da3c3316f15141dfde7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb3209244accd11331491930e6fd27446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93249e3fb5d52869dcd1a4521ba6efb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310a73d408f09a95521f30b18cc98e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fa6fa8ce7f8d6e3821796f5c1d1f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5becefc264665ba39bfc061cd3881f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4141e0408396b98d26d230ac679b0d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dda426d3bf87d4af7a7583be8a2b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38abb4fe9d55a770cefd6b0a680c2f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d2a1b6dbf9a4329be3306983b863f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c20b5ad7fa923b522860ccaaaf65d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376ddab34e67484f7367d46c7475c33456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d704e1e30a3a9e0f14337c6e1da989457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b76b2687e3fd9d2c3013fa7c552cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa45bc6a4c652d8de23f5eb354ab416459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9ebb81fcb5a8e344ba6fdf680856c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809814af05664058158bec5f3527ec0f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1040c93baec5c32a034c6ba36de50f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6502dcfdf6b13d8dacceeb7fa3fcc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab161b8a166d520d4ce25d4d6967e6d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35620e3f8dfb2f64f8e38fc38144708f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679bee94100cd2057030540a009a8a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca8c6a312131e0ab7c5993967d19a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431f44e1cf66b2a5f550a1ace10f663468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfe3aeb5a21a9389fa3ec11b531115469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befde80a8488e5065659e23d89ebca6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96af3e5de2bf9d6de1b3f6139d86c76471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e01f1474d06a137741caa116e8974472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c2b421d7000731899b7822f2fb8ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29fe04be614386297702c9cb09a14f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a1610fff88d7b94622c3f8a15c1e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcef715e5a9e4f87a4cfe908c25f16476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a28e7b1a20ff587ba2695f1c2eb3c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75492fcb33a00c847dce16e84a3906478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07005d136462bcc7182736959b4f6a05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8970af15c8be49ae0869428c851ddd3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586600c983394b1a04204b3397a008d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92aaa87b91b04f0881541b546492cef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f32a0625c2d8cd689ccddedd60f91483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58f2a92e14961240a0846a62d7c417484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77761393a36694276549daabd23d83d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c84864aeb8d94e546aef50b6bb5407486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124095f69c251097166c8a2d0aed6f7e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11508606b361ebd56e50f34307ddb7f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fd3666b2f9ac8109abfb57491752a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcdee077a4efaef0231e7f894a345f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb26c80149234ff6b767dceece128b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8efe56f909643ea7b2457ba7cdc810492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a61c38d9ad5dc5502623a33cbfdac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5928624d606e01635870c6fd9c149d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f6b5316c50a6d03ce19f91de9b7c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d4ca3b1e833d4d5791199d661f63f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6af717c9818c2144dd2326094e455497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e490a1e344723e7d1aa2664ecf7cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224a76bd75c15844eb7e579ba1ebdcc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962640384e4a4f5e07df5d9e02087b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e509fa3c82ac07d1f62b4ca2f0c78cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4fca0d6788f151eb76d43243df329502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ea6e89ef0d72f9d94d4c755164c23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec46c44b6d0613ed5fb2d9a9807398504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632be064b2c67b99254c050fb6b590f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1516bb92bdbd020a2710215ab14c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c795aa89e6d620bb53d0bf13cd38b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f96f9013f3db942dd0a6d440e2724508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a431f6ac05aa33f2f4218dfd4a08b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd51e656bf7a2f789ebb19b7cd4229510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecec5db6fea72427070866fd5a4ce1f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbaf3d2da8307e428b367cb8e26e04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88688011d44ade1b1aabd77070eb58aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23864bdfe60c7755dbc81333dbebf3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5b258b2590248fd7859a16e97dbc2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1d9e32b5060ea844a30aebeaad132516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133b4245da662ad12a89599bd46dccf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baedbf9cba2fb7d79b0c20b7a4311b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b8bb0b1b0538e5f8e3c6df379dd91519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5b90b82e1b0c76ee456860b18086e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038de46bb8aa0290f786dd05598be70521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9b555edb16a0ec43d148d22bd86ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127bb5ed9e82d8a526cdfabdebd60af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f951f7634ab0a0e84d32c6f3082554524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19093b622677cb72ac76111266f2c60e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898fd6a09e501d825f29a8631ab0dd5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53fc5765ecc8532a092bf0ecb3a36f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1d8895d6d716a5f9e45617a7b64eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30299a2385b4fbc8ec77a9571d9c3cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7cbdaa6dc3abfab8e6ed935d86a4c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8556deb1c82c3000d5da91691ccf51531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654d69a3e1f950bf78c6fa31a5e4fbe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6eb6dfacdd91f331ded38f8613128533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37aeac1d064ffdc47ccadb5b570fe2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb80766579241959fbd2d61335d129535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e71fe9a5f776770f241668e954c54536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a0089a53062cd74eec8dc5d834490537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f27a223c9ee592e2c82d697231dc0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d34dbc2cd120db1c5002ac1b433bd3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bceff148c9f8c5de759344b15638fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684022a9d19372197efda11c505c7a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2da0bac8cffee2b2020e08dc0c4a01542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70f8d262f9bfe46a76787e951b03aa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697613181d3b76b4cb2adc83f63cb2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab84444b812209aee73680513edaeb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307d32f9cc77a8cd6bd6edb7867cca2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6ae247a5a9fdaef23aa4b47126806547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44c401ff090c1ba8674679a5f972f8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755b3ea50abcc4bc6e0eeddcac5ac82549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b66e91486a456240c46b56b68be6cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540daad786f27372d2007c76cbe9d5b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945cbc8e76d081ce458d9419f7adcac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87faadd29dbac069bb6ac2f91da1f4f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f7e84ae056029f1d11d7ed0be331a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f49cf65c47f477cacdbdfddafe78e3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897f52b6f7877400db0676200aee273556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f907fa8b102953a9be1086bac0cea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc5ccf8d8744a81315390c086ff4aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bdd079a98b6c9e1c0669fe8fa9396559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8343cc6337a8d375b37d9981e354d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea44b7c954d205fd0e169ce456df91561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a4d07da7cf435847785d603e11413562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452652322889b1b83797c796e84cabe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea605d276d1144cf7326a8aa98858a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3283dae84ceb2f28b6645c7c5692054565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c4bb2089149fabe0f0c3ac549f53d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd4cd0378877b289b345357d2b405a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00a0e3d2488c6bb7c7060743f2228b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbeeacd7a40dcda7faeb4aa1e95b2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f54a48cd39ac0f91ae3f5df5b5d2a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a2faaf24507d5b8aa7817a9395ef6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23db31db29e8a45b985248085b3f83572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a72daecd8459ad2e3ddc7c9b23aec2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b81365aa94a8c50e933653d4a04bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc211c6d4c68283c4989a910776e9e6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc33ec580909bc1e284c74f8c62dc6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748193240cb212f81489cfc5cdf9ae0f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a85fed3bc2eb6666b108df028d51f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f835d0bf072b5a86dfebc8ea3a4ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ad7be898269cf5c6c57d51e12fbb6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a257395de920557af8fb01340f1f9e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140828aa82b17690dc85d32f186871a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a95485ab72452175cbaf973dce53ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3daf897ee66bc3f4c2b7e2521161ce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca2295ed9f59bccf90f03c14b71dee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0c0d1f3071e2c9fd4509d597ef4db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49a30f3667b8bb1484b6d860bbbb83587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faeac425fd7818befb70f8cdddbc74588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc10a6b7e877c241208f4b1e7ae12e6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1907ae55b632d93e5fbb479e4b915b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91276fa2a8dec91059463e433fbfd5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9231c8d7d20696a088d4360bf86da07592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf3707a773006b75aa9909d01dc4bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c89971cabede35db95ead155c9e6a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ea4704a6e4193d462398d50525249595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff1769f4e228a5f5f616a673db9a17596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc9bb8a342ffa71ce02d7e3bf0fe74597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e9fcce2e44c1b9aa198c7c75904fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6fe53cdaf35de9bd41bd532e0386e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7659fa50c2f48e1025918f39ab4bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f30890988db639af1599aafcebbe9c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be97633f8ce6871ebc7c31e6872355602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc432efb7008d277bf2bcf92fcaf22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd010aa17808beb15d1836df470fbe8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fc4fd95594ca80f4f24eb601c2277605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dec3733d9e3790072cc6cd18863320606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278003a96b3e939378afc7b6ea8f7df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e999893b704887fe0a383cbee06727608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca804654aaa2cf2ee496c0bd541f9b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c27a407bce1bcdb96410d2bb8ef84610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10ffe7955a181c716f5accc6c0fd83611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe3a05804c3a2b6daa12c18c5f8870612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfead8d89cf1c07fab880400004b2b7e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8d3ec4c62f2c83744cef8858a532d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26c1e0170990c12e7c51f4cad820ca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef9ce24c9552c530a7637c22e3b2ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61b69e5a95b0681f41a02b14ac8fd0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2507bb27d1599eb1ebb7e4550bb90618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458b022fd9ece502b543616addc77e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87863bd60a855e042e5b2bc684624d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba8806a981de108aa15672ef97db0f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25d12985dc41c9ee857e38a87ebd50622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4fa0086ea612e876b470c35b7c0f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce744745e1b6dbee25291ee9215f1819624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533d3052d30ffefb96189eb812a75a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e73c23a05a771dd4f4e7c63973bfed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82bc749c96829e7fd222a5f012569d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72722ae9ecc800f13b1e8363e701a7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf75e6289fec5e8b6d66f1c0a06fa5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e329b15313be3b9ddfd41a4608f1b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2f811507921e800979f95a980c4ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43897e31ceec7092a4d022065ffe3173632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647b8be33fc8ec73ec51e639117fbb9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863af3708bbe8b77c0e36ea9c7391f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d08a73386ff76cb1293faf2d750b2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cee7b6bb3a0b8591b9f32cf7dc08a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0389147df905d215c52003fb72f31637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172b911eaa496e83f942bcd7f847022638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad00a297182d5fc64fc180b244b6c05639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cb98d74298b28a4f05dff2437d7ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9319539f75440c4333170c9b9344ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa48e247fabd36f4ce619ef65789dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ecfd2b8d8b0923c91205794bcc1b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7832fae9bd001112d8b7b62df4d44644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b3499c4bd65be90a1deb4035a1332645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc43bc4549faa19dd540c3b6d41843646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d04b67e8a7a9a8b958d37bd8eb95b1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7039745074ca61dfc842bb26ec5bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d16eaf0a8b0fe594b8b652e9cead3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c702929a327df664ecf40ad7a6cd56650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06cb69d5ef88b5af30f1c0f5805243651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e647b863bc6026381e618146657d66e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53ea0a286d5560c20cab2d0818a69e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3811542fa71f3249905d2e20aa977654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4154c4c52a201ead4dd568f350f0910655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e6c032bff111d9cfd38e4b50a18ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99573a56acb4958fddf7966b4e3747ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947863ae8d74bdd621f28e738876a4e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe31c323ecf4a65e3c145bf813aaed7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddff39558415d0850bde8aef18b276660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80796a8d6683ec0c91288ec0a5da4e75661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b379db937bbaf6a5b08fac7d496df84662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d69b89a738f2b07bb157ba07986db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b7113ea6b68f92f4adbc3756059fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7513d1831ec6dd8bbb04223535c3a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb00cc484441132f6ebd333ca11c99e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38506d69475cba1ffab97be74950583d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d86cecd9f76447a90278229275820668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e026d4c7b714133c8ddd58d2b89af1d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ef6b34c5ec73e538eb16f36c64d3b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7bf4f669de5c2e5a3743098332d8d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69355b50a817ae288c19cab208c4e5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584471a579b261d62a8a7e4baec9d5eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df25741fa1196bed2018bcff209447b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0b0f9a06f85c215388228d600cde5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99965cc2614b24e91b81e206a690c53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a59b3c4250569b5d64970ce241d72d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77993547669b1037ccdcc443b00ac8b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e30762d7fb3e9647c65da49096ae7a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416321ddcd1b70e3c4b320e03874e56680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f3079e66acdf515605f689c9170d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f04616fa40604706e999d56919ef85682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75841d32b1c6dbb80870df977efe36683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa7e4870f76fd939cc59a0aaa6a598684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4aad244a094c2738d432beb5b1f08685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417fa3321b1299fb71c7137d40292e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900944d4c4cc8207840381a52d81557687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec81e69de4c961204bd46a2fd749388688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602aa13fe3c5119f4086565c2ecc9fbd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5afdd652997bec840ccf52a515fbc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c46f2c83983ca5e770724296e5e30691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddb218ee5e29a5f631ea60af6d07e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6067e8fe9046d519089e42366bc2a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e163551e8d74f56ed92fd9c8cd0b53694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8c4424bd0712c880d227a617142b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6362e2dc4c87994a797525847441a8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1282199915c47e17c59af1ab7d9c87c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70b0b2f13a0dc7cd533cdab7be5cbf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdd64541840d5370a15e2439e58697699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245ecc5537b87680d757dde22d6a617700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f992a25de95b01768c533b7ad98e4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64476b565332e68cffb0335d243efe7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b35deb3e4aebef7753fdfa16a61278703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0814f3d4688f6474b00deaeb34de4ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef73e4204a00c6efe24f36d8b71405705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee17405b2c002c34f798b8ab5e30339706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1660cc86ab981335bd21c9a2cef7429707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652b5c948c3fa9b5c26e1c810537ca7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e3fa549f356c75d66ba0eca6868bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c6d9d1007e2e8866358345dec26ea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d6379fb6c5964f12b8435d9f42cbf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd5eb40204b6a8276c0721062a0406712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0134b6eafe91d8ef3c6da7a0d3dbf9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc24969c6875cbe96fea3bba942a642714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd868e550e0fb36b12579d544aa33f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e927adcdc30bc49c6fe29a9964dbe3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a6e8a2f3278a854a057272883273e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3d29573c952da396c794995edbf3a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36199973075e147cfcc47dedcaa1caf8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aece2575cb60e935c283d3d78032d10720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4db5f0368413e5b8cf7630839a36d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc73f3f7ffb626c3c7e2aebd7d9b701722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9301141180ad776e590943ee990d4f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313edfe139a857b4425fff8bc8cf7fc7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c7f8a260b8e213f0775a55e372d26725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff58835f0b845e11e18fb5879bd425f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c67100d15cd3034642777ca4c7943727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d18461f32a751a6d8280e451f9341c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ee5baf2c748fcec17b25a9f0d7265729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659a5a40a7d2df5310bb92dff280e1d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6975878af74eff4e95b4657340021a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b842282e3d307cc93542ec3dbcd958732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5da09b41a52d16ab44d8161886955a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158907024822935902d9e4ca669da21734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec17eb5507f3770bc378a4fc34da0e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37bc89aa676ba2fdf8d17eccf520e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613acb84195694ebf9691150ea2eef82737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e10431417d9db880a2ac18cb2978d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897addffc2eb1ae2f83aff7a5cf63ec6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0af062b355e1da63c92f4d391342e8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4ffeb678872046c8da42d1c2eefeb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578690719c1d03b56a2c077e94facd6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934096c9be5d00fcce8145a735c0347f743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5830,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5890,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6430,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6490,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9250,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9460,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25960,2340 +25624,60 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28560,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28636,10261 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18384</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>6.98</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18385</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>6.75</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13331</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.57</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13576</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>3.39</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13580</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>560</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>6.25</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13581</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>11.06</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13581</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>11.06</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>25017</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.42</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>25018</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>6.01</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>12662</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>574</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>7.02</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13751</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>5.39</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13798</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.63</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13799</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.98</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13893</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>3.33</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13917</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>9.140000000000001</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13918</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>28</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>13.82</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13918</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>13.82</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13921</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13921</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>4.1</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13947</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>27</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>21.8</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13952</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>604</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>38.29</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13960</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>0.75</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13976</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.81</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13981</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>2.81</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22036</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>317</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.449999999999999</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>22037</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>5.57</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17345</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>5.4</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17447</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>574</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>29.22</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22081</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.25</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>17501</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>6.84</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22102</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>3.64</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22103</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>4.74</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22107</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>347</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>7.15</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22108</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>7.71</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22112</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>3.86</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22113</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.31</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22115</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>9.710000000000001</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22116</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>12.82</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22125</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>5</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22127</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I219" s="0">
-        <v>5.02</v>
+        <v>13.29</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22128</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>2.76</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>29893</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>10.21</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>29893</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G222" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="F222" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I222" s="0">
-        <v>10.21</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22139</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22140</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>12.74</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22141</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22147</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>6.45</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22148</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I227" s="0">
-        <v>11.49</v>
+        <v>17.23</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22163</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I228" s="0">
-        <v>4.75</v>
+        <v>14.3</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22164</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I229" s="0">
-        <v>1.74</v>
+        <v>6</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12330</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I230" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12689</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12739</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12741</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>21.32</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12822</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>12966</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>12966</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17071</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>712</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>713</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.22</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18070</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>715</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...5 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18079</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G239" s="0"/>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I239" s="0">
-        <v>1.5</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>18080</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G240" s="0"/>
+      <c r="G240" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I240" s="0">
-        <v>5.5</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>18081</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17173</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>6.13</v>
+        <v>19.11</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17243</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>731</v>
-      </c>
-[...1 lines deleted...]
-        <v>732</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>15.76</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17265</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="E244" s="0" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17266</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>671</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>8.49</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17270</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>11.31</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17272</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>12.51</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17273</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>25.85</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17274</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>736</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>7.86</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17275</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>17.23</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17277</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>14.3</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17278</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17357</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.73</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17358</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>9.27</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17359</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>6.23</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17415</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.21</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17599</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.210000000000001</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>17626</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>19.79</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18336</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>4.9</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>18338</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.47</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>18391</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.89</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>12947</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.88</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>12948</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>26.28</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17029</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>20.65</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17030</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>15.08</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17031</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>12.96</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18034</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>19.11</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18125</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>808</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>25.22</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>809</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>810</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>811</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>812</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>18199</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>813</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.14</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>18213</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>815</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>16.09</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>816</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17306</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>17.82</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>819</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17306</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>820</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>17.82</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17348</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>11.83</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17413</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.37</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17493</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>14.64</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17502</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>831</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>832</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17560</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>833</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>835</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>19.58</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17529</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>13.01</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>839</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17529</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>13.01</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>839</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17514</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>16.84</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17515</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>844</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>14.16</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17515</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>847</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>14.16</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>846</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>19390</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>0.71</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17555</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>13.68</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>853</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17593</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>15.62</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17593</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>15.62</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17622</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>37.1</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17642</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>20.99</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17643</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>18.31</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17644</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>22.21</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19442</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>19443</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>0.78</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>19444</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>0.7</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18291</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.99</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18292</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>883</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.49</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>884</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18292</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>885</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>17.49</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18319</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>23.31</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18319</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.31</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18325</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>34.94</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>18370</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.01</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>18212</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>10.8</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17143</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G304" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G304" s="0"/>
       <c r="I304" s="0">
-        <v>17.46</v>
+        <v>42.59</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17144</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>15.48</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17147</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>24.16</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17154</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>46.75</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17155</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>27</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>21.97</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17158</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>5.99</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17234</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>32.08</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17234</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>923</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>32.08</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17235</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>29.51</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17237</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.02</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17237</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.02</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17238</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>18.66</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>936</v>
+      </c>
+      <c r="E316" s="0" t="s">
         <v>934</v>
       </c>
-      <c r="E316" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F316" s="0" t="s">
-        <v>438</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17287</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>23.65</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17288</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>14.36</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17289</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>15.76</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17293</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.93</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17294</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>13.91</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17295</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>13.91</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17296</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>14.64</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17297</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17356</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>961</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>20.73</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17522</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>19.72</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17588</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>7.61</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17589</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>14.45</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17657</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="F329" s="0"/>
+      <c r="F329" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>18.02</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17658</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>12.59</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18274</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>980</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>1.62</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18316</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.81</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18320</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>19.06</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18367</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.96</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18368</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>35.59</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18379</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>404</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>23.09</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18382</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>20.95</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18383</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.32</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17097</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G339" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G339" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I339" s="0">
-        <v>42.59</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18353</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>40.26</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>12248</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
-[...1 lines deleted...]
-      <c r="F341" s="0"/>
+        <v>1007</v>
+      </c>
+      <c r="F341" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>31.41</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>12251</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
-[...1 lines deleted...]
-      <c r="F342" s="0"/>
+        <v>1010</v>
+      </c>
+      <c r="F342" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.91</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17536</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>671</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>20.27</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17537</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>63.02</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18269</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>103</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>1.9</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17164</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>21.33</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17318</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>24.22</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17319</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>13.8</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17320</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I349" s="0">
-        <v>15.96</v>
+        <v>4.79</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17321</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I350" s="0">
-        <v>23.09</v>
+        <v>4.65</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17323</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>25.95</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1045</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>1046</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17325</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>13.1</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17326</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1051</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>19.43</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1052</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1053</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1054</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1055</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17328</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1056</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1054</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>1046</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>29.84</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1055</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17330</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>53.5</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17349</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.73</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17350</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.28</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17354</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>49.55</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17360</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>25.8</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17361</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>22.25</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17364</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>8.210000000000001</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17365</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>15.15</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17366</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>60.76</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17367</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>10.81</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17392</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.13</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17496</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.81</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17527</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1094</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>47.22</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1095</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17617</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>339</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>16.61</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17617</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>438</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>16.61</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...949 lines deleted...]
-        <v>1203</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>